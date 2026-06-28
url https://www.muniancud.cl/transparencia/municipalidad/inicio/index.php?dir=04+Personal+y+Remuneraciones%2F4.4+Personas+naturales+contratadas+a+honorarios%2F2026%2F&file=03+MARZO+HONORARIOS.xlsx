--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://muniancud-my.sharepoint.com/personal/luis_soto_muniancud_cl/Documents/Datos adjuntos/Compartida Remuneraciones/15 REMUNERACIONES MARZO 2026/7 TRANSPARENCIA ACTIVA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="36" documentId="8_{98F96D92-FD71-4B17-B348-4E39352A83C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{41953208-D0E4-4615-8249-BB3CAFE00D33}"/>
+  <xr:revisionPtr revIDLastSave="38" documentId="8_{98F96D92-FD71-4B17-B348-4E39352A83C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BA48DF29-718D-4226-B6DC-35234E8C2479}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{C89C2614-E08E-48DF-AEA9-F341856AABBC}"/>
+    <workbookView xWindow="38280" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C89C2614-E08E-48DF-AEA9-F341856AABBC}"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4224" uniqueCount="909">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4224" uniqueCount="1155">
   <si>
     <t>Personas Naturales Contradas a Honorarios Marzo  2026</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Primer apellido</t>
   </si>
   <si>
     <t>Segundo apellido</t>
   </si>
   <si>
     <t>Nombres</t>
   </si>
   <si>
     <t>Grado EUS (si corresponde)</t>
   </si>
   <si>
     <t>Descripción de la función</t>
   </si>
   <si>
@@ -2760,50 +2760,788 @@
     <t>TECNICO CONTABILIDAD</t>
   </si>
   <si>
     <t>MARIANELA DE LOS ANGELES</t>
   </si>
   <si>
     <t>25/09/2023</t>
   </si>
   <si>
     <t>ADRIANA DEL CARMEN</t>
   </si>
   <si>
     <t>PROFESIONAL DIDECO PROGRAMAS SOCIALES          - OFICINA ORGANIZACIONES COMUNITARIAS</t>
   </si>
   <si>
     <t>INGENIERA COMERCIAL CON MENCION EN ADMIN</t>
   </si>
   <si>
     <t>JOSE ELADIO</t>
   </si>
   <si>
     <t>X Región de Los Lagos</t>
   </si>
   <si>
     <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-001-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-002-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-003-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-004-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-005-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-006-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-007-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-008-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-009-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-010-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-011-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-012-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-013-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-014-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-015-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-016-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-017-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-018-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-019-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-020-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-021-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-022-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-023-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-024-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-025-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-026-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-027-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-028-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-029-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-030-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-031-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-032-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-033-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-034-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-035-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-036-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-037-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-038-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-039-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-040-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-041-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-042-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-043-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-044-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-045-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-046-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-047-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-048-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-049-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-050-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-051-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-052-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-053-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-054-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-055-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-056-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-057-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-058-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-059-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-060-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-061-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-062-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-063-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-064-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-065-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-066-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-067-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-068-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-069-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-070-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-071-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-072-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-073-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-074-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-075-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-076-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-077-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-078-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-079-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-080-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-081-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-082-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-083-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-084-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-085-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-086-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-087-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-088-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-089-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-090-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-091-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-092-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-093-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-094-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-095-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-096-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-097-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-098-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-099-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-100-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-101-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-102-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-103-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-104-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-105-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-106-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-107-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-108-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-109-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-110-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-111-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-112-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-113-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-114-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-115-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-116-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-117-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-118-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-119-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-120-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-121-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-122-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-123-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-124-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-125-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-126-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-127-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-128-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-129-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-130-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-131-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-132-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-133-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-134-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-135-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-136-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-137-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-138-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-139-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-140-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-141-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-142-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-143-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-144-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-145-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-146-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-147-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-148-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-149-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-150-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-151-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-152-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-153-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-154-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-155-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-156-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-157-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-158-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-159-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-160-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-161-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-162-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-163-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-164-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-165-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-166-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-167-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-168-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-169-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-170-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-171-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-172-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-173-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-174-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-175-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-176-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-177-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-178-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-179-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-180-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-181-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-182-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-183-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-184-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-185-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-186-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-187-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-188-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-189-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-190-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-191-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-192-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-193-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-194-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-195-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-196-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-197-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-198-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-199-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-200-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-201-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-202-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-203-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-204-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-205-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-206-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-207-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-208-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-209-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-210-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-211-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-212-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-213-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-214-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-215-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-216-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-217-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-218-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-219-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-220-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-221-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-222-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-223-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-224-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-225-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-226-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-227-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-228-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-229-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-230-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-231-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-232-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-233-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-234-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-235-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-236-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-237-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-238-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-239-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-240-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-241-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-242-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-243-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-244-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-245-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-246-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/HP-247-04-2026.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -3212,52 +3950,52 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B8DBD03-2F06-4A89-AE18-1763C98E467B}">
   <dimension ref="A1:X250"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A33" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="F106" sqref="F106"/>
+    <sheetView tabSelected="1" topLeftCell="G120" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="X4" sqref="X4:X250"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="14" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
     <col min="5" max="5" width="20.140625" customWidth="1"/>
     <col min="6" max="6" width="25.85546875" customWidth="1"/>
     <col min="7" max="7" width="33.42578125" customWidth="1"/>
     <col min="8" max="8" width="31.140625" customWidth="1"/>
     <col min="9" max="9" width="22.140625" customWidth="1"/>
     <col min="14" max="14" width="22" customWidth="1"/>
     <col min="17" max="17" width="15.140625" customWidth="1"/>
     <col min="18" max="18" width="14.85546875" customWidth="1"/>
     <col min="21" max="21" width="20.140625" customWidth="1"/>
     <col min="22" max="22" width="15.140625" customWidth="1"/>
     <col min="24" max="24" width="95.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.25">
       <c r="F1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
@@ -3447,51 +4185,51 @@
       <c r="N5" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O5" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="1"/>
       <c r="Q5" s="1" t="s">
         <v>43</v>
       </c>
       <c r="R5" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S5" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W5" s="2">
         <v>0</v>
       </c>
       <c r="X5" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
     </row>
     <row r="6" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A6" s="1">
         <v>2026</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>47</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>48</v>
       </c>
       <c r="H6" s="1" t="s">
@@ -3515,51 +4253,51 @@
       <c r="N6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O6" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="1"/>
       <c r="Q6" s="1" t="s">
         <v>50</v>
       </c>
       <c r="R6" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S6" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W6" s="2">
         <v>0</v>
       </c>
       <c r="X6" s="1" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
     </row>
     <row r="7" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A7" s="1">
         <v>2026</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H7" s="1" t="s">
@@ -3583,51 +4321,51 @@
       <c r="N7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="1"/>
       <c r="Q7" s="1" t="s">
         <v>55</v>
       </c>
       <c r="R7" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W7" s="2">
         <v>0</v>
       </c>
       <c r="X7" s="1" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
     </row>
     <row r="8" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
         <v>2026</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>58</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H8" s="1" t="s">
@@ -3651,51 +4389,51 @@
       <c r="N8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O8" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="1"/>
       <c r="Q8" s="1" t="s">
         <v>61</v>
       </c>
       <c r="R8" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S8" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W8" s="2">
         <v>0</v>
       </c>
       <c r="X8" s="1" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
     </row>
     <row r="9" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A9" s="1">
         <v>2026</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H9" s="1" t="s">
@@ -3719,51 +4457,51 @@
       <c r="N9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="1"/>
       <c r="Q9" s="1" t="s">
         <v>67</v>
       </c>
       <c r="R9" s="1" t="s">
         <v>68</v>
       </c>
       <c r="S9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W9" s="2">
         <v>0</v>
       </c>
       <c r="X9" s="1" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
     </row>
     <row r="10" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A10" s="1">
         <v>2026</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>70</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>71</v>
       </c>
       <c r="H10" s="1" t="s">
@@ -3787,51 +4525,51 @@
       <c r="N10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="1"/>
       <c r="Q10" s="1" t="s">
         <v>55</v>
       </c>
       <c r="R10" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W10" s="2">
         <v>0</v>
       </c>
       <c r="X10" s="1" t="s">
-        <v>908</v>
+        <v>914</v>
       </c>
     </row>
     <row r="11" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A11" s="1">
         <v>2026</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H11" s="1" t="s">
@@ -3855,51 +4593,51 @@
       <c r="N11" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="1"/>
       <c r="Q11" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W11" s="2">
         <v>0</v>
       </c>
       <c r="X11" s="1" t="s">
-        <v>908</v>
+        <v>915</v>
       </c>
     </row>
     <row r="12" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A12" s="1">
         <v>2026</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>58</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H12" s="1" t="s">
@@ -3923,51 +4661,51 @@
       <c r="N12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="1"/>
       <c r="Q12" s="1" t="s">
         <v>55</v>
       </c>
       <c r="R12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W12" s="2">
         <v>0</v>
       </c>
       <c r="X12" s="1" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
     </row>
     <row r="13" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A13" s="1">
         <v>2026</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>82</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H13" s="1" t="s">
@@ -3991,51 +4729,51 @@
       <c r="N13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="1"/>
       <c r="Q13" s="1" t="s">
         <v>84</v>
       </c>
       <c r="R13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W13" s="2">
         <v>0</v>
       </c>
       <c r="X13" s="1" t="s">
-        <v>908</v>
+        <v>917</v>
       </c>
     </row>
     <row r="14" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A14" s="1">
         <v>2026</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>86</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H14" s="1" t="s">
@@ -4059,51 +4797,51 @@
       <c r="N14" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O14" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="1"/>
       <c r="Q14" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W14" s="2">
         <v>0</v>
       </c>
       <c r="X14" s="1" t="s">
-        <v>908</v>
+        <v>918</v>
       </c>
     </row>
     <row r="15" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A15" s="1">
         <v>2026</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>89</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H15" s="1" t="s">
@@ -4127,51 +4865,51 @@
       <c r="N15" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O15" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="1"/>
       <c r="Q15" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S15" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W15" s="2">
         <v>0</v>
       </c>
       <c r="X15" s="1" t="s">
-        <v>908</v>
+        <v>919</v>
       </c>
     </row>
     <row r="16" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A16" s="1">
         <v>2026</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>91</v>
       </c>
       <c r="H16" s="1" t="s">
@@ -4195,51 +4933,51 @@
       <c r="N16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="1"/>
       <c r="Q16" s="1" t="s">
         <v>93</v>
       </c>
       <c r="R16" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S16" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W16" s="2">
         <v>0</v>
       </c>
       <c r="X16" s="1" t="s">
-        <v>908</v>
+        <v>920</v>
       </c>
     </row>
     <row r="17" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A17" s="1">
         <v>2026</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>96</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H17" s="1" t="s">
@@ -4263,51 +5001,51 @@
       <c r="N17" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="1"/>
       <c r="Q17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="R17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S17" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W17" s="2">
         <v>0</v>
       </c>
       <c r="X17" s="1" t="s">
-        <v>908</v>
+        <v>921</v>
       </c>
     </row>
     <row r="18" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A18" s="1">
         <v>2026</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H18" s="1" t="s">
@@ -4331,51 +5069,51 @@
       <c r="N18" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O18" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="1"/>
       <c r="Q18" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R18" s="1" t="s">
         <v>101</v>
       </c>
       <c r="S18" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W18" s="2">
         <v>0</v>
       </c>
       <c r="X18" s="1" t="s">
-        <v>908</v>
+        <v>922</v>
       </c>
     </row>
     <row r="19" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A19" s="1">
         <v>2026</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>103</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H19" s="1" t="s">
@@ -4399,51 +5137,51 @@
       <c r="N19" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="1"/>
       <c r="Q19" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S19" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W19" s="2">
         <v>0</v>
       </c>
       <c r="X19" s="1" t="s">
-        <v>908</v>
+        <v>923</v>
       </c>
     </row>
     <row r="20" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A20" s="1">
         <v>2026</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>107</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>108</v>
       </c>
       <c r="H20" s="1" t="s">
@@ -4467,51 +5205,51 @@
       <c r="N20" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O20" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="1"/>
       <c r="Q20" s="1" t="s">
         <v>109</v>
       </c>
       <c r="R20" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S20" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W20" s="2">
         <v>0</v>
       </c>
       <c r="X20" s="1" t="s">
-        <v>908</v>
+        <v>924</v>
       </c>
     </row>
     <row r="21" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A21" s="1">
         <v>2026</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>112</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H21" s="1" t="s">
@@ -4535,51 +5273,51 @@
       <c r="N21" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O21" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="1"/>
       <c r="Q21" s="1" t="s">
         <v>114</v>
       </c>
       <c r="R21" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S21" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W21" s="2">
         <v>0</v>
       </c>
       <c r="X21" s="1" t="s">
-        <v>908</v>
+        <v>925</v>
       </c>
     </row>
     <row r="22" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A22" s="1">
         <v>2026</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>116</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H22" s="1" t="s">
@@ -4603,51 +5341,51 @@
       <c r="N22" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O22" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="1"/>
       <c r="Q22" s="1" t="s">
         <v>119</v>
       </c>
       <c r="R22" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S22" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W22" s="2">
         <v>0</v>
       </c>
       <c r="X22" s="1" t="s">
-        <v>908</v>
+        <v>926</v>
       </c>
     </row>
     <row r="23" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A23" s="1">
         <v>2026</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>122</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>123</v>
       </c>
       <c r="H23" s="1" t="s">
@@ -4671,51 +5409,51 @@
       <c r="N23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O23" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P23" s="1"/>
       <c r="Q23" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R23" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S23" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W23" s="2">
         <v>0</v>
       </c>
       <c r="X23" s="1" t="s">
-        <v>908</v>
+        <v>927</v>
       </c>
     </row>
     <row r="24" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A24" s="1">
         <v>2026</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>125</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H24" s="1" t="s">
@@ -4739,51 +5477,51 @@
       <c r="N24" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O24" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P24" s="1"/>
       <c r="Q24" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R24" s="1" t="s">
         <v>128</v>
       </c>
       <c r="S24" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W24" s="2">
         <v>0</v>
       </c>
       <c r="X24" s="1" t="s">
-        <v>908</v>
+        <v>928</v>
       </c>
     </row>
     <row r="25" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A25" s="1">
         <v>2026</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>131</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>132</v>
       </c>
       <c r="H25" s="1" t="s">
@@ -4807,51 +5545,51 @@
       <c r="N25" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O25" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P25" s="1"/>
       <c r="Q25" s="1" t="s">
         <v>133</v>
       </c>
       <c r="R25" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S25" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W25" s="2">
         <v>0</v>
       </c>
       <c r="X25" s="1" t="s">
-        <v>908</v>
+        <v>929</v>
       </c>
     </row>
     <row r="26" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A26" s="1">
         <v>2026</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>136</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H26" s="1" t="s">
@@ -4875,51 +5613,51 @@
       <c r="N26" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O26" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P26" s="1"/>
       <c r="Q26" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S26" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W26" s="2">
         <v>0</v>
       </c>
       <c r="X26" s="1" t="s">
-        <v>908</v>
+        <v>930</v>
       </c>
     </row>
     <row r="27" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A27" s="1">
         <v>2026</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>141</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>142</v>
       </c>
       <c r="H27" s="1" t="s">
@@ -4943,51 +5681,51 @@
       <c r="N27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O27" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P27" s="1"/>
       <c r="Q27" s="1" t="s">
         <v>144</v>
       </c>
       <c r="R27" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S27" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W27" s="2">
         <v>0</v>
       </c>
       <c r="X27" s="1" t="s">
-        <v>908</v>
+        <v>931</v>
       </c>
     </row>
     <row r="28" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A28" s="1">
         <v>2026</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>146</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>147</v>
       </c>
       <c r="H28" s="1" t="s">
@@ -5011,51 +5749,51 @@
       <c r="N28" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P28" s="1"/>
       <c r="Q28" s="1" t="s">
         <v>149</v>
       </c>
       <c r="R28" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S28" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W28" s="2">
         <v>0</v>
       </c>
       <c r="X28" s="1" t="s">
-        <v>908</v>
+        <v>932</v>
       </c>
     </row>
     <row r="29" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A29" s="1">
         <v>2026</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>152</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>153</v>
       </c>
       <c r="H29" s="1" t="s">
@@ -5079,51 +5817,51 @@
       <c r="N29" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O29" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P29" s="1"/>
       <c r="Q29" s="1" t="s">
         <v>155</v>
       </c>
       <c r="R29" s="1" t="s">
         <v>156</v>
       </c>
       <c r="S29" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W29" s="2">
         <v>0</v>
       </c>
       <c r="X29" s="1" t="s">
-        <v>908</v>
+        <v>933</v>
       </c>
     </row>
     <row r="30" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A30" s="1">
         <v>2026</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>158</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>159</v>
       </c>
       <c r="H30" s="1" t="s">
@@ -5147,51 +5885,51 @@
       <c r="N30" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O30" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P30" s="1"/>
       <c r="Q30" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R30" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S30" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W30" s="2">
         <v>0</v>
       </c>
       <c r="X30" s="1" t="s">
-        <v>908</v>
+        <v>934</v>
       </c>
     </row>
     <row r="31" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A31" s="1">
         <v>2026</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>161</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H31" s="1" t="s">
@@ -5215,51 +5953,51 @@
       <c r="N31" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O31" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P31" s="1"/>
       <c r="Q31" s="1" t="s">
         <v>163</v>
       </c>
       <c r="R31" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S31" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W31" s="2">
         <v>0</v>
       </c>
       <c r="X31" s="1" t="s">
-        <v>908</v>
+        <v>935</v>
       </c>
     </row>
     <row r="32" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A32" s="1">
         <v>2026</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>165</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H32" s="1" t="s">
@@ -5283,51 +6021,51 @@
       <c r="N32" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O32" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P32" s="1"/>
       <c r="Q32" s="1" t="s">
         <v>166</v>
       </c>
       <c r="R32" s="1" t="s">
         <v>167</v>
       </c>
       <c r="S32" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W32" s="2">
         <v>0</v>
       </c>
       <c r="X32" s="1" t="s">
-        <v>908</v>
+        <v>936</v>
       </c>
     </row>
     <row r="33" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A33" s="1">
         <v>2026</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>169</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>170</v>
       </c>
       <c r="H33" s="1" t="s">
@@ -5351,51 +6089,51 @@
       <c r="N33" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P33" s="1"/>
       <c r="Q33" s="1" t="s">
         <v>172</v>
       </c>
       <c r="R33" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S33" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W33" s="2">
         <v>0</v>
       </c>
       <c r="X33" s="1" t="s">
-        <v>908</v>
+        <v>937</v>
       </c>
     </row>
     <row r="34" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A34" s="1">
         <v>2026</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>174</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>175</v>
       </c>
       <c r="H34" s="1" t="s">
@@ -5419,51 +6157,51 @@
       <c r="N34" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O34" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P34" s="1"/>
       <c r="Q34" s="1" t="s">
         <v>149</v>
       </c>
       <c r="R34" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S34" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W34" s="2">
         <v>0</v>
       </c>
       <c r="X34" s="1" t="s">
-        <v>908</v>
+        <v>938</v>
       </c>
     </row>
     <row r="35" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A35" s="1">
         <v>2026</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>178</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>179</v>
       </c>
       <c r="H35" s="1" t="s">
@@ -5487,51 +6225,51 @@
       <c r="N35" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P35" s="1"/>
       <c r="Q35" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S35" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W35" s="2">
         <v>0</v>
       </c>
       <c r="X35" s="1" t="s">
-        <v>908</v>
+        <v>939</v>
       </c>
     </row>
     <row r="36" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A36" s="1">
         <v>2026</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>182</v>
       </c>
       <c r="H36" s="1" t="s">
@@ -5555,51 +6293,51 @@
       <c r="N36" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P36" s="1"/>
       <c r="Q36" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R36" s="1" t="s">
         <v>128</v>
       </c>
       <c r="S36" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W36" s="2">
         <v>0</v>
       </c>
       <c r="X36" s="1" t="s">
-        <v>908</v>
+        <v>940</v>
       </c>
     </row>
     <row r="37" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A37" s="1">
         <v>2026</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>184</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>185</v>
       </c>
       <c r="H37" s="1" t="s">
@@ -5623,51 +6361,51 @@
       <c r="N37" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P37" s="1"/>
       <c r="Q37" s="1" t="s">
         <v>186</v>
       </c>
       <c r="R37" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S37" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W37" s="2">
         <v>0</v>
       </c>
       <c r="X37" s="1" t="s">
-        <v>908</v>
+        <v>941</v>
       </c>
     </row>
     <row r="38" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A38" s="1">
         <v>2026</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>187</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>188</v>
       </c>
       <c r="H38" s="1" t="s">
@@ -5691,51 +6429,51 @@
       <c r="N38" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O38" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P38" s="1"/>
       <c r="Q38" s="1" t="s">
         <v>189</v>
       </c>
       <c r="R38" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S38" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W38" s="2">
         <v>0</v>
       </c>
       <c r="X38" s="1" t="s">
-        <v>908</v>
+        <v>942</v>
       </c>
     </row>
     <row r="39" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A39" s="1">
         <v>2026</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>190</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H39" s="1" t="s">
@@ -5759,51 +6497,51 @@
       <c r="N39" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O39" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P39" s="1"/>
       <c r="Q39" s="1" t="s">
         <v>67</v>
       </c>
       <c r="R39" s="1" t="s">
         <v>68</v>
       </c>
       <c r="S39" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W39" s="2">
         <v>0</v>
       </c>
       <c r="X39" s="1" t="s">
-        <v>908</v>
+        <v>943</v>
       </c>
     </row>
     <row r="40" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A40" s="1">
         <v>2026</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>193</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>194</v>
       </c>
       <c r="H40" s="1" t="s">
@@ -5827,51 +6565,51 @@
       <c r="N40" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O40" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P40" s="1"/>
       <c r="Q40" s="1" t="s">
         <v>196</v>
       </c>
       <c r="R40" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S40" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W40" s="2">
         <v>0</v>
       </c>
       <c r="X40" s="1" t="s">
-        <v>908</v>
+        <v>944</v>
       </c>
     </row>
     <row r="41" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A41" s="1">
         <v>2026</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>197</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>198</v>
       </c>
       <c r="H41" s="1" t="s">
@@ -5895,51 +6633,51 @@
       <c r="N41" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O41" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P41" s="1"/>
       <c r="Q41" s="1" t="s">
         <v>200</v>
       </c>
       <c r="R41" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S41" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W41" s="2">
         <v>0</v>
       </c>
       <c r="X41" s="1" t="s">
-        <v>908</v>
+        <v>945</v>
       </c>
     </row>
     <row r="42" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A42" s="1">
         <v>2026</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>202</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>203</v>
       </c>
       <c r="H42" s="1" t="s">
@@ -5963,51 +6701,51 @@
       <c r="N42" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O42" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P42" s="1"/>
       <c r="Q42" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R42" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S42" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W42" s="2">
         <v>0</v>
       </c>
       <c r="X42" s="1" t="s">
-        <v>908</v>
+        <v>946</v>
       </c>
     </row>
     <row r="43" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A43" s="1">
         <v>2026</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>206</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H43" s="1" t="s">
@@ -6031,51 +6769,51 @@
       <c r="N43" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O43" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P43" s="1"/>
       <c r="Q43" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R43" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S43" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W43" s="2">
         <v>0</v>
       </c>
       <c r="X43" s="1" t="s">
-        <v>908</v>
+        <v>947</v>
       </c>
     </row>
     <row r="44" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A44" s="1">
         <v>2026</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>207</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>208</v>
       </c>
       <c r="H44" s="1" t="s">
@@ -6099,51 +6837,51 @@
       <c r="N44" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O44" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P44" s="1"/>
       <c r="Q44" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R44" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S44" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W44" s="2">
         <v>0</v>
       </c>
       <c r="X44" s="1" t="s">
-        <v>908</v>
+        <v>948</v>
       </c>
     </row>
     <row r="45" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A45" s="1">
         <v>2026</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>212</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>142</v>
       </c>
       <c r="H45" s="1" t="s">
@@ -6167,51 +6905,51 @@
       <c r="N45" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O45" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P45" s="1"/>
       <c r="Q45" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S45" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W45" s="2">
         <v>0</v>
       </c>
       <c r="X45" s="1" t="s">
-        <v>908</v>
+        <v>949</v>
       </c>
     </row>
     <row r="46" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A46" s="1">
         <v>2026</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>216</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>217</v>
       </c>
       <c r="H46" s="1" t="s">
@@ -6235,51 +6973,51 @@
       <c r="N46" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O46" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P46" s="1"/>
       <c r="Q46" s="1" t="s">
         <v>218</v>
       </c>
       <c r="R46" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S46" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W46" s="2">
         <v>0</v>
       </c>
       <c r="X46" s="1" t="s">
-        <v>908</v>
+        <v>950</v>
       </c>
     </row>
     <row r="47" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A47" s="1">
         <v>2026</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>221</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>222</v>
       </c>
       <c r="H47" s="1" t="s">
@@ -6303,51 +7041,51 @@
       <c r="N47" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O47" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P47" s="1"/>
       <c r="Q47" s="1" t="s">
         <v>224</v>
       </c>
       <c r="R47" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S47" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W47" s="2">
         <v>0</v>
       </c>
       <c r="X47" s="1" t="s">
-        <v>908</v>
+        <v>951</v>
       </c>
     </row>
     <row r="48" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A48" s="1">
         <v>2026</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>226</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H48" s="1" t="s">
@@ -6371,51 +7109,51 @@
       <c r="N48" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O48" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P48" s="1"/>
       <c r="Q48" s="1" t="s">
         <v>67</v>
       </c>
       <c r="R48" s="1" t="s">
         <v>228</v>
       </c>
       <c r="S48" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W48" s="2">
         <v>0</v>
       </c>
       <c r="X48" s="1" t="s">
-        <v>908</v>
+        <v>952</v>
       </c>
     </row>
     <row r="49" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A49" s="1">
         <v>2026</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>47</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>230</v>
       </c>
       <c r="H49" s="1" t="s">
@@ -6439,51 +7177,51 @@
       <c r="N49" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O49" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P49" s="1"/>
       <c r="Q49" s="1" t="s">
         <v>232</v>
       </c>
       <c r="R49" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S49" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W49" s="2">
         <v>0</v>
       </c>
       <c r="X49" s="1" t="s">
-        <v>908</v>
+        <v>953</v>
       </c>
     </row>
     <row r="50" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A50" s="1">
         <v>2026</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>235</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>236</v>
       </c>
       <c r="H50" s="1" t="s">
@@ -6507,51 +7245,51 @@
       <c r="N50" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O50" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P50" s="1"/>
       <c r="Q50" s="1" t="s">
         <v>237</v>
       </c>
       <c r="R50" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S50" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W50" s="2">
         <v>0</v>
       </c>
       <c r="X50" s="1" t="s">
-        <v>908</v>
+        <v>954</v>
       </c>
     </row>
     <row r="51" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A51" s="1">
         <v>2026</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>240</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>241</v>
       </c>
       <c r="H51" s="1" t="s">
@@ -6575,51 +7313,51 @@
       <c r="N51" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O51" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P51" s="1"/>
       <c r="Q51" s="1" t="s">
         <v>243</v>
       </c>
       <c r="R51" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S51" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W51" s="2">
         <v>0</v>
       </c>
       <c r="X51" s="1" t="s">
-        <v>908</v>
+        <v>955</v>
       </c>
     </row>
     <row r="52" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A52" s="1">
         <v>2026</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>245</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>246</v>
       </c>
       <c r="H52" s="1" t="s">
@@ -6643,51 +7381,51 @@
       <c r="N52" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O52" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P52" s="1"/>
       <c r="Q52" s="1" t="s">
         <v>247</v>
       </c>
       <c r="R52" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S52" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W52" s="2">
         <v>0</v>
       </c>
       <c r="X52" s="1" t="s">
-        <v>908</v>
+        <v>956</v>
       </c>
     </row>
     <row r="53" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A53" s="1">
         <v>2026</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>249</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>250</v>
       </c>
       <c r="H53" s="1" t="s">
@@ -6711,51 +7449,51 @@
       <c r="N53" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O53" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P53" s="1"/>
       <c r="Q53" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R53" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S53" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
       <c r="V53" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W53" s="2">
         <v>0</v>
       </c>
       <c r="X53" s="1" t="s">
-        <v>908</v>
+        <v>957</v>
       </c>
     </row>
     <row r="54" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A54" s="1">
         <v>2026</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>253</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>254</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>255</v>
       </c>
       <c r="H54" s="1" t="s">
@@ -6779,51 +7517,51 @@
       <c r="N54" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O54" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P54" s="1"/>
       <c r="Q54" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R54" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S54" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W54" s="2">
         <v>0</v>
       </c>
       <c r="X54" s="1" t="s">
-        <v>908</v>
+        <v>958</v>
       </c>
     </row>
     <row r="55" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A55" s="1">
         <v>2026</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>256</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>257</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H55" s="1" t="s">
@@ -6847,51 +7585,51 @@
       <c r="N55" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O55" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P55" s="1"/>
       <c r="Q55" s="1" t="s">
         <v>149</v>
       </c>
       <c r="R55" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S55" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
       <c r="V55" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W55" s="2">
         <v>0</v>
       </c>
       <c r="X55" s="1" t="s">
-        <v>908</v>
+        <v>959</v>
       </c>
     </row>
     <row r="56" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A56" s="1">
         <v>2026</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>259</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>260</v>
       </c>
       <c r="H56" s="1" t="s">
@@ -6915,51 +7653,51 @@
       <c r="N56" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O56" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P56" s="1"/>
       <c r="Q56" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R56" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S56" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W56" s="2">
         <v>0</v>
       </c>
       <c r="X56" s="1" t="s">
-        <v>908</v>
+        <v>960</v>
       </c>
     </row>
     <row r="57" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A57" s="1">
         <v>2026</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>261</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>262</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H57" s="1" t="s">
@@ -6983,51 +7721,51 @@
       <c r="N57" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O57" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P57" s="1"/>
       <c r="Q57" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R57" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S57" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W57" s="2">
         <v>0</v>
       </c>
       <c r="X57" s="1" t="s">
-        <v>908</v>
+        <v>961</v>
       </c>
     </row>
     <row r="58" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A58" s="1">
         <v>2026</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>265</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H58" s="1" t="s">
@@ -7051,51 +7789,51 @@
       <c r="N58" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O58" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P58" s="1"/>
       <c r="Q58" s="1" t="s">
         <v>67</v>
       </c>
       <c r="R58" s="1" t="s">
         <v>167</v>
       </c>
       <c r="S58" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W58" s="2">
         <v>0</v>
       </c>
       <c r="X58" s="1" t="s">
-        <v>908</v>
+        <v>962</v>
       </c>
     </row>
     <row r="59" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A59" s="1">
         <v>2026</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>268</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>269</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H59" s="1" t="s">
@@ -7119,51 +7857,51 @@
       <c r="N59" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O59" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P59" s="1"/>
       <c r="Q59" s="1" t="s">
         <v>67</v>
       </c>
       <c r="R59" s="1" t="s">
         <v>68</v>
       </c>
       <c r="S59" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W59" s="2">
         <v>0</v>
       </c>
       <c r="X59" s="1" t="s">
-        <v>908</v>
+        <v>963</v>
       </c>
     </row>
     <row r="60" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A60" s="1">
         <v>2026</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>272</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H60" s="1" t="s">
@@ -7187,51 +7925,51 @@
       <c r="N60" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O60" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P60" s="1"/>
       <c r="Q60" s="1" t="s">
         <v>275</v>
       </c>
       <c r="R60" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S60" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W60" s="2">
         <v>0</v>
       </c>
       <c r="X60" s="1" t="s">
-        <v>908</v>
+        <v>964</v>
       </c>
     </row>
     <row r="61" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A61" s="1">
         <v>2026</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>276</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>277</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>278</v>
       </c>
       <c r="H61" s="1" t="s">
@@ -7255,51 +7993,51 @@
       <c r="N61" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O61" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P61" s="1"/>
       <c r="Q61" s="1" t="s">
         <v>279</v>
       </c>
       <c r="R61" s="1" t="s">
         <v>128</v>
       </c>
       <c r="S61" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W61" s="2">
         <v>0</v>
       </c>
       <c r="X61" s="1" t="s">
-        <v>908</v>
+        <v>965</v>
       </c>
     </row>
     <row r="62" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A62" s="1">
         <v>2026</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>276</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>280</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>281</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>282</v>
       </c>
       <c r="H62" s="1" t="s">
@@ -7323,51 +8061,51 @@
       <c r="N62" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O62" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P62" s="1"/>
       <c r="Q62" s="1" t="s">
         <v>283</v>
       </c>
       <c r="R62" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S62" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W62" s="2">
         <v>0</v>
       </c>
       <c r="X62" s="1" t="s">
-        <v>908</v>
+        <v>966</v>
       </c>
     </row>
     <row r="63" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A63" s="1">
         <v>2026</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>285</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>286</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>287</v>
       </c>
       <c r="H63" s="1" t="s">
@@ -7391,51 +8129,51 @@
       <c r="N63" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O63" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P63" s="1"/>
       <c r="Q63" s="1" t="s">
         <v>288</v>
       </c>
       <c r="R63" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S63" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W63" s="2">
         <v>0</v>
       </c>
       <c r="X63" s="1" t="s">
-        <v>908</v>
+        <v>967</v>
       </c>
     </row>
     <row r="64" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A64" s="1">
         <v>2026</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>290</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>142</v>
       </c>
       <c r="H64" s="1" t="s">
@@ -7459,51 +8197,51 @@
       <c r="N64" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O64" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P64" s="1"/>
       <c r="Q64" s="1" t="s">
         <v>291</v>
       </c>
       <c r="R64" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S64" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W64" s="2">
         <v>0</v>
       </c>
       <c r="X64" s="1" t="s">
-        <v>908</v>
+        <v>968</v>
       </c>
     </row>
     <row r="65" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A65" s="1">
         <v>2026</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>293</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>294</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>295</v>
       </c>
       <c r="H65" s="1" t="s">
@@ -7527,51 +8265,51 @@
       <c r="N65" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O65" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P65" s="1"/>
       <c r="Q65" s="1" t="s">
         <v>296</v>
       </c>
       <c r="R65" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S65" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W65" s="2">
         <v>0</v>
       </c>
       <c r="X65" s="1" t="s">
-        <v>908</v>
+        <v>969</v>
       </c>
     </row>
     <row r="66" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A66" s="1">
         <v>2026</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>298</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>299</v>
       </c>
       <c r="H66" s="1" t="s">
@@ -7595,51 +8333,51 @@
       <c r="N66" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O66" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P66" s="1"/>
       <c r="Q66" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R66" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S66" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W66" s="2">
         <v>0</v>
       </c>
       <c r="X66" s="1" t="s">
-        <v>908</v>
+        <v>970</v>
       </c>
     </row>
     <row r="67" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A67" s="1">
         <v>2026</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>303</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>304</v>
       </c>
       <c r="H67" s="1" t="s">
@@ -7663,51 +8401,51 @@
       <c r="N67" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O67" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P67" s="1"/>
       <c r="Q67" s="1" t="s">
         <v>305</v>
       </c>
       <c r="R67" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S67" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W67" s="2">
         <v>0</v>
       </c>
       <c r="X67" s="1" t="s">
-        <v>908</v>
+        <v>971</v>
       </c>
     </row>
     <row r="68" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A68" s="1">
         <v>2026</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>306</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>307</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>308</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H68" s="1" t="s">
@@ -7731,51 +8469,51 @@
       <c r="N68" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O68" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P68" s="1"/>
       <c r="Q68" s="1" t="s">
         <v>309</v>
       </c>
       <c r="R68" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S68" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W68" s="2">
         <v>0</v>
       </c>
       <c r="X68" s="1" t="s">
-        <v>908</v>
+        <v>972</v>
       </c>
     </row>
     <row r="69" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A69" s="1">
         <v>2026</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>310</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>312</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>313</v>
       </c>
       <c r="H69" s="1" t="s">
@@ -7799,51 +8537,51 @@
       <c r="N69" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O69" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P69" s="1"/>
       <c r="Q69" s="1" t="s">
         <v>114</v>
       </c>
       <c r="R69" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S69" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W69" s="2">
         <v>0</v>
       </c>
       <c r="X69" s="1" t="s">
-        <v>908</v>
+        <v>973</v>
       </c>
     </row>
     <row r="70" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A70" s="1">
         <v>2026</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>314</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>315</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>316</v>
       </c>
       <c r="H70" s="1" t="s">
@@ -7867,51 +8605,51 @@
       <c r="N70" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O70" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P70" s="1"/>
       <c r="Q70" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R70" s="1" t="s">
         <v>167</v>
       </c>
       <c r="S70" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W70" s="2">
         <v>0</v>
       </c>
       <c r="X70" s="1" t="s">
-        <v>908</v>
+        <v>974</v>
       </c>
     </row>
     <row r="71" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A71" s="1">
         <v>2026</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>320</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>321</v>
       </c>
       <c r="H71" s="1" t="s">
@@ -7935,51 +8673,51 @@
       <c r="N71" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O71" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P71" s="1"/>
       <c r="Q71" s="1" t="s">
         <v>323</v>
       </c>
       <c r="R71" s="1" t="s">
         <v>128</v>
       </c>
       <c r="S71" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W71" s="2">
         <v>0</v>
       </c>
       <c r="X71" s="1" t="s">
-        <v>908</v>
+        <v>975</v>
       </c>
     </row>
     <row r="72" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A72" s="1">
         <v>2026</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>324</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>325</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H72" s="1" t="s">
@@ -8003,51 +8741,51 @@
       <c r="N72" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O72" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P72" s="1"/>
       <c r="Q72" s="1" t="s">
         <v>237</v>
       </c>
       <c r="R72" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S72" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W72" s="2">
         <v>0</v>
       </c>
       <c r="X72" s="1" t="s">
-        <v>908</v>
+        <v>976</v>
       </c>
     </row>
     <row r="73" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A73" s="1">
         <v>2026</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>327</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>328</v>
       </c>
       <c r="H73" s="1" t="s">
@@ -8071,51 +8809,51 @@
       <c r="N73" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O73" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P73" s="1"/>
       <c r="Q73" s="1" t="s">
         <v>330</v>
       </c>
       <c r="R73" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S73" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W73" s="2">
         <v>0</v>
       </c>
       <c r="X73" s="1" t="s">
-        <v>908</v>
+        <v>977</v>
       </c>
     </row>
     <row r="74" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A74" s="1">
         <v>2026</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>333</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>334</v>
       </c>
       <c r="H74" s="1" t="s">
@@ -8139,51 +8877,51 @@
       <c r="N74" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O74" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P74" s="1"/>
       <c r="Q74" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R74" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S74" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W74" s="2">
         <v>0</v>
       </c>
       <c r="X74" s="1" t="s">
-        <v>908</v>
+        <v>978</v>
       </c>
     </row>
     <row r="75" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A75" s="1">
         <v>2026</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>336</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>337</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>255</v>
       </c>
       <c r="H75" s="1" t="s">
@@ -8207,51 +8945,51 @@
       <c r="N75" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O75" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P75" s="1"/>
       <c r="Q75" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R75" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S75" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W75" s="2">
         <v>0</v>
       </c>
       <c r="X75" s="1" t="s">
-        <v>908</v>
+        <v>979</v>
       </c>
     </row>
     <row r="76" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A76" s="1">
         <v>2026</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>340</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>341</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>198</v>
       </c>
       <c r="H76" s="1" t="s">
@@ -8275,51 +9013,51 @@
       <c r="N76" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O76" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P76" s="1"/>
       <c r="Q76" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R76" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S76" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W76" s="2">
         <v>0</v>
       </c>
       <c r="X76" s="1" t="s">
-        <v>908</v>
+        <v>980</v>
       </c>
     </row>
     <row r="77" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A77" s="1">
         <v>2026</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>343</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>255</v>
       </c>
       <c r="H77" s="1" t="s">
@@ -8343,51 +9081,51 @@
       <c r="N77" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O77" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P77" s="1"/>
       <c r="Q77" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R77" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S77" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W77" s="2">
         <v>0</v>
       </c>
       <c r="X77" s="1" t="s">
-        <v>908</v>
+        <v>981</v>
       </c>
     </row>
     <row r="78" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A78" s="1">
         <v>2026</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>347</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>348</v>
       </c>
       <c r="H78" s="1" t="s">
@@ -8411,51 +9149,51 @@
       <c r="N78" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O78" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P78" s="1"/>
       <c r="Q78" s="1" t="s">
         <v>349</v>
       </c>
       <c r="R78" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S78" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W78" s="2">
         <v>0</v>
       </c>
       <c r="X78" s="1" t="s">
-        <v>908</v>
+        <v>982</v>
       </c>
     </row>
     <row r="79" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A79" s="1">
         <v>2026</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>350</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>351</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>352</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>353</v>
       </c>
       <c r="H79" s="1" t="s">
@@ -8479,51 +9217,51 @@
       <c r="N79" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O79" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P79" s="1"/>
       <c r="Q79" s="1" t="s">
         <v>355</v>
       </c>
       <c r="R79" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S79" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W79" s="2">
         <v>0</v>
       </c>
       <c r="X79" s="1" t="s">
-        <v>908</v>
+        <v>983</v>
       </c>
     </row>
     <row r="80" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A80" s="1">
         <v>2026</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>357</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>358</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>255</v>
       </c>
       <c r="H80" s="1" t="s">
@@ -8547,51 +9285,51 @@
       <c r="N80" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O80" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P80" s="1"/>
       <c r="Q80" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R80" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S80" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W80" s="2">
         <v>0</v>
       </c>
       <c r="X80" s="1" t="s">
-        <v>908</v>
+        <v>984</v>
       </c>
     </row>
     <row r="81" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A81" s="1">
         <v>2026</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>360</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>361</v>
       </c>
       <c r="H81" s="1" t="s">
@@ -8615,51 +9353,51 @@
       <c r="N81" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O81" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P81" s="1"/>
       <c r="Q81" s="1" t="s">
         <v>363</v>
       </c>
       <c r="R81" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S81" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W81" s="2">
         <v>0</v>
       </c>
       <c r="X81" s="1" t="s">
-        <v>908</v>
+        <v>985</v>
       </c>
     </row>
     <row r="82" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A82" s="1">
         <v>2026</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>364</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>365</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H82" s="1" t="s">
@@ -8683,51 +9421,51 @@
       <c r="N82" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O82" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P82" s="1"/>
       <c r="Q82" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R82" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S82" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T82" s="1"/>
       <c r="U82" s="1"/>
       <c r="V82" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W82" s="2">
         <v>0</v>
       </c>
       <c r="X82" s="1" t="s">
-        <v>908</v>
+        <v>986</v>
       </c>
     </row>
     <row r="83" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A83" s="1">
         <v>2026</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>366</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>367</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>368</v>
       </c>
       <c r="H83" s="1" t="s">
@@ -8751,51 +9489,51 @@
       <c r="N83" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O83" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P83" s="1"/>
       <c r="Q83" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R83" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S83" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W83" s="2">
         <v>0</v>
       </c>
       <c r="X83" s="1" t="s">
-        <v>908</v>
+        <v>987</v>
       </c>
     </row>
     <row r="84" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A84" s="1">
         <v>2026</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>366</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>370</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H84" s="1" t="s">
@@ -8819,51 +9557,51 @@
       <c r="N84" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O84" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P84" s="1"/>
       <c r="Q84" s="1" t="s">
         <v>372</v>
       </c>
       <c r="R84" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S84" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W84" s="2">
         <v>0</v>
       </c>
       <c r="X84" s="1" t="s">
-        <v>908</v>
+        <v>988</v>
       </c>
     </row>
     <row r="85" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A85" s="1">
         <v>2026</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>375</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>376</v>
       </c>
       <c r="H85" s="1" t="s">
@@ -8887,51 +9625,51 @@
       <c r="N85" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O85" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P85" s="1"/>
       <c r="Q85" s="1" t="s">
         <v>377</v>
       </c>
       <c r="R85" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S85" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T85" s="1"/>
       <c r="U85" s="1"/>
       <c r="V85" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W85" s="2">
         <v>0</v>
       </c>
       <c r="X85" s="1" t="s">
-        <v>908</v>
+        <v>989</v>
       </c>
     </row>
     <row r="86" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A86" s="1">
         <v>2026</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>378</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>379</v>
       </c>
       <c r="E86" s="1" t="s">
         <v>380</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H86" s="1" t="s">
@@ -8955,51 +9693,51 @@
       <c r="N86" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O86" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P86" s="1"/>
       <c r="Q86" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R86" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S86" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T86" s="1"/>
       <c r="U86" s="1"/>
       <c r="V86" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W86" s="2">
         <v>0</v>
       </c>
       <c r="X86" s="1" t="s">
-        <v>908</v>
+        <v>990</v>
       </c>
     </row>
     <row r="87" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A87" s="1">
         <v>2026</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>381</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>382</v>
       </c>
       <c r="H87" s="1" t="s">
@@ -9023,51 +9761,51 @@
       <c r="N87" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O87" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P87" s="1"/>
       <c r="Q87" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R87" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S87" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W87" s="2">
         <v>0</v>
       </c>
       <c r="X87" s="1" t="s">
-        <v>908</v>
+        <v>991</v>
       </c>
     </row>
     <row r="88" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A88" s="1">
         <v>2026</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>383</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>384</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>385</v>
       </c>
       <c r="H88" s="1" t="s">
@@ -9091,51 +9829,51 @@
       <c r="N88" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O88" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P88" s="1"/>
       <c r="Q88" s="1" t="s">
         <v>387</v>
       </c>
       <c r="R88" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S88" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W88" s="2">
         <v>0</v>
       </c>
       <c r="X88" s="1" t="s">
-        <v>908</v>
+        <v>992</v>
       </c>
     </row>
     <row r="89" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A89" s="1">
         <v>2026</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>388</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>389</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>390</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>391</v>
       </c>
       <c r="H89" s="1" t="s">
@@ -9159,51 +9897,51 @@
       <c r="N89" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O89" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P89" s="1"/>
       <c r="Q89" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R89" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S89" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W89" s="2">
         <v>0</v>
       </c>
       <c r="X89" s="1" t="s">
-        <v>908</v>
+        <v>993</v>
       </c>
     </row>
     <row r="90" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A90" s="1">
         <v>2026</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>392</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>393</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>394</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>395</v>
       </c>
       <c r="H90" s="1" t="s">
@@ -9227,51 +9965,51 @@
       <c r="N90" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O90" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P90" s="1"/>
       <c r="Q90" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R90" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S90" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W90" s="2">
         <v>0</v>
       </c>
       <c r="X90" s="1" t="s">
-        <v>908</v>
+        <v>994</v>
       </c>
     </row>
     <row r="91" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A91" s="1">
         <v>2026</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>392</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>397</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>236</v>
       </c>
       <c r="H91" s="1" t="s">
@@ -9295,51 +10033,51 @@
       <c r="N91" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O91" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P91" s="1"/>
       <c r="Q91" s="1" t="s">
         <v>398</v>
       </c>
       <c r="R91" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S91" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T91" s="1"/>
       <c r="U91" s="1"/>
       <c r="V91" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W91" s="2">
         <v>0</v>
       </c>
       <c r="X91" s="1" t="s">
-        <v>908</v>
+        <v>995</v>
       </c>
     </row>
     <row r="92" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A92" s="1">
         <v>2026</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>399</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>400</v>
       </c>
       <c r="H92" s="1" t="s">
@@ -9363,51 +10101,51 @@
       <c r="N92" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O92" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P92" s="1"/>
       <c r="Q92" s="1" t="s">
         <v>323</v>
       </c>
       <c r="R92" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S92" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T92" s="1"/>
       <c r="U92" s="1"/>
       <c r="V92" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W92" s="2">
         <v>0</v>
       </c>
       <c r="X92" s="1" t="s">
-        <v>908</v>
+        <v>996</v>
       </c>
     </row>
     <row r="93" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A93" s="1">
         <v>2026</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>401</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>402</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>403</v>
       </c>
       <c r="H93" s="1" t="s">
@@ -9431,51 +10169,51 @@
       <c r="N93" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O93" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P93" s="1"/>
       <c r="Q93" s="1" t="s">
         <v>404</v>
       </c>
       <c r="R93" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S93" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T93" s="1"/>
       <c r="U93" s="1"/>
       <c r="V93" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W93" s="2">
         <v>0</v>
       </c>
       <c r="X93" s="1" t="s">
-        <v>908</v>
+        <v>997</v>
       </c>
     </row>
     <row r="94" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A94" s="1">
         <v>2026</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>405</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>406</v>
       </c>
       <c r="H94" s="1" t="s">
@@ -9499,51 +10237,51 @@
       <c r="N94" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O94" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P94" s="1"/>
       <c r="Q94" s="1" t="s">
         <v>407</v>
       </c>
       <c r="R94" s="1" t="s">
         <v>408</v>
       </c>
       <c r="S94" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T94" s="1"/>
       <c r="U94" s="1"/>
       <c r="V94" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W94" s="2">
         <v>0</v>
       </c>
       <c r="X94" s="1" t="s">
-        <v>908</v>
+        <v>998</v>
       </c>
     </row>
     <row r="95" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A95" s="1">
         <v>2026</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>409</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>255</v>
       </c>
       <c r="H95" s="1" t="s">
@@ -9567,51 +10305,51 @@
       <c r="N95" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O95" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P95" s="1"/>
       <c r="Q95" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R95" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S95" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T95" s="1"/>
       <c r="U95" s="1"/>
       <c r="V95" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W95" s="2">
         <v>0</v>
       </c>
       <c r="X95" s="1" t="s">
-        <v>908</v>
+        <v>999</v>
       </c>
     </row>
     <row r="96" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A96" s="1">
         <v>2026</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>411</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>412</v>
       </c>
       <c r="H96" s="1" t="s">
@@ -9635,51 +10373,51 @@
       <c r="N96" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O96" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P96" s="1"/>
       <c r="Q96" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R96" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S96" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T96" s="1"/>
       <c r="U96" s="1"/>
       <c r="V96" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W96" s="2">
         <v>0</v>
       </c>
       <c r="X96" s="1" t="s">
-        <v>908</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="97" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A97" s="1">
         <v>2026</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>414</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>415</v>
       </c>
       <c r="H97" s="1" t="s">
@@ -9703,51 +10441,51 @@
       <c r="N97" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O97" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P97" s="1"/>
       <c r="Q97" s="1" t="s">
         <v>416</v>
       </c>
       <c r="R97" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S97" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T97" s="1"/>
       <c r="U97" s="1"/>
       <c r="V97" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W97" s="2">
         <v>0</v>
       </c>
       <c r="X97" s="1" t="s">
-        <v>908</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="98" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A98" s="1">
         <v>2026</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>417</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>419</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>420</v>
       </c>
       <c r="H98" s="1" t="s">
@@ -9771,51 +10509,51 @@
       <c r="N98" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O98" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P98" s="1"/>
       <c r="Q98" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R98" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S98" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T98" s="1"/>
       <c r="U98" s="1"/>
       <c r="V98" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W98" s="2">
         <v>0</v>
       </c>
       <c r="X98" s="1" t="s">
-        <v>908</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="99" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A99" s="1">
         <v>2026</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>423</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H99" s="1" t="s">
@@ -9839,51 +10577,51 @@
       <c r="N99" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O99" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P99" s="1"/>
       <c r="Q99" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R99" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S99" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T99" s="1"/>
       <c r="U99" s="1"/>
       <c r="V99" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W99" s="2">
         <v>0</v>
       </c>
       <c r="X99" s="1" t="s">
-        <v>908</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="100" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A100" s="1">
         <v>2026</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>424</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>425</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>426</v>
       </c>
       <c r="H100" s="1" t="s">
@@ -9907,51 +10645,51 @@
       <c r="N100" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O100" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P100" s="1"/>
       <c r="Q100" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R100" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S100" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T100" s="1"/>
       <c r="U100" s="1"/>
       <c r="V100" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W100" s="2">
         <v>0</v>
       </c>
       <c r="X100" s="1" t="s">
-        <v>908</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="101" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A101" s="1">
         <v>2026</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>427</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>428</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>429</v>
       </c>
       <c r="H101" s="1" t="s">
@@ -9975,51 +10713,51 @@
       <c r="N101" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O101" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P101" s="1"/>
       <c r="Q101" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R101" s="1" t="s">
         <v>431</v>
       </c>
       <c r="S101" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W101" s="2">
         <v>0</v>
       </c>
       <c r="X101" s="1" t="s">
-        <v>908</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="102" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A102" s="1">
         <v>2026</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>433</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>434</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>435</v>
       </c>
       <c r="H102" s="1" t="s">
@@ -10043,51 +10781,51 @@
       <c r="N102" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O102" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P102" s="1"/>
       <c r="Q102" s="1" t="s">
         <v>437</v>
       </c>
       <c r="R102" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S102" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T102" s="1"/>
       <c r="U102" s="1"/>
       <c r="V102" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W102" s="2">
         <v>0</v>
       </c>
       <c r="X102" s="1" t="s">
-        <v>908</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="103" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A103" s="1">
         <v>2026</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>82</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>438</v>
       </c>
       <c r="H103" s="1" t="s">
@@ -10111,51 +10849,51 @@
       <c r="N103" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O103" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P103" s="1"/>
       <c r="Q103" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R103" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S103" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T103" s="1"/>
       <c r="U103" s="1"/>
       <c r="V103" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W103" s="2">
         <v>0</v>
       </c>
       <c r="X103" s="1" t="s">
-        <v>908</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="104" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A104" s="1">
         <v>2026</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>440</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>441</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>442</v>
       </c>
       <c r="H104" s="1" t="s">
@@ -10179,51 +10917,51 @@
       <c r="N104" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O104" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P104" s="1"/>
       <c r="Q104" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R104" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S104" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T104" s="1"/>
       <c r="U104" s="1"/>
       <c r="V104" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W104" s="2">
         <v>0</v>
       </c>
       <c r="X104" s="1" t="s">
-        <v>908</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="105" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A105" s="1">
         <v>2026</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>427</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>444</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>445</v>
       </c>
       <c r="H105" s="1" t="s">
@@ -10247,51 +10985,51 @@
       <c r="N105" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O105" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P105" s="1"/>
       <c r="Q105" s="1" t="s">
         <v>247</v>
       </c>
       <c r="R105" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S105" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T105" s="1"/>
       <c r="U105" s="1"/>
       <c r="V105" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W105" s="2">
         <v>0</v>
       </c>
       <c r="X105" s="1" t="s">
-        <v>908</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="106" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A106" s="1">
         <v>2026</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>356</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>447</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H106" s="1" t="s">
@@ -10315,51 +11053,51 @@
       <c r="N106" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O106" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P106" s="1"/>
       <c r="Q106" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R106" s="1" t="s">
         <v>128</v>
       </c>
       <c r="S106" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T106" s="1"/>
       <c r="U106" s="1"/>
       <c r="V106" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W106" s="2">
         <v>0</v>
       </c>
       <c r="X106" s="1" t="s">
-        <v>908</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="107" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A107" s="1">
         <v>2026</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>448</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>450</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>451</v>
       </c>
       <c r="H107" s="1" t="s">
@@ -10383,51 +11121,51 @@
       <c r="N107" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O107" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P107" s="1"/>
       <c r="Q107" s="1" t="s">
         <v>452</v>
       </c>
       <c r="R107" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S107" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T107" s="1"/>
       <c r="U107" s="1"/>
       <c r="V107" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W107" s="2">
         <v>0</v>
       </c>
       <c r="X107" s="1" t="s">
-        <v>908</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="108" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A108" s="1">
         <v>2026</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>453</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>454</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>455</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>456</v>
       </c>
       <c r="H108" s="1" t="s">
@@ -10451,51 +11189,51 @@
       <c r="N108" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O108" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P108" s="1"/>
       <c r="Q108" s="1" t="s">
         <v>288</v>
       </c>
       <c r="R108" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S108" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W108" s="2">
         <v>0</v>
       </c>
       <c r="X108" s="1" t="s">
-        <v>908</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="109" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A109" s="1">
         <v>2026</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>458</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>459</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>460</v>
       </c>
       <c r="H109" s="1" t="s">
@@ -10519,51 +11257,51 @@
       <c r="N109" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O109" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P109" s="1"/>
       <c r="Q109" s="1" t="s">
         <v>461</v>
       </c>
       <c r="R109" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S109" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T109" s="1"/>
       <c r="U109" s="1"/>
       <c r="V109" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W109" s="2">
         <v>0</v>
       </c>
       <c r="X109" s="1" t="s">
-        <v>908</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="110" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A110" s="1">
         <v>2026</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>462</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>463</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>464</v>
       </c>
       <c r="H110" s="1" t="s">
@@ -10587,51 +11325,51 @@
       <c r="N110" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O110" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P110" s="1"/>
       <c r="Q110" s="1" t="s">
         <v>466</v>
       </c>
       <c r="R110" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S110" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T110" s="1"/>
       <c r="U110" s="1"/>
       <c r="V110" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W110" s="2">
         <v>0</v>
       </c>
       <c r="X110" s="1" t="s">
-        <v>908</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="111" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A111" s="1">
         <v>2026</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>467</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>370</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>468</v>
       </c>
       <c r="H111" s="1" t="s">
@@ -10655,51 +11393,51 @@
       <c r="N111" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O111" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P111" s="1"/>
       <c r="Q111" s="1" t="s">
         <v>155</v>
       </c>
       <c r="R111" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S111" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T111" s="1"/>
       <c r="U111" s="1"/>
       <c r="V111" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W111" s="2">
         <v>0</v>
       </c>
       <c r="X111" s="1" t="s">
-        <v>908</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="112" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A112" s="1">
         <v>2026</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>469</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>470</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>471</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>255</v>
       </c>
       <c r="H112" s="1" t="s">
@@ -10723,51 +11461,51 @@
       <c r="N112" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O112" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P112" s="1"/>
       <c r="Q112" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R112" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S112" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T112" s="1"/>
       <c r="U112" s="1"/>
       <c r="V112" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W112" s="2">
         <v>0</v>
       </c>
       <c r="X112" s="1" t="s">
-        <v>908</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="113" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A113" s="1">
         <v>2026</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>473</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>474</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>475</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H113" s="1" t="s">
@@ -10791,51 +11529,51 @@
       <c r="N113" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O113" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P113" s="1"/>
       <c r="Q113" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R113" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S113" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T113" s="1"/>
       <c r="U113" s="1"/>
       <c r="V113" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W113" s="2">
         <v>0</v>
       </c>
       <c r="X113" s="1" t="s">
-        <v>908</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="114" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A114" s="1">
         <v>2026</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>476</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>477</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>478</v>
       </c>
       <c r="H114" s="1" t="s">
@@ -10859,51 +11597,51 @@
       <c r="N114" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O114" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P114" s="1"/>
       <c r="Q114" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R114" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S114" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T114" s="1"/>
       <c r="U114" s="1"/>
       <c r="V114" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W114" s="2">
         <v>0</v>
       </c>
       <c r="X114" s="1" t="s">
-        <v>908</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="115" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A115" s="1">
         <v>2026</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>476</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>479</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>480</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>481</v>
       </c>
       <c r="H115" s="1" t="s">
@@ -10927,51 +11665,51 @@
       <c r="N115" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O115" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P115" s="1"/>
       <c r="Q115" s="1" t="s">
         <v>200</v>
       </c>
       <c r="R115" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S115" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T115" s="1"/>
       <c r="U115" s="1"/>
       <c r="V115" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W115" s="2">
         <v>0</v>
       </c>
       <c r="X115" s="1" t="s">
-        <v>908</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="116" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A116" s="1">
         <v>2026</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>476</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>483</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>484</v>
       </c>
       <c r="H116" s="1" t="s">
@@ -10995,51 +11733,51 @@
       <c r="N116" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O116" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P116" s="1"/>
       <c r="Q116" s="1" t="s">
         <v>55</v>
       </c>
       <c r="R116" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S116" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T116" s="1"/>
       <c r="U116" s="1"/>
       <c r="V116" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W116" s="2">
         <v>0</v>
       </c>
       <c r="X116" s="1" t="s">
-        <v>908</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="117" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A117" s="1">
         <v>2026</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>486</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>487</v>
       </c>
       <c r="E117" s="1" t="s">
         <v>488</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H117" s="1" t="s">
@@ -11063,51 +11801,51 @@
       <c r="N117" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O117" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P117" s="1"/>
       <c r="Q117" s="1" t="s">
         <v>67</v>
       </c>
       <c r="R117" s="1" t="s">
         <v>167</v>
       </c>
       <c r="S117" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T117" s="1"/>
       <c r="U117" s="1"/>
       <c r="V117" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W117" s="2">
         <v>0</v>
       </c>
       <c r="X117" s="1" t="s">
-        <v>908</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="118" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A118" s="1">
         <v>2026</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>489</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>490</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>491</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H118" s="1" t="s">
@@ -11131,51 +11869,51 @@
       <c r="N118" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O118" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P118" s="1"/>
       <c r="Q118" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R118" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S118" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W118" s="2">
         <v>0</v>
       </c>
       <c r="X118" s="1" t="s">
-        <v>908</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="119" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A119" s="1">
         <v>2026</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>492</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>492</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>493</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>198</v>
       </c>
       <c r="H119" s="1" t="s">
@@ -11199,51 +11937,51 @@
       <c r="N119" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O119" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P119" s="1"/>
       <c r="Q119" s="1" t="s">
         <v>494</v>
       </c>
       <c r="R119" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S119" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W119" s="2">
         <v>0</v>
       </c>
       <c r="X119" s="1" t="s">
-        <v>908</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="120" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A120" s="1">
         <v>2026</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>495</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>496</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>497</v>
       </c>
       <c r="H120" s="1" t="s">
@@ -11267,51 +12005,51 @@
       <c r="N120" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O120" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P120" s="1"/>
       <c r="Q120" s="1" t="s">
         <v>499</v>
       </c>
       <c r="R120" s="1" t="s">
         <v>408</v>
       </c>
       <c r="S120" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W120" s="2">
         <v>0</v>
       </c>
       <c r="X120" s="1" t="s">
-        <v>908</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="121" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A121" s="1">
         <v>2026</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>500</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>285</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>501</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>236</v>
       </c>
       <c r="H121" s="1" t="s">
@@ -11335,51 +12073,51 @@
       <c r="N121" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O121" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P121" s="1"/>
       <c r="Q121" s="1" t="s">
         <v>502</v>
       </c>
       <c r="R121" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S121" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W121" s="2">
         <v>0</v>
       </c>
       <c r="X121" s="1" t="s">
-        <v>908</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="122" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A122" s="1">
         <v>2026</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>500</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>503</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>504</v>
       </c>
       <c r="H122" s="1" t="s">
@@ -11403,51 +12141,51 @@
       <c r="N122" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O122" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P122" s="1"/>
       <c r="Q122" s="1" t="s">
         <v>505</v>
       </c>
       <c r="R122" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S122" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W122" s="2">
         <v>0</v>
       </c>
       <c r="X122" s="1" t="s">
-        <v>908</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="123" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A123" s="1">
         <v>2026</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>500</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>506</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>507</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H123" s="1" t="s">
@@ -11471,51 +12209,51 @@
       <c r="N123" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O123" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P123" s="1"/>
       <c r="Q123" s="1" t="s">
         <v>84</v>
       </c>
       <c r="R123" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S123" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W123" s="2">
         <v>0</v>
       </c>
       <c r="X123" s="1" t="s">
-        <v>908</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="124" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A124" s="1">
         <v>2026</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>500</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>508</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>509</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H124" s="1" t="s">
@@ -11539,51 +12277,51 @@
       <c r="N124" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O124" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P124" s="1"/>
       <c r="Q124" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R124" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S124" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W124" s="2">
         <v>0</v>
       </c>
       <c r="X124" s="1" t="s">
-        <v>908</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="125" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A125" s="1">
         <v>2026</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>510</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>123</v>
       </c>
       <c r="H125" s="1" t="s">
@@ -11607,51 +12345,51 @@
       <c r="N125" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O125" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P125" s="1"/>
       <c r="Q125" s="1" t="s">
         <v>511</v>
       </c>
       <c r="R125" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S125" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W125" s="2">
         <v>0</v>
       </c>
       <c r="X125" s="1" t="s">
-        <v>908</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="126" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A126" s="1">
         <v>2026</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>125</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>512</v>
       </c>
       <c r="H126" s="1" t="s">
@@ -11675,51 +12413,51 @@
       <c r="N126" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O126" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P126" s="1"/>
       <c r="Q126" s="1" t="s">
         <v>513</v>
       </c>
       <c r="R126" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S126" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W126" s="2">
         <v>0</v>
       </c>
       <c r="X126" s="1" t="s">
-        <v>908</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="127" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A127" s="1">
         <v>2026</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>508</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>514</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>515</v>
       </c>
       <c r="H127" s="1" t="s">
@@ -11743,51 +12481,51 @@
       <c r="N127" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O127" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P127" s="1"/>
       <c r="Q127" s="1" t="s">
         <v>516</v>
       </c>
       <c r="R127" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S127" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W127" s="2">
         <v>0</v>
       </c>
       <c r="X127" s="1" t="s">
-        <v>908</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="128" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A128" s="1">
         <v>2026</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>506</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>517</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>518</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>519</v>
       </c>
       <c r="H128" s="1" t="s">
@@ -11811,51 +12549,51 @@
       <c r="N128" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O128" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P128" s="1"/>
       <c r="Q128" s="1" t="s">
         <v>275</v>
       </c>
       <c r="R128" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S128" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W128" s="2">
         <v>0</v>
       </c>
       <c r="X128" s="1" t="s">
-        <v>908</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="129" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A129" s="1">
         <v>2026</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>521</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>474</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>522</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>523</v>
       </c>
       <c r="H129" s="1" t="s">
@@ -11879,51 +12617,51 @@
       <c r="N129" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O129" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P129" s="1"/>
       <c r="Q129" s="1" t="s">
         <v>288</v>
       </c>
       <c r="R129" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S129" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T129" s="1"/>
       <c r="U129" s="1"/>
       <c r="V129" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W129" s="2">
         <v>0</v>
       </c>
       <c r="X129" s="1" t="s">
-        <v>908</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="130" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A130" s="1">
         <v>2026</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>525</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>526</v>
       </c>
       <c r="H130" s="1" t="s">
@@ -11947,51 +12685,51 @@
       <c r="N130" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O130" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P130" s="1"/>
       <c r="Q130" s="1" t="s">
         <v>527</v>
       </c>
       <c r="R130" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S130" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T130" s="1"/>
       <c r="U130" s="1"/>
       <c r="V130" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W130" s="2">
         <v>0</v>
       </c>
       <c r="X130" s="1" t="s">
-        <v>908</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="131" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A131" s="1">
         <v>2026</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>528</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>529</v>
       </c>
       <c r="H131" s="1" t="s">
@@ -12015,51 +12753,51 @@
       <c r="N131" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O131" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P131" s="1"/>
       <c r="Q131" s="1" t="s">
         <v>530</v>
       </c>
       <c r="R131" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S131" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T131" s="1"/>
       <c r="U131" s="1"/>
       <c r="V131" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W131" s="2">
         <v>0</v>
       </c>
       <c r="X131" s="1" t="s">
-        <v>908</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="132" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A132" s="1">
         <v>2026</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>531</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>532</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>533</v>
       </c>
       <c r="H132" s="1" t="s">
@@ -12083,51 +12821,51 @@
       <c r="N132" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O132" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P132" s="1"/>
       <c r="Q132" s="1" t="s">
         <v>535</v>
       </c>
       <c r="R132" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S132" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T132" s="1"/>
       <c r="U132" s="1"/>
       <c r="V132" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W132" s="2">
         <v>0</v>
       </c>
       <c r="X132" s="1" t="s">
-        <v>908</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="133" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A133" s="1">
         <v>2026</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>508</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>536</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>537</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>538</v>
       </c>
       <c r="H133" s="1" t="s">
@@ -12151,51 +12889,51 @@
       <c r="N133" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O133" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P133" s="1"/>
       <c r="Q133" s="1" t="s">
         <v>539</v>
       </c>
       <c r="R133" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S133" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T133" s="1"/>
       <c r="U133" s="1"/>
       <c r="V133" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W133" s="2">
         <v>0</v>
       </c>
       <c r="X133" s="1" t="s">
-        <v>908</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="134" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A134" s="1">
         <v>2026</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>540</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>541</v>
       </c>
       <c r="H134" s="1" t="s">
@@ -12219,51 +12957,51 @@
       <c r="N134" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O134" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P134" s="1"/>
       <c r="Q134" s="1" t="s">
         <v>543</v>
       </c>
       <c r="R134" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S134" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T134" s="1"/>
       <c r="U134" s="1"/>
       <c r="V134" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W134" s="2">
         <v>0</v>
       </c>
       <c r="X134" s="1" t="s">
-        <v>908</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="135" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A135" s="1">
         <v>2026</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>544</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>545</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>546</v>
       </c>
       <c r="H135" s="1" t="s">
@@ -12287,51 +13025,51 @@
       <c r="N135" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O135" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P135" s="1"/>
       <c r="Q135" s="1" t="s">
         <v>547</v>
       </c>
       <c r="R135" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S135" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T135" s="1"/>
       <c r="U135" s="1"/>
       <c r="V135" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W135" s="2">
         <v>0</v>
       </c>
       <c r="X135" s="1" t="s">
-        <v>908</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="136" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A136" s="1">
         <v>2026</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>548</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>549</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>550</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>551</v>
       </c>
       <c r="H136" s="1" t="s">
@@ -12355,51 +13093,51 @@
       <c r="N136" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O136" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P136" s="1"/>
       <c r="Q136" s="1" t="s">
         <v>553</v>
       </c>
       <c r="R136" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S136" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T136" s="1"/>
       <c r="U136" s="1"/>
       <c r="V136" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W136" s="2">
         <v>0</v>
       </c>
       <c r="X136" s="1" t="s">
-        <v>908</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="137" spans="1:24" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A137" s="4">
         <v>2026</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>548</v>
       </c>
       <c r="D137" s="4" t="s">
         <v>554</v>
       </c>
       <c r="E137" s="4" t="s">
         <v>555</v>
       </c>
       <c r="F137" s="4" t="s">
         <v>29</v>
       </c>
       <c r="G137" s="4" t="s">
         <v>556</v>
       </c>
       <c r="H137" s="4" t="s">
@@ -12423,51 +13161,51 @@
       <c r="N137" s="4" t="s">
         <v>33</v>
       </c>
       <c r="O137" s="4" t="s">
         <v>34</v>
       </c>
       <c r="P137" s="4"/>
       <c r="Q137" s="4" t="s">
         <v>558</v>
       </c>
       <c r="R137" s="4" t="s">
         <v>101</v>
       </c>
       <c r="S137" s="4" t="s">
         <v>37</v>
       </c>
       <c r="T137" s="4"/>
       <c r="U137" s="4"/>
       <c r="V137" s="4" t="s">
         <v>32</v>
       </c>
       <c r="W137" s="5">
         <v>0</v>
       </c>
       <c r="X137" s="4" t="s">
-        <v>908</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="138" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A138" s="1">
         <v>2026</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>559</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>560</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>561</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>562</v>
       </c>
       <c r="H138" s="1" t="s">
@@ -12491,51 +13229,51 @@
       <c r="N138" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O138" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P138" s="1"/>
       <c r="Q138" s="1" t="s">
         <v>564</v>
       </c>
       <c r="R138" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S138" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W138" s="2">
         <v>0</v>
       </c>
       <c r="X138" s="1" t="s">
-        <v>908</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="139" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A139" s="1">
         <v>2026</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>565</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>473</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>566</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>567</v>
       </c>
       <c r="H139" s="1" t="s">
@@ -12559,51 +13297,51 @@
       <c r="N139" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O139" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P139" s="1"/>
       <c r="Q139" s="1" t="s">
         <v>568</v>
       </c>
       <c r="R139" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S139" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T139" s="1"/>
       <c r="U139" s="1"/>
       <c r="V139" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W139" s="2">
         <v>0</v>
       </c>
       <c r="X139" s="1" t="s">
-        <v>908</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="140" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A140" s="1">
         <v>2026</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>569</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>331</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>570</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>571</v>
       </c>
       <c r="H140" s="1" t="s">
@@ -12627,51 +13365,51 @@
       <c r="N140" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O140" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P140" s="1"/>
       <c r="Q140" s="1" t="s">
         <v>275</v>
       </c>
       <c r="R140" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S140" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T140" s="1"/>
       <c r="U140" s="1"/>
       <c r="V140" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W140" s="2">
         <v>0</v>
       </c>
       <c r="X140" s="1" t="s">
-        <v>908</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="141" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A141" s="1">
         <v>2026</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>572</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>573</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>574</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>575</v>
       </c>
       <c r="H141" s="1" t="s">
@@ -12695,51 +13433,51 @@
       <c r="N141" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O141" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P141" s="1"/>
       <c r="Q141" s="1" t="s">
         <v>535</v>
       </c>
       <c r="R141" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S141" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T141" s="1"/>
       <c r="U141" s="1"/>
       <c r="V141" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W141" s="2">
         <v>0</v>
       </c>
       <c r="X141" s="1" t="s">
-        <v>908</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="142" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A142" s="1">
         <v>2026</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>577</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>578</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>579</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H142" s="1" t="s">
@@ -12763,51 +13501,51 @@
       <c r="N142" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O142" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P142" s="1"/>
       <c r="Q142" s="1" t="s">
         <v>67</v>
       </c>
       <c r="R142" s="1" t="s">
         <v>167</v>
       </c>
       <c r="S142" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T142" s="1"/>
       <c r="U142" s="1"/>
       <c r="V142" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W142" s="2">
         <v>0</v>
       </c>
       <c r="X142" s="1" t="s">
-        <v>908</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="143" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A143" s="1">
         <v>2026</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>581</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>582</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>420</v>
       </c>
       <c r="H143" s="1" t="s">
@@ -12831,51 +13569,51 @@
       <c r="N143" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O143" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P143" s="1"/>
       <c r="Q143" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R143" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S143" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T143" s="1"/>
       <c r="U143" s="1"/>
       <c r="V143" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W143" s="2">
         <v>0</v>
       </c>
       <c r="X143" s="1" t="s">
-        <v>908</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="144" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A144" s="1">
         <v>2026</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>583</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>584</v>
       </c>
       <c r="H144" s="1" t="s">
@@ -12899,51 +13637,51 @@
       <c r="N144" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O144" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P144" s="1"/>
       <c r="Q144" s="1" t="s">
         <v>275</v>
       </c>
       <c r="R144" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S144" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T144" s="1"/>
       <c r="U144" s="1"/>
       <c r="V144" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W144" s="2">
         <v>0</v>
       </c>
       <c r="X144" s="1" t="s">
-        <v>908</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="145" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A145" s="1">
         <v>2026</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>585</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>250</v>
       </c>
       <c r="H145" s="1" t="s">
@@ -12967,51 +13705,51 @@
       <c r="N145" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O145" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P145" s="1"/>
       <c r="Q145" s="1" t="s">
         <v>275</v>
       </c>
       <c r="R145" s="1" t="s">
         <v>587</v>
       </c>
       <c r="S145" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T145" s="1"/>
       <c r="U145" s="1"/>
       <c r="V145" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W145" s="2">
         <v>0</v>
       </c>
       <c r="X145" s="1" t="s">
-        <v>908</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="146" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A146" s="1">
         <v>2026</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>588</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>589</v>
       </c>
       <c r="H146" s="1" t="s">
@@ -13035,51 +13773,51 @@
       <c r="N146" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O146" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P146" s="1"/>
       <c r="Q146" s="1" t="s">
         <v>590</v>
       </c>
       <c r="R146" s="1" t="s">
         <v>128</v>
       </c>
       <c r="S146" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T146" s="1"/>
       <c r="U146" s="1"/>
       <c r="V146" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W146" s="2">
         <v>0</v>
       </c>
       <c r="X146" s="1" t="s">
-        <v>908</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="147" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A147" s="1">
         <v>2026</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>591</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>592</v>
       </c>
       <c r="H147" s="1" t="s">
@@ -13103,51 +13841,51 @@
       <c r="N147" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O147" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P147" s="1"/>
       <c r="Q147" s="1" t="s">
         <v>594</v>
       </c>
       <c r="R147" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S147" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T147" s="1"/>
       <c r="U147" s="1"/>
       <c r="V147" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W147" s="2">
         <v>0</v>
       </c>
       <c r="X147" s="1" t="s">
-        <v>908</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="148" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A148" s="1">
         <v>2026</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>595</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>596</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>597</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>598</v>
       </c>
       <c r="H148" s="1" t="s">
@@ -13171,51 +13909,51 @@
       <c r="N148" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O148" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P148" s="1"/>
       <c r="Q148" s="1" t="s">
         <v>599</v>
       </c>
       <c r="R148" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S148" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T148" s="1"/>
       <c r="U148" s="1"/>
       <c r="V148" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W148" s="2">
         <v>0</v>
       </c>
       <c r="X148" s="1" t="s">
-        <v>908</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="149" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A149" s="1">
         <v>2026</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>600</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>601</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>602</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>603</v>
       </c>
       <c r="H149" s="1" t="s">
@@ -13239,51 +13977,51 @@
       <c r="N149" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O149" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P149" s="1"/>
       <c r="Q149" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R149" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S149" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T149" s="1"/>
       <c r="U149" s="1"/>
       <c r="V149" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W149" s="2">
         <v>0</v>
       </c>
       <c r="X149" s="1" t="s">
-        <v>908</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="150" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A150" s="1">
         <v>2026</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>604</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>605</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H150" s="1" t="s">
@@ -13307,51 +14045,51 @@
       <c r="N150" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O150" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P150" s="1"/>
       <c r="Q150" s="1" t="s">
         <v>67</v>
       </c>
       <c r="R150" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S150" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T150" s="1"/>
       <c r="U150" s="1"/>
       <c r="V150" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W150" s="2">
         <v>0</v>
       </c>
       <c r="X150" s="1" t="s">
-        <v>908</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="151" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A151" s="1">
         <v>2026</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>604</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>607</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>608</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>255</v>
       </c>
       <c r="H151" s="1" t="s">
@@ -13375,51 +14113,51 @@
       <c r="N151" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O151" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P151" s="1"/>
       <c r="Q151" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R151" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S151" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T151" s="1"/>
       <c r="U151" s="1"/>
       <c r="V151" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W151" s="2">
         <v>0</v>
       </c>
       <c r="X151" s="1" t="s">
-        <v>908</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="152" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A152" s="1">
         <v>2026</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>604</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>604</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>609</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>610</v>
       </c>
       <c r="H152" s="1" t="s">
@@ -13443,51 +14181,51 @@
       <c r="N152" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O152" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P152" s="1"/>
       <c r="Q152" s="1" t="s">
         <v>114</v>
       </c>
       <c r="R152" s="1" t="s">
         <v>408</v>
       </c>
       <c r="S152" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T152" s="1"/>
       <c r="U152" s="1"/>
       <c r="V152" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W152" s="2">
         <v>0</v>
       </c>
       <c r="X152" s="1" t="s">
-        <v>908</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="153" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A153" s="1">
         <v>2026</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>611</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>612</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>613</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>614</v>
       </c>
       <c r="H153" s="1" t="s">
@@ -13511,51 +14249,51 @@
       <c r="N153" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O153" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P153" s="1"/>
       <c r="Q153" s="1" t="s">
         <v>55</v>
       </c>
       <c r="R153" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S153" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T153" s="1"/>
       <c r="U153" s="1"/>
       <c r="V153" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W153" s="2">
         <v>0</v>
       </c>
       <c r="X153" s="1" t="s">
-        <v>908</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="154" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A154" s="1">
         <v>2026</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>615</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>616</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>617</v>
       </c>
       <c r="H154" s="1" t="s">
@@ -13579,51 +14317,51 @@
       <c r="N154" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O154" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P154" s="1"/>
       <c r="Q154" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R154" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S154" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T154" s="1"/>
       <c r="U154" s="1"/>
       <c r="V154" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W154" s="2">
         <v>0</v>
       </c>
       <c r="X154" s="1" t="s">
-        <v>908</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="155" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A155" s="1">
         <v>2026</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>619</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>619</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>620</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>621</v>
       </c>
       <c r="H155" s="1" t="s">
@@ -13647,51 +14385,51 @@
       <c r="N155" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O155" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P155" s="1"/>
       <c r="Q155" s="1" t="s">
         <v>622</v>
       </c>
       <c r="R155" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S155" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T155" s="1"/>
       <c r="U155" s="1"/>
       <c r="V155" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W155" s="2">
         <v>0</v>
       </c>
       <c r="X155" s="1" t="s">
-        <v>908</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="156" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A156" s="1">
         <v>2026</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>623</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>507</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>236</v>
       </c>
       <c r="H156" s="1" t="s">
@@ -13715,51 +14453,51 @@
       <c r="N156" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O156" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P156" s="1"/>
       <c r="Q156" s="1" t="s">
         <v>624</v>
       </c>
       <c r="R156" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S156" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T156" s="1"/>
       <c r="U156" s="1"/>
       <c r="V156" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W156" s="2">
         <v>0</v>
       </c>
       <c r="X156" s="1" t="s">
-        <v>908</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="157" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A157" s="1">
         <v>2026</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>623</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>625</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>626</v>
       </c>
       <c r="H157" s="1" t="s">
@@ -13783,51 +14521,51 @@
       <c r="N157" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O157" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P157" s="1"/>
       <c r="Q157" s="1" t="s">
         <v>628</v>
       </c>
       <c r="R157" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S157" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
       <c r="V157" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W157" s="2">
         <v>0</v>
       </c>
       <c r="X157" s="1" t="s">
-        <v>908</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="158" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A158" s="1">
         <v>2026</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>623</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>629</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>630</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>631</v>
       </c>
       <c r="H158" s="1" t="s">
@@ -13851,51 +14589,51 @@
       <c r="N158" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O158" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P158" s="1"/>
       <c r="Q158" s="1" t="s">
         <v>499</v>
       </c>
       <c r="R158" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S158" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T158" s="1"/>
       <c r="U158" s="1"/>
       <c r="V158" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W158" s="2">
         <v>0</v>
       </c>
       <c r="X158" s="1" t="s">
-        <v>908</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="159" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A159" s="1">
         <v>2026</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>623</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>633</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>634</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>592</v>
       </c>
       <c r="H159" s="1" t="s">
@@ -13919,51 +14657,51 @@
       <c r="N159" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O159" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P159" s="1"/>
       <c r="Q159" s="1" t="s">
         <v>635</v>
       </c>
       <c r="R159" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S159" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T159" s="1"/>
       <c r="U159" s="1"/>
       <c r="V159" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W159" s="2">
         <v>0</v>
       </c>
       <c r="X159" s="1" t="s">
-        <v>908</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="160" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A160" s="1">
         <v>2026</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>636</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>637</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>255</v>
       </c>
       <c r="H160" s="1" t="s">
@@ -13987,51 +14725,51 @@
       <c r="N160" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O160" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P160" s="1"/>
       <c r="Q160" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R160" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S160" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T160" s="1"/>
       <c r="U160" s="1"/>
       <c r="V160" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W160" s="2">
         <v>0</v>
       </c>
       <c r="X160" s="1" t="s">
-        <v>908</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="161" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A161" s="1">
         <v>2026</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>639</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>640</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>641</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>642</v>
       </c>
       <c r="H161" s="1" t="s">
@@ -14055,51 +14793,51 @@
       <c r="N161" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O161" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P161" s="1"/>
       <c r="Q161" s="1" t="s">
         <v>643</v>
       </c>
       <c r="R161" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S161" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T161" s="1"/>
       <c r="U161" s="1"/>
       <c r="V161" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W161" s="2">
         <v>0</v>
       </c>
       <c r="X161" s="1" t="s">
-        <v>908</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="162" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A162" s="1">
         <v>2026</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>644</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E162" s="1" t="s">
         <v>645</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>246</v>
       </c>
       <c r="H162" s="1" t="s">
@@ -14123,51 +14861,51 @@
       <c r="N162" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O162" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P162" s="1"/>
       <c r="Q162" s="1" t="s">
         <v>646</v>
       </c>
       <c r="R162" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S162" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T162" s="1"/>
       <c r="U162" s="1"/>
       <c r="V162" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W162" s="2">
         <v>0</v>
       </c>
       <c r="X162" s="1" t="s">
-        <v>908</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="163" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A163" s="1">
         <v>2026</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>644</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>647</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>648</v>
       </c>
       <c r="H163" s="1" t="s">
@@ -14191,51 +14929,51 @@
       <c r="N163" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O163" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P163" s="1"/>
       <c r="Q163" s="1" t="s">
         <v>649</v>
       </c>
       <c r="R163" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S163" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W163" s="2">
         <v>0</v>
       </c>
       <c r="X163" s="1" t="s">
-        <v>908</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="164" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A164" s="1">
         <v>2026</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E164" s="1" t="s">
         <v>650</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>584</v>
       </c>
       <c r="H164" s="1" t="s">
@@ -14259,51 +14997,51 @@
       <c r="N164" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O164" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P164" s="1"/>
       <c r="Q164" s="1" t="s">
         <v>275</v>
       </c>
       <c r="R164" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S164" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T164" s="1"/>
       <c r="U164" s="1"/>
       <c r="V164" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W164" s="2">
         <v>0</v>
       </c>
       <c r="X164" s="1" t="s">
-        <v>908</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="165" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A165" s="1">
         <v>2026</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>651</v>
       </c>
       <c r="E165" s="1" t="s">
         <v>652</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H165" s="1" t="s">
@@ -14327,51 +15065,51 @@
       <c r="N165" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O165" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P165" s="1"/>
       <c r="Q165" s="1" t="s">
         <v>67</v>
       </c>
       <c r="R165" s="1" t="s">
         <v>167</v>
       </c>
       <c r="S165" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T165" s="1"/>
       <c r="U165" s="1"/>
       <c r="V165" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W165" s="2">
         <v>0</v>
       </c>
       <c r="X165" s="1" t="s">
-        <v>908</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="166" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A166" s="1">
         <v>2026</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>653</v>
       </c>
       <c r="E166" s="1" t="s">
         <v>654</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>504</v>
       </c>
       <c r="H166" s="1" t="s">
@@ -14395,51 +15133,51 @@
       <c r="N166" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O166" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P166" s="1"/>
       <c r="Q166" s="1" t="s">
         <v>655</v>
       </c>
       <c r="R166" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S166" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T166" s="1"/>
       <c r="U166" s="1"/>
       <c r="V166" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W166" s="2">
         <v>0</v>
       </c>
       <c r="X166" s="1" t="s">
-        <v>908</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="167" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A167" s="1">
         <v>2026</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>656</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>657</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>658</v>
       </c>
       <c r="H167" s="1" t="s">
@@ -14463,51 +15201,51 @@
       <c r="N167" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O167" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P167" s="1"/>
       <c r="Q167" s="1" t="s">
         <v>660</v>
       </c>
       <c r="R167" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S167" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T167" s="1"/>
       <c r="U167" s="1"/>
       <c r="V167" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W167" s="2">
         <v>0</v>
       </c>
       <c r="X167" s="1" t="s">
-        <v>908</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="168" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A168" s="1">
         <v>2026</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>661</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E168" s="1" t="s">
         <v>662</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>663</v>
       </c>
       <c r="H168" s="1" t="s">
@@ -14531,51 +15269,51 @@
       <c r="N168" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O168" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P168" s="1"/>
       <c r="Q168" s="1" t="s">
         <v>664</v>
       </c>
       <c r="R168" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S168" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T168" s="1"/>
       <c r="U168" s="1"/>
       <c r="V168" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W168" s="2">
         <v>0</v>
       </c>
       <c r="X168" s="1" t="s">
-        <v>908</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="169" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A169" s="1">
         <v>2026</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>560</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E169" s="1" t="s">
         <v>665</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>666</v>
       </c>
       <c r="H169" s="1" t="s">
@@ -14599,51 +15337,51 @@
       <c r="N169" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O169" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P169" s="1"/>
       <c r="Q169" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R169" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S169" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T169" s="1"/>
       <c r="U169" s="1"/>
       <c r="V169" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W169" s="2">
         <v>0</v>
       </c>
       <c r="X169" s="1" t="s">
-        <v>908</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="170" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A170" s="1">
         <v>2026</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>560</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>668</v>
       </c>
       <c r="E170" s="1" t="s">
         <v>669</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H170" s="1" t="s">
@@ -14667,51 +15405,51 @@
       <c r="N170" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O170" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P170" s="1"/>
       <c r="Q170" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R170" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S170" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T170" s="1"/>
       <c r="U170" s="1"/>
       <c r="V170" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W170" s="2">
         <v>0</v>
       </c>
       <c r="X170" s="1" t="s">
-        <v>908</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="171" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A171" s="1">
         <v>2026</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>560</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E171" s="1" t="s">
         <v>670</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>671</v>
       </c>
       <c r="H171" s="1" t="s">
@@ -14735,51 +15473,51 @@
       <c r="N171" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O171" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P171" s="1"/>
       <c r="Q171" s="1" t="s">
         <v>149</v>
       </c>
       <c r="R171" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S171" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T171" s="1"/>
       <c r="U171" s="1"/>
       <c r="V171" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W171" s="2">
         <v>0</v>
       </c>
       <c r="X171" s="1" t="s">
-        <v>908</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="172" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A172" s="1">
         <v>2026</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>672</v>
       </c>
       <c r="E172" s="1" t="s">
         <v>673</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>674</v>
       </c>
       <c r="H172" s="1" t="s">
@@ -14803,51 +15541,51 @@
       <c r="N172" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O172" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P172" s="1"/>
       <c r="Q172" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R172" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S172" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T172" s="1"/>
       <c r="U172" s="1"/>
       <c r="V172" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W172" s="2">
         <v>0</v>
       </c>
       <c r="X172" s="1" t="s">
-        <v>908</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="173" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A173" s="1">
         <v>2026</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E173" s="1" t="s">
         <v>676</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>677</v>
       </c>
       <c r="H173" s="1" t="s">
@@ -14871,51 +15609,51 @@
       <c r="N173" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O173" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P173" s="1"/>
       <c r="Q173" s="1" t="s">
         <v>679</v>
       </c>
       <c r="R173" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S173" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T173" s="1"/>
       <c r="U173" s="1"/>
       <c r="V173" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W173" s="2">
         <v>0</v>
       </c>
       <c r="X173" s="1" t="s">
-        <v>908</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="174" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A174" s="1">
         <v>2026</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E174" s="1" t="s">
         <v>680</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>681</v>
       </c>
       <c r="H174" s="1" t="s">
@@ -14939,51 +15677,51 @@
       <c r="N174" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O174" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P174" s="1"/>
       <c r="Q174" s="1" t="s">
         <v>323</v>
       </c>
       <c r="R174" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S174" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T174" s="1"/>
       <c r="U174" s="1"/>
       <c r="V174" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W174" s="2">
         <v>0</v>
       </c>
       <c r="X174" s="1" t="s">
-        <v>908</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="175" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A175" s="1">
         <v>2026</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E175" s="1" t="s">
         <v>683</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>684</v>
       </c>
       <c r="H175" s="1" t="s">
@@ -15007,51 +15745,51 @@
       <c r="N175" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O175" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P175" s="1"/>
       <c r="Q175" s="1" t="s">
         <v>685</v>
       </c>
       <c r="R175" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S175" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W175" s="2">
         <v>0</v>
       </c>
       <c r="X175" s="1" t="s">
-        <v>908</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="176" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A176" s="1">
         <v>2026</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>686</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>629</v>
       </c>
       <c r="E176" s="1" t="s">
         <v>687</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>688</v>
       </c>
       <c r="H176" s="1" t="s">
@@ -15075,51 +15813,51 @@
       <c r="N176" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O176" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P176" s="1"/>
       <c r="Q176" s="1" t="s">
         <v>685</v>
       </c>
       <c r="R176" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S176" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T176" s="1"/>
       <c r="U176" s="1"/>
       <c r="V176" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W176" s="2">
         <v>0</v>
       </c>
       <c r="X176" s="1" t="s">
-        <v>908</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="177" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A177" s="1">
         <v>2026</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>690</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>691</v>
       </c>
       <c r="E177" s="1" t="s">
         <v>692</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>693</v>
       </c>
       <c r="H177" s="1" t="s">
@@ -15143,51 +15881,51 @@
       <c r="N177" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O177" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P177" s="1"/>
       <c r="Q177" s="1" t="s">
         <v>149</v>
       </c>
       <c r="R177" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S177" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T177" s="1"/>
       <c r="U177" s="1"/>
       <c r="V177" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W177" s="2">
         <v>0</v>
       </c>
       <c r="X177" s="1" t="s">
-        <v>908</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="178" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A178" s="1">
         <v>2026</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>694</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E178" s="1" t="s">
         <v>695</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H178" s="1" t="s">
@@ -15211,51 +15949,51 @@
       <c r="N178" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O178" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P178" s="1"/>
       <c r="Q178" s="1" t="s">
         <v>67</v>
       </c>
       <c r="R178" s="1" t="s">
         <v>167</v>
       </c>
       <c r="S178" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T178" s="1"/>
       <c r="U178" s="1"/>
       <c r="V178" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W178" s="2">
         <v>0</v>
       </c>
       <c r="X178" s="1" t="s">
-        <v>908</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="179" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A179" s="1">
         <v>2026</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>697</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>698</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>699</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>700</v>
       </c>
       <c r="H179" s="1" t="s">
@@ -15279,51 +16017,51 @@
       <c r="N179" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O179" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P179" s="1"/>
       <c r="Q179" s="1" t="s">
         <v>701</v>
       </c>
       <c r="R179" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S179" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T179" s="1"/>
       <c r="U179" s="1"/>
       <c r="V179" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W179" s="2">
         <v>0</v>
       </c>
       <c r="X179" s="1" t="s">
-        <v>908</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="180" spans="1:24" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A180" s="4">
         <v>2026</v>
       </c>
       <c r="B180" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C180" s="4" t="s">
         <v>697</v>
       </c>
       <c r="D180" s="4" t="s">
         <v>264</v>
       </c>
       <c r="E180" s="4" t="s">
         <v>702</v>
       </c>
       <c r="F180" s="4" t="s">
         <v>29</v>
       </c>
       <c r="G180" s="4" t="s">
         <v>703</v>
       </c>
       <c r="H180" s="4" t="s">
@@ -15347,51 +16085,51 @@
       <c r="N180" s="4" t="s">
         <v>33</v>
       </c>
       <c r="O180" s="4" t="s">
         <v>34</v>
       </c>
       <c r="P180" s="4"/>
       <c r="Q180" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R180" s="4" t="s">
         <v>44</v>
       </c>
       <c r="S180" s="4" t="s">
         <v>37</v>
       </c>
       <c r="T180" s="4"/>
       <c r="U180" s="4"/>
       <c r="V180" s="4" t="s">
         <v>32</v>
       </c>
       <c r="W180" s="5">
         <v>0</v>
       </c>
       <c r="X180" s="4" t="s">
-        <v>908</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="181" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A181" s="1">
         <v>2026</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>704</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>261</v>
       </c>
       <c r="E181" s="1" t="s">
         <v>705</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>706</v>
       </c>
       <c r="H181" s="1" t="s">
@@ -15415,51 +16153,51 @@
       <c r="N181" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O181" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P181" s="1"/>
       <c r="Q181" s="1" t="s">
         <v>708</v>
       </c>
       <c r="R181" s="1" t="s">
         <v>431</v>
       </c>
       <c r="S181" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T181" s="1"/>
       <c r="U181" s="1"/>
       <c r="V181" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W181" s="2">
         <v>0</v>
       </c>
       <c r="X181" s="1" t="s">
-        <v>908</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="182" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A182" s="1">
         <v>2026</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>332</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>709</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>710</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>711</v>
       </c>
       <c r="H182" s="1" t="s">
@@ -15483,51 +16221,51 @@
       <c r="N182" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O182" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P182" s="1"/>
       <c r="Q182" s="1" t="s">
         <v>713</v>
       </c>
       <c r="R182" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S182" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T182" s="1"/>
       <c r="U182" s="1"/>
       <c r="V182" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W182" s="2">
         <v>0</v>
       </c>
       <c r="X182" s="1" t="s">
-        <v>908</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="183" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A183" s="1">
         <v>2026</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>332</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>714</v>
       </c>
       <c r="E183" s="1" t="s">
         <v>715</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H183" s="1" t="s">
@@ -15551,51 +16289,51 @@
       <c r="N183" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O183" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P183" s="1"/>
       <c r="Q183" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R183" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S183" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T183" s="1"/>
       <c r="U183" s="1"/>
       <c r="V183" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W183" s="2">
         <v>0</v>
       </c>
       <c r="X183" s="1" t="s">
-        <v>908</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="184" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A184" s="1">
         <v>2026</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>716</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E184" s="1" t="s">
         <v>717</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>718</v>
       </c>
       <c r="H184" s="1" t="s">
@@ -15619,51 +16357,51 @@
       <c r="N184" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O184" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P184" s="1"/>
       <c r="Q184" s="1" t="s">
         <v>291</v>
       </c>
       <c r="R184" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S184" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T184" s="1"/>
       <c r="U184" s="1"/>
       <c r="V184" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W184" s="2">
         <v>0</v>
       </c>
       <c r="X184" s="1" t="s">
-        <v>908</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="185" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A185" s="1">
         <v>2026</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>720</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>721</v>
       </c>
       <c r="E185" s="1" t="s">
         <v>722</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>723</v>
       </c>
       <c r="H185" s="1" t="s">
@@ -15687,51 +16425,51 @@
       <c r="N185" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O185" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P185" s="1"/>
       <c r="Q185" s="1" t="s">
         <v>466</v>
       </c>
       <c r="R185" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S185" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T185" s="1"/>
       <c r="U185" s="1"/>
       <c r="V185" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W185" s="2">
         <v>0</v>
       </c>
       <c r="X185" s="1" t="s">
-        <v>908</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="186" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A186" s="1">
         <v>2026</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>724</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>427</v>
       </c>
       <c r="E186" s="1" t="s">
         <v>725</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>726</v>
       </c>
       <c r="H186" s="1" t="s">
@@ -15755,51 +16493,51 @@
       <c r="N186" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O186" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P186" s="1"/>
       <c r="Q186" s="1" t="s">
         <v>727</v>
       </c>
       <c r="R186" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S186" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T186" s="1"/>
       <c r="U186" s="1"/>
       <c r="V186" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W186" s="2">
         <v>0</v>
       </c>
       <c r="X186" s="1" t="s">
-        <v>908</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="187" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A187" s="1">
         <v>2026</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>728</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>474</v>
       </c>
       <c r="E187" s="1" t="s">
         <v>729</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>313</v>
       </c>
       <c r="H187" s="1" t="s">
@@ -15823,51 +16561,51 @@
       <c r="N187" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O187" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P187" s="1"/>
       <c r="Q187" s="1" t="s">
         <v>594</v>
       </c>
       <c r="R187" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S187" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T187" s="1"/>
       <c r="U187" s="1"/>
       <c r="V187" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W187" s="2">
         <v>0</v>
       </c>
       <c r="X187" s="1" t="s">
-        <v>908</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="188" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A188" s="1">
         <v>2026</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>731</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E188" s="1" t="s">
         <v>732</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>733</v>
       </c>
       <c r="H188" s="1" t="s">
@@ -15891,51 +16629,51 @@
       <c r="N188" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O188" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P188" s="1"/>
       <c r="Q188" s="1" t="s">
         <v>114</v>
       </c>
       <c r="R188" s="1" t="s">
         <v>128</v>
       </c>
       <c r="S188" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T188" s="1"/>
       <c r="U188" s="1"/>
       <c r="V188" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W188" s="2">
         <v>0</v>
       </c>
       <c r="X188" s="1" t="s">
-        <v>908</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="189" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A189" s="1">
         <v>2026</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>731</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E189" s="1" t="s">
         <v>735</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>736</v>
       </c>
       <c r="H189" s="1" t="s">
@@ -15959,51 +16697,51 @@
       <c r="N189" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O189" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P189" s="1"/>
       <c r="Q189" s="1" t="s">
         <v>247</v>
       </c>
       <c r="R189" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S189" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T189" s="1"/>
       <c r="U189" s="1"/>
       <c r="V189" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W189" s="2">
         <v>0</v>
       </c>
       <c r="X189" s="1" t="s">
-        <v>908</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="190" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A190" s="1">
         <v>2026</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>737</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E190" s="1" t="s">
         <v>738</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H190" s="1" t="s">
@@ -16027,51 +16765,51 @@
       <c r="N190" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O190" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P190" s="1"/>
       <c r="Q190" s="1" t="s">
         <v>166</v>
       </c>
       <c r="R190" s="1" t="s">
         <v>68</v>
       </c>
       <c r="S190" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T190" s="1"/>
       <c r="U190" s="1"/>
       <c r="V190" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W190" s="2">
         <v>0</v>
       </c>
       <c r="X190" s="1" t="s">
-        <v>908</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="191" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A191" s="1">
         <v>2026</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E191" s="1" t="s">
         <v>739</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>740</v>
       </c>
       <c r="H191" s="1" t="s">
@@ -16095,51 +16833,51 @@
       <c r="N191" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O191" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P191" s="1"/>
       <c r="Q191" s="1" t="s">
         <v>628</v>
       </c>
       <c r="R191" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S191" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T191" s="1"/>
       <c r="U191" s="1"/>
       <c r="V191" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W191" s="2">
         <v>0</v>
       </c>
       <c r="X191" s="1" t="s">
-        <v>908</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="192" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A192" s="1">
         <v>2026</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E192" s="1" t="s">
         <v>741</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>742</v>
       </c>
       <c r="H192" s="1" t="s">
@@ -16163,51 +16901,51 @@
       <c r="N192" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O192" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P192" s="1"/>
       <c r="Q192" s="1" t="s">
         <v>743</v>
       </c>
       <c r="R192" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S192" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T192" s="1"/>
       <c r="U192" s="1"/>
       <c r="V192" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W192" s="2">
         <v>0</v>
       </c>
       <c r="X192" s="1" t="s">
-        <v>908</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="193" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A193" s="1">
         <v>2026</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E193" s="1" t="s">
         <v>744</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>198</v>
       </c>
       <c r="H193" s="1" t="s">
@@ -16231,51 +16969,51 @@
       <c r="N193" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O193" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P193" s="1"/>
       <c r="Q193" s="1" t="s">
         <v>372</v>
       </c>
       <c r="R193" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S193" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T193" s="1"/>
       <c r="U193" s="1"/>
       <c r="V193" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W193" s="2">
         <v>0</v>
       </c>
       <c r="X193" s="1" t="s">
-        <v>908</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="194" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A194" s="1">
         <v>2026</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>745</v>
       </c>
       <c r="E194" s="1" t="s">
         <v>746</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>250</v>
       </c>
       <c r="H194" s="1" t="s">
@@ -16299,51 +17037,51 @@
       <c r="N194" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O194" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P194" s="1"/>
       <c r="Q194" s="1" t="s">
         <v>708</v>
       </c>
       <c r="R194" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S194" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T194" s="1"/>
       <c r="U194" s="1"/>
       <c r="V194" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W194" s="2">
         <v>0</v>
       </c>
       <c r="X194" s="1" t="s">
-        <v>908</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="195" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A195" s="1">
         <v>2026</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>554</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E195" s="1" t="s">
         <v>749</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H195" s="1" t="s">
@@ -16367,51 +17105,51 @@
       <c r="N195" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O195" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P195" s="1"/>
       <c r="Q195" s="1" t="s">
         <v>55</v>
       </c>
       <c r="R195" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S195" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T195" s="1"/>
       <c r="U195" s="1"/>
       <c r="V195" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W195" s="2">
         <v>0</v>
       </c>
       <c r="X195" s="1" t="s">
-        <v>908</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="196" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A196" s="1">
         <v>2026</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>554</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>751</v>
       </c>
       <c r="E196" s="1" t="s">
         <v>752</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>684</v>
       </c>
       <c r="H196" s="1" t="s">
@@ -16435,51 +17173,51 @@
       <c r="N196" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O196" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P196" s="1"/>
       <c r="Q196" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R196" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S196" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T196" s="1"/>
       <c r="U196" s="1"/>
       <c r="V196" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W196" s="2">
         <v>0</v>
       </c>
       <c r="X196" s="1" t="s">
-        <v>908</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="197" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A197" s="1">
         <v>2026</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>629</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E197" s="1" t="s">
         <v>753</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H197" s="1" t="s">
@@ -16503,51 +17241,51 @@
       <c r="N197" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O197" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P197" s="1"/>
       <c r="Q197" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R197" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S197" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T197" s="1"/>
       <c r="U197" s="1"/>
       <c r="V197" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W197" s="2">
         <v>0</v>
       </c>
       <c r="X197" s="1" t="s">
-        <v>908</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="198" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A198" s="1">
         <v>2026</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>651</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>755</v>
       </c>
       <c r="E198" s="1" t="s">
         <v>756</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>757</v>
       </c>
       <c r="H198" s="1" t="s">
@@ -16571,51 +17309,51 @@
       <c r="N198" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O198" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P198" s="1"/>
       <c r="Q198" s="1" t="s">
         <v>172</v>
       </c>
       <c r="R198" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S198" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T198" s="1"/>
       <c r="U198" s="1"/>
       <c r="V198" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W198" s="2">
         <v>0</v>
       </c>
       <c r="X198" s="1" t="s">
-        <v>908</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="199" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A199" s="1">
         <v>2026</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>758</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E199" s="1" t="s">
         <v>759</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>760</v>
       </c>
       <c r="H199" s="1" t="s">
@@ -16639,51 +17377,51 @@
       <c r="N199" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O199" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P199" s="1"/>
       <c r="Q199" s="1" t="s">
         <v>761</v>
       </c>
       <c r="R199" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S199" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T199" s="1"/>
       <c r="U199" s="1"/>
       <c r="V199" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W199" s="2">
         <v>0</v>
       </c>
       <c r="X199" s="1" t="s">
-        <v>908</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="200" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A200" s="1">
         <v>2026</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>758</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E200" s="1" t="s">
         <v>762</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>295</v>
       </c>
       <c r="H200" s="1" t="s">
@@ -16707,51 +17445,51 @@
       <c r="N200" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O200" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P200" s="1"/>
       <c r="Q200" s="1" t="s">
         <v>763</v>
       </c>
       <c r="R200" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S200" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T200" s="1"/>
       <c r="U200" s="1"/>
       <c r="V200" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W200" s="2">
         <v>0</v>
       </c>
       <c r="X200" s="1" t="s">
-        <v>908</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="201" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A201" s="1">
         <v>2026</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>758</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>554</v>
       </c>
       <c r="E201" s="1" t="s">
         <v>488</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>551</v>
       </c>
       <c r="H201" s="1" t="s">
@@ -16775,51 +17513,51 @@
       <c r="N201" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O201" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P201" s="1"/>
       <c r="Q201" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R201" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S201" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T201" s="1"/>
       <c r="U201" s="1"/>
       <c r="V201" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W201" s="2">
         <v>0</v>
       </c>
       <c r="X201" s="1" t="s">
-        <v>908</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="202" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A202" s="1">
         <v>2026</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>758</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>758</v>
       </c>
       <c r="E202" s="1" t="s">
         <v>764</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>765</v>
       </c>
       <c r="H202" s="1" t="s">
@@ -16843,51 +17581,51 @@
       <c r="N202" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O202" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P202" s="1"/>
       <c r="Q202" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R202" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S202" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T202" s="1"/>
       <c r="U202" s="1"/>
       <c r="V202" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W202" s="2">
         <v>0</v>
       </c>
       <c r="X202" s="1" t="s">
-        <v>908</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="203" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A203" s="1">
         <v>2026</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>766</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>767</v>
       </c>
       <c r="E203" s="1" t="s">
         <v>768</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G203" s="1" t="s">
         <v>255</v>
       </c>
       <c r="H203" s="1" t="s">
@@ -16911,51 +17649,51 @@
       <c r="N203" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O203" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P203" s="1"/>
       <c r="Q203" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R203" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S203" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T203" s="1"/>
       <c r="U203" s="1"/>
       <c r="V203" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W203" s="2">
         <v>0</v>
       </c>
       <c r="X203" s="1" t="s">
-        <v>908</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="204" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A204" s="1">
         <v>2026</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>770</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E204" s="1" t="s">
         <v>771</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G204" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H204" s="1" t="s">
@@ -16979,51 +17717,51 @@
       <c r="N204" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O204" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P204" s="1"/>
       <c r="Q204" s="1" t="s">
         <v>35</v>
       </c>
       <c r="R204" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S204" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T204" s="1"/>
       <c r="U204" s="1"/>
       <c r="V204" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W204" s="2">
         <v>0</v>
       </c>
       <c r="X204" s="1" t="s">
-        <v>908</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="205" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A205" s="1">
         <v>2026</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>737</v>
       </c>
       <c r="E205" s="1" t="s">
         <v>772</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>773</v>
       </c>
       <c r="H205" s="1" t="s">
@@ -17047,51 +17785,51 @@
       <c r="N205" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O205" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P205" s="1"/>
       <c r="Q205" s="1" t="s">
         <v>775</v>
       </c>
       <c r="R205" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S205" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T205" s="1"/>
       <c r="U205" s="1"/>
       <c r="V205" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W205" s="2">
         <v>0</v>
       </c>
       <c r="X205" s="1" t="s">
-        <v>908</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="206" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A206" s="1">
         <v>2026</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E206" s="1" t="s">
         <v>776</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>777</v>
       </c>
       <c r="H206" s="1" t="s">
@@ -17115,51 +17853,51 @@
       <c r="N206" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O206" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P206" s="1"/>
       <c r="Q206" s="1" t="s">
         <v>404</v>
       </c>
       <c r="R206" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S206" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T206" s="1"/>
       <c r="U206" s="1"/>
       <c r="V206" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W206" s="2">
         <v>0</v>
       </c>
       <c r="X206" s="1" t="s">
-        <v>908</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="207" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A207" s="1">
         <v>2026</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E207" s="1" t="s">
         <v>778</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G207" s="1" t="s">
         <v>159</v>
       </c>
       <c r="H207" s="1" t="s">
@@ -17183,51 +17921,51 @@
       <c r="N207" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O207" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P207" s="1"/>
       <c r="Q207" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R207" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S207" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T207" s="1"/>
       <c r="U207" s="1"/>
       <c r="V207" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W207" s="2">
         <v>0</v>
       </c>
       <c r="X207" s="1" t="s">
-        <v>908</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="208" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A208" s="1">
         <v>2026</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>779</v>
       </c>
       <c r="E208" s="1" t="s">
         <v>780</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>760</v>
       </c>
       <c r="H208" s="1" t="s">
@@ -17251,51 +17989,51 @@
       <c r="N208" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O208" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P208" s="1"/>
       <c r="Q208" s="1" t="s">
         <v>323</v>
       </c>
       <c r="R208" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S208" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T208" s="1"/>
       <c r="U208" s="1"/>
       <c r="V208" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W208" s="2">
         <v>0</v>
       </c>
       <c r="X208" s="1" t="s">
-        <v>908</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="209" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A209" s="1">
         <v>2026</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E209" s="1" t="s">
         <v>782</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>783</v>
       </c>
       <c r="H209" s="1" t="s">
@@ -17319,51 +18057,51 @@
       <c r="N209" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O209" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P209" s="1"/>
       <c r="Q209" s="1" t="s">
         <v>149</v>
       </c>
       <c r="R209" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S209" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T209" s="1"/>
       <c r="U209" s="1"/>
       <c r="V209" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W209" s="2">
         <v>0</v>
       </c>
       <c r="X209" s="1" t="s">
-        <v>908</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="210" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A210" s="1">
         <v>2026</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>785</v>
       </c>
       <c r="E210" s="1" t="s">
         <v>786</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G210" s="1" t="s">
         <v>787</v>
       </c>
       <c r="H210" s="1" t="s">
@@ -17387,51 +18125,51 @@
       <c r="N210" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O210" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P210" s="1"/>
       <c r="Q210" s="1" t="s">
         <v>788</v>
       </c>
       <c r="R210" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S210" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T210" s="1"/>
       <c r="U210" s="1"/>
       <c r="V210" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W210" s="2">
         <v>0</v>
       </c>
       <c r="X210" s="1" t="s">
-        <v>908</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="211" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A211" s="1">
         <v>2026</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>755</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>789</v>
       </c>
       <c r="E211" s="1" t="s">
         <v>82</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>790</v>
       </c>
       <c r="H211" s="1" t="s">
@@ -17455,51 +18193,51 @@
       <c r="N211" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O211" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P211" s="1"/>
       <c r="Q211" s="1" t="s">
         <v>791</v>
       </c>
       <c r="R211" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S211" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T211" s="1"/>
       <c r="U211" s="1"/>
       <c r="V211" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W211" s="2">
         <v>0</v>
       </c>
       <c r="X211" s="1" t="s">
-        <v>908</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="212" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A212" s="1">
         <v>2026</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>792</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E212" s="1" t="s">
         <v>793</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>726</v>
       </c>
       <c r="H212" s="1" t="s">
@@ -17523,51 +18261,51 @@
       <c r="N212" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O212" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P212" s="1"/>
       <c r="Q212" s="1" t="s">
         <v>727</v>
       </c>
       <c r="R212" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S212" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T212" s="1"/>
       <c r="U212" s="1"/>
       <c r="V212" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W212" s="2">
         <v>0</v>
       </c>
       <c r="X212" s="1" t="s">
-        <v>908</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="213" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A213" s="1">
         <v>2026</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>794</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>795</v>
       </c>
       <c r="E213" s="1" t="s">
         <v>796</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G213" s="1" t="s">
         <v>797</v>
       </c>
       <c r="H213" s="1" t="s">
@@ -17591,51 +18329,51 @@
       <c r="N213" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O213" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P213" s="1"/>
       <c r="Q213" s="1" t="s">
         <v>499</v>
       </c>
       <c r="R213" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S213" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T213" s="1"/>
       <c r="U213" s="1"/>
       <c r="V213" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W213" s="2">
         <v>0</v>
       </c>
       <c r="X213" s="1" t="s">
-        <v>908</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="214" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A214" s="1">
         <v>2026</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>798</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>799</v>
       </c>
       <c r="E214" s="1" t="s">
         <v>800</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G214" s="1" t="s">
         <v>801</v>
       </c>
       <c r="H214" s="1" t="s">
@@ -17659,51 +18397,51 @@
       <c r="N214" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O214" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P214" s="1"/>
       <c r="Q214" s="1" t="s">
         <v>599</v>
       </c>
       <c r="R214" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S214" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
       <c r="V214" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W214" s="2">
         <v>0</v>
       </c>
       <c r="X214" s="1" t="s">
-        <v>908</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="215" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A215" s="1">
         <v>2026</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>802</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E215" s="1" t="s">
         <v>803</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G215" s="1" t="s">
         <v>804</v>
       </c>
       <c r="H215" s="1" t="s">
@@ -17727,51 +18465,51 @@
       <c r="N215" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O215" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P215" s="1"/>
       <c r="Q215" s="1" t="s">
         <v>527</v>
       </c>
       <c r="R215" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S215" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
       <c r="V215" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W215" s="2">
         <v>0</v>
       </c>
       <c r="X215" s="1" t="s">
-        <v>908</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="216" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A216" s="1">
         <v>2026</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>805</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>806</v>
       </c>
       <c r="E216" s="1" t="s">
         <v>807</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G216" s="1" t="s">
         <v>808</v>
       </c>
       <c r="H216" s="1" t="s">
@@ -17795,51 +18533,51 @@
       <c r="N216" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O216" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P216" s="1"/>
       <c r="Q216" s="1" t="s">
         <v>809</v>
       </c>
       <c r="R216" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S216" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
       <c r="V216" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W216" s="2">
         <v>0</v>
       </c>
       <c r="X216" s="1" t="s">
-        <v>908</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="217" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A217" s="1">
         <v>2026</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>810</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E217" s="1" t="s">
         <v>811</v>
       </c>
       <c r="F217" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G217" s="1" t="s">
         <v>812</v>
       </c>
       <c r="H217" s="1" t="s">
@@ -17863,51 +18601,51 @@
       <c r="N217" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O217" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P217" s="1"/>
       <c r="Q217" s="1" t="s">
         <v>590</v>
       </c>
       <c r="R217" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S217" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
       <c r="V217" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W217" s="2">
         <v>0</v>
       </c>
       <c r="X217" s="1" t="s">
-        <v>908</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="218" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A218" s="1">
         <v>2026</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>785</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E218" s="1" t="s">
         <v>814</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>71</v>
       </c>
       <c r="H218" s="1" t="s">
@@ -17931,51 +18669,51 @@
       <c r="N218" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O218" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P218" s="1"/>
       <c r="Q218" s="1" t="s">
         <v>55</v>
       </c>
       <c r="R218" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S218" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
       <c r="V218" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W218" s="2">
         <v>0</v>
       </c>
       <c r="X218" s="1" t="s">
-        <v>908</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="219" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A219" s="1">
         <v>2026</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>815</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>815</v>
       </c>
       <c r="E219" s="1" t="s">
         <v>816</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G219" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H219" s="1" t="s">
@@ -17999,51 +18737,51 @@
       <c r="N219" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O219" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P219" s="1"/>
       <c r="Q219" s="1" t="s">
         <v>817</v>
       </c>
       <c r="R219" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S219" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
       <c r="V219" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W219" s="2">
         <v>0</v>
       </c>
       <c r="X219" s="1" t="s">
-        <v>908</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="220" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A220" s="1">
         <v>2026</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>818</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>819</v>
       </c>
       <c r="E220" s="1" t="s">
         <v>820</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>821</v>
       </c>
       <c r="H220" s="1" t="s">
@@ -18067,51 +18805,51 @@
       <c r="N220" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O220" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P220" s="1"/>
       <c r="Q220" s="1" t="s">
         <v>275</v>
       </c>
       <c r="R220" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S220" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
       <c r="V220" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W220" s="2">
         <v>0</v>
       </c>
       <c r="X220" s="1" t="s">
-        <v>908</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="221" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A221" s="1">
         <v>2026</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>823</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>824</v>
       </c>
       <c r="E221" s="1" t="s">
         <v>825</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>826</v>
       </c>
       <c r="H221" s="1" t="s">
@@ -18135,51 +18873,51 @@
       <c r="N221" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O221" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P221" s="1"/>
       <c r="Q221" s="1" t="s">
         <v>527</v>
       </c>
       <c r="R221" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S221" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
       <c r="V221" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W221" s="2">
         <v>0</v>
       </c>
       <c r="X221" s="1" t="s">
-        <v>908</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="222" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A222" s="1">
         <v>2026</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>823</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>289</v>
       </c>
       <c r="E222" s="1" t="s">
         <v>827</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H222" s="1" t="s">
@@ -18203,51 +18941,51 @@
       <c r="N222" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O222" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P222" s="1"/>
       <c r="Q222" s="1" t="s">
         <v>88</v>
       </c>
       <c r="R222" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S222" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
       <c r="V222" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W222" s="2">
         <v>0</v>
       </c>
       <c r="X222" s="1" t="s">
-        <v>908</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="223" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A223" s="1">
         <v>2026</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>795</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E223" s="1" t="s">
         <v>828</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>504</v>
       </c>
       <c r="H223" s="1" t="s">
@@ -18271,51 +19009,51 @@
       <c r="N223" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O223" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P223" s="1"/>
       <c r="Q223" s="1" t="s">
         <v>817</v>
       </c>
       <c r="R223" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S223" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
       <c r="V223" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W223" s="2">
         <v>0</v>
       </c>
       <c r="X223" s="1" t="s">
-        <v>908</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="224" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A224" s="1">
         <v>2026</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>795</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>629</v>
       </c>
       <c r="E224" s="1" t="s">
         <v>829</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G224" s="1" t="s">
         <v>830</v>
       </c>
       <c r="H224" s="1" t="s">
@@ -18339,51 +19077,51 @@
       <c r="N224" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O224" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P224" s="1"/>
       <c r="Q224" s="1" t="s">
         <v>708</v>
       </c>
       <c r="R224" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S224" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T224" s="1"/>
       <c r="U224" s="1"/>
       <c r="V224" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W224" s="2">
         <v>0</v>
       </c>
       <c r="X224" s="1" t="s">
-        <v>908</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="225" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A225" s="1">
         <v>2026</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>831</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E225" s="1" t="s">
         <v>832</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>833</v>
       </c>
       <c r="H225" s="1" t="s">
@@ -18407,51 +19145,51 @@
       <c r="N225" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O225" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P225" s="1"/>
       <c r="Q225" s="1" t="s">
         <v>834</v>
       </c>
       <c r="R225" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S225" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T225" s="1"/>
       <c r="U225" s="1"/>
       <c r="V225" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W225" s="2">
         <v>0</v>
       </c>
       <c r="X225" s="1" t="s">
-        <v>908</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="226" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A226" s="1">
         <v>2026</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E226" s="1" t="s">
         <v>835</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G226" s="1" t="s">
         <v>460</v>
       </c>
       <c r="H226" s="1" t="s">
@@ -18475,51 +19213,51 @@
       <c r="N226" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O226" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P226" s="1"/>
       <c r="Q226" s="1" t="s">
         <v>511</v>
       </c>
       <c r="R226" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S226" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T226" s="1"/>
       <c r="U226" s="1"/>
       <c r="V226" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W226" s="2">
         <v>0</v>
       </c>
       <c r="X226" s="1" t="s">
-        <v>908</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="227" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A227" s="1">
         <v>2026</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E227" s="1" t="s">
         <v>836</v>
       </c>
       <c r="F227" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G227" s="1" t="s">
         <v>108</v>
       </c>
       <c r="H227" s="1" t="s">
@@ -18543,51 +19281,51 @@
       <c r="N227" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O227" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P227" s="1"/>
       <c r="Q227" s="1" t="s">
         <v>837</v>
       </c>
       <c r="R227" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S227" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T227" s="1"/>
       <c r="U227" s="1"/>
       <c r="V227" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W227" s="2">
         <v>0</v>
       </c>
       <c r="X227" s="1" t="s">
-        <v>908</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="228" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A228" s="1">
         <v>2026</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>838</v>
       </c>
       <c r="E228" s="1" t="s">
         <v>839</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>295</v>
       </c>
       <c r="H228" s="1" t="s">
@@ -18611,51 +19349,51 @@
       <c r="N228" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O228" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P228" s="1"/>
       <c r="Q228" s="1" t="s">
         <v>840</v>
       </c>
       <c r="R228" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S228" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T228" s="1"/>
       <c r="U228" s="1"/>
       <c r="V228" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W228" s="2">
         <v>0</v>
       </c>
       <c r="X228" s="1" t="s">
-        <v>908</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="229" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A229" s="1">
         <v>2026</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>841</v>
       </c>
       <c r="E229" s="1" t="s">
         <v>842</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G229" s="1" t="s">
         <v>108</v>
       </c>
       <c r="H229" s="1" t="s">
@@ -18679,51 +19417,51 @@
       <c r="N229" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O229" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P229" s="1"/>
       <c r="Q229" s="1" t="s">
         <v>837</v>
       </c>
       <c r="R229" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S229" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T229" s="1"/>
       <c r="U229" s="1"/>
       <c r="V229" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W229" s="2">
         <v>0</v>
       </c>
       <c r="X229" s="1" t="s">
-        <v>908</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="230" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A230" s="1">
         <v>2026</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>261</v>
       </c>
       <c r="E230" s="1" t="s">
         <v>843</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>844</v>
       </c>
       <c r="H230" s="1" t="s">
@@ -18747,51 +19485,51 @@
       <c r="N230" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O230" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P230" s="1"/>
       <c r="Q230" s="1" t="s">
         <v>527</v>
       </c>
       <c r="R230" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S230" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T230" s="1"/>
       <c r="U230" s="1"/>
       <c r="V230" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W230" s="2">
         <v>0</v>
       </c>
       <c r="X230" s="1" t="s">
-        <v>908</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="231" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A231" s="1">
         <v>2026</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>846</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E231" s="1" t="s">
         <v>82</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>808</v>
       </c>
       <c r="H231" s="1" t="s">
@@ -18815,51 +19553,51 @@
       <c r="N231" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O231" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P231" s="1"/>
       <c r="Q231" s="1" t="s">
         <v>847</v>
       </c>
       <c r="R231" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S231" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T231" s="1"/>
       <c r="U231" s="1"/>
       <c r="V231" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W231" s="2">
         <v>0</v>
       </c>
       <c r="X231" s="1" t="s">
-        <v>908</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="232" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A232" s="1">
         <v>2026</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>846</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E232" s="1" t="s">
         <v>848</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>849</v>
       </c>
       <c r="H232" s="1" t="s">
@@ -18883,51 +19621,51 @@
       <c r="N232" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O232" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P232" s="1"/>
       <c r="Q232" s="1" t="s">
         <v>851</v>
       </c>
       <c r="R232" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S232" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T232" s="1"/>
       <c r="U232" s="1"/>
       <c r="V232" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W232" s="2">
         <v>0</v>
       </c>
       <c r="X232" s="1" t="s">
-        <v>908</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="233" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A233" s="1">
         <v>2026</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>846</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E233" s="1" t="s">
         <v>852</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>853</v>
       </c>
       <c r="H233" s="1" t="s">
@@ -18951,51 +19689,51 @@
       <c r="N233" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O233" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P233" s="1"/>
       <c r="Q233" s="1" t="s">
         <v>854</v>
       </c>
       <c r="R233" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S233" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T233" s="1"/>
       <c r="U233" s="1"/>
       <c r="V233" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W233" s="2">
         <v>0</v>
       </c>
       <c r="X233" s="1" t="s">
-        <v>908</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="234" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A234" s="1">
         <v>2026</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>846</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>623</v>
       </c>
       <c r="E234" s="1" t="s">
         <v>855</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>856</v>
       </c>
       <c r="H234" s="1" t="s">
@@ -19019,51 +19757,51 @@
       <c r="N234" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O234" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P234" s="1"/>
       <c r="Q234" s="1" t="s">
         <v>857</v>
       </c>
       <c r="R234" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S234" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T234" s="1"/>
       <c r="U234" s="1"/>
       <c r="V234" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W234" s="2">
         <v>0</v>
       </c>
       <c r="X234" s="1" t="s">
-        <v>908</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="235" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A235" s="1">
         <v>2026</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>449</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>858</v>
       </c>
       <c r="E235" s="1" t="s">
         <v>859</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>860</v>
       </c>
       <c r="H235" s="1" t="s">
@@ -19087,51 +19825,51 @@
       <c r="N235" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O235" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P235" s="1"/>
       <c r="Q235" s="1" t="s">
         <v>78</v>
       </c>
       <c r="R235" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S235" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T235" s="1"/>
       <c r="U235" s="1"/>
       <c r="V235" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W235" s="2">
         <v>0</v>
       </c>
       <c r="X235" s="1" t="s">
-        <v>908</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="236" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A236" s="1">
         <v>2026</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>449</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>794</v>
       </c>
       <c r="E236" s="1" t="s">
         <v>862</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>863</v>
       </c>
       <c r="H236" s="1" t="s">
@@ -19155,51 +19893,51 @@
       <c r="N236" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O236" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P236" s="1"/>
       <c r="Q236" s="1" t="s">
         <v>865</v>
       </c>
       <c r="R236" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S236" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T236" s="1"/>
       <c r="U236" s="1"/>
       <c r="V236" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W236" s="2">
         <v>0</v>
       </c>
       <c r="X236" s="1" t="s">
-        <v>908</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="237" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A237" s="1">
         <v>2026</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>866</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E237" s="1" t="s">
         <v>867</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H237" s="1" t="s">
@@ -19223,51 +19961,51 @@
       <c r="N237" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O237" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P237" s="1"/>
       <c r="Q237" s="1" t="s">
         <v>868</v>
       </c>
       <c r="R237" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S237" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T237" s="1"/>
       <c r="U237" s="1"/>
       <c r="V237" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W237" s="2">
         <v>0</v>
       </c>
       <c r="X237" s="1" t="s">
-        <v>908</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="238" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A238" s="1">
         <v>2026</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>866</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>869</v>
       </c>
       <c r="E238" s="1" t="s">
         <v>870</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>295</v>
       </c>
       <c r="H238" s="1" t="s">
@@ -19291,51 +20029,51 @@
       <c r="N238" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O238" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P238" s="1"/>
       <c r="Q238" s="1" t="s">
         <v>871</v>
       </c>
       <c r="R238" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S238" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T238" s="1"/>
       <c r="U238" s="1"/>
       <c r="V238" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W238" s="2">
         <v>0</v>
       </c>
       <c r="X238" s="1" t="s">
-        <v>908</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="239" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A239" s="1">
         <v>2026</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>872</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E239" s="1" t="s">
         <v>873</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>874</v>
       </c>
       <c r="H239" s="1" t="s">
@@ -19359,51 +20097,51 @@
       <c r="N239" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O239" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P239" s="1"/>
       <c r="Q239" s="1" t="s">
         <v>372</v>
       </c>
       <c r="R239" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S239" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T239" s="1"/>
       <c r="U239" s="1"/>
       <c r="V239" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W239" s="2">
         <v>0</v>
       </c>
       <c r="X239" s="1" t="s">
-        <v>908</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="240" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A240" s="1">
         <v>2026</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>875</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E240" s="1" t="s">
         <v>876</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G240" s="1" t="s">
         <v>877</v>
       </c>
       <c r="H240" s="1" t="s">
@@ -19427,51 +20165,51 @@
       <c r="N240" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O240" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P240" s="1"/>
       <c r="Q240" s="1" t="s">
         <v>224</v>
       </c>
       <c r="R240" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S240" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T240" s="1"/>
       <c r="U240" s="1"/>
       <c r="V240" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W240" s="2">
         <v>0</v>
       </c>
       <c r="X240" s="1" t="s">
-        <v>908</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="241" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A241" s="1">
         <v>2026</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>879</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>880</v>
       </c>
       <c r="E241" s="1" t="s">
         <v>881</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G241" s="1" t="s">
         <v>882</v>
       </c>
       <c r="H241" s="1" t="s">
@@ -19495,51 +20233,51 @@
       <c r="N241" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O241" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P241" s="1"/>
       <c r="Q241" s="1" t="s">
         <v>884</v>
       </c>
       <c r="R241" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S241" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T241" s="1"/>
       <c r="U241" s="1"/>
       <c r="V241" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W241" s="2">
         <v>0</v>
       </c>
       <c r="X241" s="1" t="s">
-        <v>908</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="242" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A242" s="1">
         <v>2026</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>885</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>731</v>
       </c>
       <c r="E242" s="1" t="s">
         <v>886</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H242" s="1" t="s">
@@ -19563,51 +20301,51 @@
       <c r="N242" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O242" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P242" s="1"/>
       <c r="Q242" s="1" t="s">
         <v>635</v>
       </c>
       <c r="R242" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S242" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T242" s="1"/>
       <c r="U242" s="1"/>
       <c r="V242" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W242" s="2">
         <v>0</v>
       </c>
       <c r="X242" s="1" t="s">
-        <v>908</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="243" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A243" s="1">
         <v>2026</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>887</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E243" s="1" t="s">
         <v>888</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>282</v>
       </c>
       <c r="H243" s="1" t="s">
@@ -19631,51 +20369,51 @@
       <c r="N243" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O243" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P243" s="1"/>
       <c r="Q243" s="1" t="s">
         <v>527</v>
       </c>
       <c r="R243" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S243" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T243" s="1"/>
       <c r="U243" s="1"/>
       <c r="V243" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W243" s="2">
         <v>0</v>
       </c>
       <c r="X243" s="1" t="s">
-        <v>908</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="244" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A244" s="1">
         <v>2026</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>389</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E244" s="1" t="s">
         <v>890</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>853</v>
       </c>
       <c r="H244" s="1" t="s">
@@ -19699,51 +20437,51 @@
       <c r="N244" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O244" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P244" s="1"/>
       <c r="Q244" s="1" t="s">
         <v>892</v>
       </c>
       <c r="R244" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S244" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T244" s="1"/>
       <c r="U244" s="1"/>
       <c r="V244" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W244" s="2">
         <v>0</v>
       </c>
       <c r="X244" s="1" t="s">
-        <v>908</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="245" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A245" s="1">
         <v>2026</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>389</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E245" s="1" t="s">
         <v>893</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>217</v>
       </c>
       <c r="H245" s="1" t="s">
@@ -19767,51 +20505,51 @@
       <c r="N245" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O245" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P245" s="1"/>
       <c r="Q245" s="1" t="s">
         <v>894</v>
       </c>
       <c r="R245" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S245" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T245" s="1"/>
       <c r="U245" s="1"/>
       <c r="V245" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W245" s="2">
         <v>0</v>
       </c>
       <c r="X245" s="1" t="s">
-        <v>908</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="246" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A246" s="1">
         <v>2026</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>389</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E246" s="1" t="s">
         <v>895</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>896</v>
       </c>
       <c r="H246" s="1" t="s">
@@ -19835,51 +20573,51 @@
       <c r="N246" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O246" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P246" s="1"/>
       <c r="Q246" s="1" t="s">
         <v>897</v>
       </c>
       <c r="R246" s="1" t="s">
         <v>128</v>
       </c>
       <c r="S246" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T246" s="1"/>
       <c r="U246" s="1"/>
       <c r="V246" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W246" s="2">
         <v>0</v>
       </c>
       <c r="X246" s="1" t="s">
-        <v>908</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="247" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A247" s="1">
         <v>2026</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>508</v>
       </c>
       <c r="E247" s="1" t="s">
         <v>898</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>899</v>
       </c>
       <c r="H247" s="1" t="s">
@@ -19903,51 +20641,51 @@
       <c r="N247" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O247" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P247" s="1"/>
       <c r="Q247" s="1" t="s">
         <v>224</v>
       </c>
       <c r="R247" s="1" t="s">
         <v>36</v>
       </c>
       <c r="S247" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T247" s="1"/>
       <c r="U247" s="1"/>
       <c r="V247" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W247" s="2">
         <v>0</v>
       </c>
       <c r="X247" s="1" t="s">
-        <v>908</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="248" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A248" s="1">
         <v>2026</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>731</v>
       </c>
       <c r="E248" s="1" t="s">
         <v>901</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>808</v>
       </c>
       <c r="H248" s="1" t="s">
@@ -19971,51 +20709,51 @@
       <c r="N248" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O248" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P248" s="1"/>
       <c r="Q248" s="1" t="s">
         <v>902</v>
       </c>
       <c r="R248" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S248" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T248" s="1"/>
       <c r="U248" s="1"/>
       <c r="V248" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W248" s="2">
         <v>0</v>
       </c>
       <c r="X248" s="1" t="s">
-        <v>908</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="249" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A249" s="1">
         <v>2026</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E249" s="1" t="s">
         <v>903</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>904</v>
       </c>
       <c r="H249" s="1" t="s">
@@ -20039,51 +20777,51 @@
       <c r="N249" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O249" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P249" s="1"/>
       <c r="Q249" s="1" t="s">
         <v>323</v>
       </c>
       <c r="R249" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S249" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T249" s="1"/>
       <c r="U249" s="1"/>
       <c r="V249" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W249" s="2">
         <v>0</v>
       </c>
       <c r="X249" s="1" t="s">
-        <v>908</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="250" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A250" s="1">
         <v>2026</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>474</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E250" s="1" t="s">
         <v>906</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H250" s="1" t="s">
@@ -20107,51 +20845,51 @@
       <c r="N250" s="1" t="s">
         <v>33</v>
       </c>
       <c r="O250" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P250" s="1"/>
       <c r="Q250" s="1" t="s">
         <v>189</v>
       </c>
       <c r="R250" s="1" t="s">
         <v>44</v>
       </c>
       <c r="S250" s="1" t="s">
         <v>37</v>
       </c>
       <c r="T250" s="1"/>
       <c r="U250" s="1"/>
       <c r="V250" s="1" t="s">
         <v>32</v>
       </c>
       <c r="W250" s="2">
         <v>0</v>
       </c>
       <c r="X250" s="1" t="s">
-        <v>908</v>
+        <v>1154</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F1:H1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>