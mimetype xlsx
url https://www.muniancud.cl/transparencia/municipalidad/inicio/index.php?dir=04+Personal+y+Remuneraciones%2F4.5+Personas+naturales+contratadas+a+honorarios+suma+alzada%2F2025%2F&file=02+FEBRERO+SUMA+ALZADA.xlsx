--- v0 (2025-11-06)
+++ v1 (2026-06-13)
@@ -1,101 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jonat\Desktop\INFORMACION_FEBRERO_PARA_PUBLICAR\5.0 Personal y Remuneraciones\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://muniancud-my.sharepoint.com/personal/luis_soto_muniancud_cl/Documents/Escritorio/Documentos/Documents/1 a) REMUNERACIONES/REMUNERACIONES FEBRERO 2025/5 TRANSPARENCIA ACTIVA 022025/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA735356-2660-4393-A24B-563535C04BC5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="8" documentId="8_{139C0F5C-8346-4F6D-8070-A945EE1DB438}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{458D8672-9D58-40C7-80ED-618E5A309881}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{081666B0-1EF4-4019-B0D5-443EF9BB3D62}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{081666B0-1EF4-4019-B0D5-443EF9BB3D62}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja6" sheetId="6" r:id="rId1"/>
-    <sheet name="Hoja5" sheetId="5" r:id="rId2"/>
-[...3 lines deleted...]
-    <sheet name="Hoja3" sheetId="3" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="54">
   <si>
     <t>Personas Naturales Contradas a Honorarios Febrero  2025</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Primer apellido</t>
   </si>
   <si>
     <t>Segundo apellido</t>
   </si>
   <si>
     <t>Nombres</t>
   </si>
   <si>
     <t>Grado EUS (si corresponde)</t>
   </si>
   <si>
     <t>Descripción de la función</t>
   </si>
   <si>
@@ -204,195 +185,170 @@
     <t>SUMA ALZADA - DIRECCION DE CONTAB.PPTO Y PERSONAL</t>
   </si>
   <si>
     <t>CONTADORA</t>
   </si>
   <si>
     <t>01/01/2013</t>
   </si>
   <si>
     <t>ULE</t>
   </si>
   <si>
     <t>BALLE</t>
   </si>
   <si>
     <t>MELISSA LIBERTAD</t>
   </si>
   <si>
     <t>SUMA ALZADA - DIRECCION DE ASESORIA JURIDICA</t>
   </si>
   <si>
     <t>ABOGADA</t>
   </si>
   <si>
     <t>01/11/2024</t>
-  </si>
-[...7 lines deleted...]
-    <t>HS-003</t>
   </si>
   <si>
     <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2025/03/HS-001-03-2025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2025/03/HS-002-03-2025.pdf</t>
   </si>
   <si>
     <t>https://transparencia.muniancud.cl/docs/wp-content/uploads/2025/03/HS-003-03-2025.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...21 lines deleted...]
-    </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="30"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -672,447 +628,365 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.muniancud.cl/docs/wp-content/uploads/2025/03/HS-003-03-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.muniancud.cl/docs/wp-content/uploads/2025/03/HS-002-03-2025.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.muniancud.cl/docs/wp-content/uploads/2025/03/HS-001-03-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73A1C845-4996-4DD7-BD2A-22F998372DC7}">
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="S17" sqref="S17"/>
+      <selection activeCell="G23" sqref="G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.42578125" style="4"/>
-[...1 lines deleted...]
-    <col min="26" max="26" width="23" style="6" customWidth="1"/>
+    <col min="24" max="24" width="23" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="H1" s="1" t="s">
+    <row r="1" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="G1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="B3" s="2" t="s">
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A3" s="5" t="s">
         <v>1</v>
       </c>
+      <c r="B3" s="5" t="s">
+        <v>2</v>
+      </c>
       <c r="C3" s="2" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N3" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="O3" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="P3" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Q3" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="R3" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="S3" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="T3" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="U3" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="V3" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="W3" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="X3" s="2" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="Y3" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z3" s="7" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:26" x14ac:dyDescent="0.25">
-      <c r="A4" s="4" t="s">
+    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A4" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="3">
+        <v>1450000</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" s="3">
+        <v>1239750</v>
+      </c>
+      <c r="N4" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="O4" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="R4" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="S4" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="W4" s="3">
+        <v>0</v>
+      </c>
+      <c r="X4" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="B4">
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A5" s="6">
         <v>2025</v>
       </c>
-      <c r="C4" t="s">
+      <c r="B5" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D4" t="s">
-[...8 lines deleted...]
-      <c r="G4" t="s">
+      <c r="C5" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="H4" t="s">
-[...5 lines deleted...]
-      <c r="J4" t="s">
+      <c r="G5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="K4" t="s">
+      <c r="J5" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="L4" s="3">
-[...2 lines deleted...]
-      <c r="M4" t="s">
+      <c r="K5" s="3">
+        <v>175439</v>
+      </c>
+      <c r="L5" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="N4" s="3">
-[...2 lines deleted...]
-      <c r="O4" t="s">
+      <c r="M5" s="3">
+        <v>150000</v>
+      </c>
+      <c r="N5" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="P4" t="s">
+      <c r="O5" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="R4" t="s">
-[...2 lines deleted...]
-      <c r="S4" t="s">
+      <c r="P5" s="3"/>
+      <c r="Q5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R5" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="T4" t="s">
+      <c r="S5" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W4" t="s">
+      <c r="T5" s="3"/>
+      <c r="U5" s="3"/>
+      <c r="V5" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="X4" s="3">
+      <c r="W5" s="3">
         <v>0</v>
       </c>
-      <c r="Y4" s="5" t="str">
-[...4 lines deleted...]
-        <v>54</v>
+      <c r="X5" s="4" t="s">
+        <v>52</v>
       </c>
     </row>
-    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B5">
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A6" s="6">
         <v>2025</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B6" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D5" t="s">
-[...8 lines deleted...]
-      <c r="G5" t="s">
+      <c r="C6" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F6" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="H5" t="s">
-[...5 lines deleted...]
-      <c r="J5" t="s">
+      <c r="G6" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="K5" t="s">
+      <c r="J6" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="L5" s="3">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="K6" s="3">
+        <v>961696</v>
+      </c>
+      <c r="L6" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="N5" s="3">
-[...2 lines deleted...]
-      <c r="O5" t="s">
+      <c r="M6" s="3">
+        <v>822250</v>
+      </c>
+      <c r="N6" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="P5" t="s">
+      <c r="O6" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="R5" t="s">
-[...2 lines deleted...]
-      <c r="S5" t="s">
+      <c r="P6" s="3"/>
+      <c r="Q6" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="R6" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="T5" t="s">
+      <c r="S6" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W5" t="s">
+      <c r="T6" s="3"/>
+      <c r="U6" s="3"/>
+      <c r="V6" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="X5" s="3">
+      <c r="W6" s="3">
         <v>0</v>
       </c>
-      <c r="Y5" s="5" t="str">
-[...8 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="X6" s="4" t="s">
         <v>53</v>
-      </c>
-[...65 lines deleted...]
-        <v>56</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="Z4" r:id="rId1" xr:uid="{19F1CDB7-27CE-4D1A-8D10-CAB64D82E8AD}"/>
-[...1 lines deleted...]
-    <hyperlink ref="Z6" r:id="rId3" xr:uid="{82CE9471-D3A6-4B01-A018-8DEDB8A0F2A5}"/>
+    <hyperlink ref="X4" r:id="rId1" xr:uid="{19F1CDB7-27CE-4D1A-8D10-CAB64D82E8AD}"/>
+    <hyperlink ref="X5" r:id="rId2" xr:uid="{257929AF-4BB1-49D5-A4E5-A8D1D0072BC7}"/>
+    <hyperlink ref="X6" r:id="rId3" xr:uid="{82CE9471-D3A6-4B01-A018-8DEDB8A0F2A5}"/>
   </hyperlinks>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...58 lines deleted...]
-  <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja6</vt:lpstr>
-      <vt:lpstr>Hoja5</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Hoja3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Luis Soto</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>