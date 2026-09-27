--- v0 (2026-06-13)
+++ v1 (2026-09-27)
@@ -1,88 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jonat\Desktop\04 ABRIL\7.0 Transferencias de fondos y aportes económicos entregados\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jonat\Desktop\07 JULIO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{60AE8EB2-4328-4A93-9447-6359E43091D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CD06A1E4-83F1-4F41-96A9-6C6547D8FEBC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{82255FE9-B7B8-4ED0-A70C-D60DF21E798B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{09B12B3E-D51C-4CAF-A5BD-83DD6535C9AE}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$J$3:$L$325</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$A$3:$L$545</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2586" uniqueCount="1126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4346" uniqueCount="1711">
   <si>
     <t>TRANSFERENCIAS DE FONDOS PUBLICOS</t>
   </si>
   <si>
     <t xml:space="preserve"> Año </t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Fecha Transparencia</t>
   </si>
   <si>
     <t>Denominación de la Transferencia</t>
   </si>
   <si>
     <t>Monto</t>
   </si>
   <si>
     <t>Unidad Monetaria</t>
   </si>
   <si>
     <t>Imputación presupuestaria</t>
   </si>
   <si>
@@ -1834,50 +1835,62 @@
   <si>
     <t>PAGO APORTE ECONOMICO ORDEN DE PEDIDO N° 129 DE FECHA 09/02/2026, DECRETO N°566, DE FECHA 12/02/2026 QUE OTORGA AYUDA SOCIAL.</t>
   </si>
   <si>
     <t>AGUILA BARRIENTOS MAURICIO ALFONSO</t>
   </si>
   <si>
     <t>MAURICIO ALFONSO</t>
   </si>
   <si>
     <t>PAGO DE APORTE A DOÑA LAURA EDITH SAEZ HUENUL DE ACUERDO A DECRETO N°656 DE 23.02.2026</t>
   </si>
   <si>
     <t>SAEZ HUENUL LAURA EDITH</t>
   </si>
   <si>
     <t>LAURA EDITH</t>
   </si>
   <si>
     <t>SAEZ</t>
   </si>
   <si>
     <t>HUENUL</t>
   </si>
   <si>
+    <t>Club Deportivo Caleta Caulin</t>
+  </si>
+  <si>
+    <t>2152401999003063</t>
+  </si>
+  <si>
+    <t>CANCELA SUBVENCION  A CLUB DEPORTIVO CALETA DE CAULIN BAJO DE ACUERDO A DECRETO N°730 DE 03.03.2026 DE ASESORIA JURIDICA.-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLUB DEPORTIVO CALETA DE CAULIN BAJO  </t>
+  </si>
+  <si>
     <t>CANCELA APORTE ECONOMICO A DOÑA MARIA ROSALINA MILAPICHUN GUERQUE</t>
   </si>
   <si>
     <t>MILAPICHUN GUERQUE MARIA ROSALINA</t>
   </si>
   <si>
     <t>MARIA ROSALINA</t>
   </si>
   <si>
     <t>MILAPICHUN</t>
   </si>
   <si>
     <t>GUERQUE</t>
   </si>
   <si>
     <t>CANCELA APORTE ECONOMICO A DOÑA MARIA INES NUÑEZ TORRES</t>
   </si>
   <si>
     <t>NUÑEZ TORRES MARIA INES</t>
   </si>
   <si>
     <t>MARIA INES</t>
   </si>
   <si>
     <t>NUÑEZ</t>
@@ -2137,66 +2150,66 @@
   <si>
     <t>FLORES</t>
   </si>
   <si>
     <t>CANCELA APORTE A DON JOSE ESTEBAN CARDENAS CARDENAS DE ACUERDO A DECERTO N°785 DE 09.03.2026</t>
   </si>
   <si>
     <t>CARDENAS CARDENAS JOSE ESTEBAN</t>
   </si>
   <si>
     <t>JOSE ESTEBAN</t>
   </si>
   <si>
     <t>CANCELA APORTE ECONOMICO A DOÑA GRISEL PAOLA ANGEL GALLARDO DE ACUERDO A DECRETO N°785 DE 09.03.2026</t>
   </si>
   <si>
     <t>ANGEL GALLARDO GRISEL PAOLA</t>
   </si>
   <si>
     <t>GRISEL PAOLA</t>
   </si>
   <si>
     <t>ANGEL</t>
   </si>
   <si>
+    <t>ETAPA) LA CUAL ESTA ENMARCADA DENTRO DE LAS ACTIVIDADES DEL BICENTENARIO, LA PREMIACIÓN SE LLEVARA A CABO EN EL MES DE FEBREROCANCELA FACTURA N°411 DE 09.02.2026, ORDEN DE COMPRA DIRIGIDA A VESTUARIO Y MERCADEO WND SPA. O.P.N 111 DIDECO. ADQUISICIÓN DE ESTAMPADOS QUE SERAN UTILIZADOS EN MEDALLAS DE PREMIACIÓN DESTINADAS A LA ACTIVIDAD DEPORTIVA DENOMINADA COPA KIDS 2026 (SEGUNDA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VESTUARIO Y MERCADEO WND SPA  </t>
+  </si>
+  <si>
     <t>CANCELA APORTE A DOÑA MARIANELA DE LOS ANGELES YAÑEZ ROJAS DE ACUERDO   A DECRETO N°785 DE 09.03.2026</t>
   </si>
   <si>
     <t>YAÑEZ ROJAS MARIANELA DE LOS ANGELES</t>
   </si>
   <si>
     <t>MARIANELA DE LOS ANGELES</t>
   </si>
   <si>
     <t>ROJAS</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">VESTUARIO Y MERCADEO WND SPA  </t>
   </si>
   <si>
     <t>Club Deportivo Los Cisnes</t>
   </si>
   <si>
     <t>2152401999003065</t>
   </si>
   <si>
     <t>CANCELA SUBVENCION A CLUB DEPORTIVO LOS CISNES UNIDAD VECINAL DE ACUERDO A DECRETO N°796 DE ASESORIA JURIDICA</t>
   </si>
   <si>
     <t xml:space="preserve">CLUB DEPORTIVO LOS CISNES UNIDAD VECINAL Nº 18 CAULIN BAJO D  </t>
   </si>
   <si>
     <t>CANCELA VALORES PERCIBIDOS POR CONCEPTO DE RMNP PERIODO 01 A 28 FEBRERO 2026 DE ACUERDO A CERTIFICADO N°05 DE TESORERA MUNICIPAL</t>
   </si>
   <si>
     <t>CANCELA VALORES PERCIBIDOS POR CONCEPTO DE RMNP PERIODO 01 AL 28 DE FEBRERO 2026 DE ACUERDO  CERTIFICADO N°06 DE TESORERA MUNICIPAL.-</t>
   </si>
   <si>
     <t>TRASPASO DE FONDOS CORRESPONDIENTE A INCENTIVO AL RETIRO VOLUNTARIO, SEGUN ORD NO. 87 DE CORP.MUNICIPAL.-</t>
   </si>
   <si>
     <t>APORTE AÑO 2026, DECRETO ALCALDICIO NO. 849 DEL 12 DE MARZO 2026, Y CONVENIO DE SUBVENCION.-</t>
   </si>
@@ -2829,50 +2842,53 @@
   <si>
     <t>Asociación Atlética de Ancud</t>
   </si>
   <si>
     <t>2152401999003029</t>
   </si>
   <si>
     <t>PAGO SUBVENCION PARCIAL APORTE ASOCIACION ATLETICA ANCUD, DE ACUERDO A DECRETO EXENTO N°1071, DE FECHA 01.04.2026, DE ASESORIA JURIDICA.</t>
   </si>
   <si>
     <t xml:space="preserve">ASOCIACION ATLETICA  ANCUD  </t>
   </si>
   <si>
     <t>PAGO CONVENIO DE SUBVENCION A CORPORACION MUNICIPAL, PAGO CAUSA CUMPLIMIENTO LABORAL ROL RIT C-10-2024, 2 DE 10  MES DE ABRIL 2026, DE ACUERDO  DECRETO N°1083 DE ASESORIA JURIDICA DE FECHA 01.04.2026.-</t>
   </si>
   <si>
     <t>PAGO DE SUBVENCION PAGO CAUSAS CUMPLIMIENTO LABORAL, ROL RIT C-6-2024, C-7-2024 Y C-12-2024, CUOTA 3 DE 12</t>
   </si>
   <si>
     <t>PAGO FACTURA N°181345, DE FECHA 13.03.2026, PARA LA DIRECCION DE DIDECO PARA AYUDA SOICAL SR ROLANDO HERIBERTO MILAPICHUN MILAPICHUN RUT 9416684-5 DOMICILIADO EN EL SECTOR RURAL DE LECAM BAJO S/N COMUNA DE ANCUD</t>
   </si>
   <si>
     <t>PAGO FACTURA N°181489, DE FECHA 17.03.2026, PARA LA DIRECCION DE DIDECO POARA AYUDA SOCIAL SRA URSULA ULE COMICHEO RUT 16206791-5 DOMICILIADA EN SECTOR RUTRAL DE SENDA TEPUAL COMUNA DE ANCUD.O.P.N. 234 DIDECO</t>
   </si>
   <si>
+    <t>AM ALTO COMUNA DE ANCUD.O.P.N. 220 DIDECOPAGO FACTURA N°644237, DE FECHA 19.03.2026, DE ACUERDO A Orden de Compra codigo: 2658-380-AG26 dirigida a OSCAR JOSÉ VILLARROEL HEINZ, PARA LA DIRECCION DE DIDECO PARA AYUDA SOCIAL SR HECTOR ORLANDO ANTIMAN QUIDIANTE RUT 10806985-6 DEL SECTOR RURAL DE LEC</t>
+  </si>
+  <si>
     <t>PAGO DE FONDO COMUN MES DE MARZO 2026, DE CONFORMIDAD A RESUMEN DE PERCIBIDO DEL 01 AL 31 DE MARZO 2026 .-</t>
   </si>
   <si>
     <t>PAGO MULTAS LEY DE ALCOHOLES  MES DE MARZO 2026,  SEGUN  LIBRO MAYOR DEL 01.03.2026 AL 31.03.2026.-</t>
   </si>
   <si>
     <t>Escuela de Danza y Ballet Isla Magica de Ancud</t>
   </si>
   <si>
     <t>2152401999003041</t>
   </si>
   <si>
     <t>CANCELA SUBVENCION A ESCUELA DE DANZA Y BALLET ISLA MAGICA DE ANCUD DE ACUERDO A DECRETO N°1093 Y 1124 DE ABRIL 2026</t>
   </si>
   <si>
     <t xml:space="preserve">ESCUELA DE DANZA Y BALLET ISLA MAGICA DE ANCUD  </t>
   </si>
   <si>
     <t>CANCELA APORTE A DOÑA MARIA ANGELA GONZALEZ GUICHAQUELEN DE ACUERDO A DECRETO N°1112 DE 08.04.2026</t>
   </si>
   <si>
     <t>GONZALEZ GUICHAQUEL MARIA ANGELICA</t>
   </si>
   <si>
     <t>GUICHAQUEL</t>
@@ -3003,56 +3019,83 @@
   <si>
     <t>ANTIMAN CURUMILLA MARIA VIRGINIA</t>
   </si>
   <si>
     <t>MARIA VIRGINIA</t>
   </si>
   <si>
     <t>CANCELA APORTE A DON ROBERTO ALEJANDRO PAREDES HUENCHUR DE ACUERDO A DECRETO N°1112 E 08.04.2026</t>
   </si>
   <si>
     <t>PAREDES HUENCHUR ROBERTO ALEJANDRO</t>
   </si>
   <si>
     <t>ROBERTO ALEJANDRO</t>
   </si>
   <si>
     <t>CANCELA APORTE A DOÑA RITA MUÑOZ BAHAMONDE DE ACUERDO A DECRETO N]°1112 DE 08.04.2026</t>
   </si>
   <si>
     <t>BAHAMONDE MUNOZ RITA</t>
   </si>
   <si>
     <t>RITA</t>
   </si>
   <si>
+    <t>Unión Comunal de Juntas de Vecinos Rurales</t>
+  </si>
+  <si>
+    <t>2152401999003024</t>
+  </si>
+  <si>
+    <t>CANCELA SUBVENCION A UNION COMUNAL DE JUNTAS DE VECINOS RURALES DE ANCUD DE ACUERDO A DECRETO N°1127 DE 08.04.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNION COMUNAL DE JUNTAS DE VECINOS RURALES  </t>
+  </si>
+  <si>
     <t>TRASPASO A CORPORACION MUNICIPAL DE FONDOS PROGRAMA DE SALUD DE ACERDO A ORD. N°179 DE 10.04.2026 DE SECRETARIO GENERAL</t>
   </si>
   <si>
+    <t>PUDETO BAJO LOS JAZMINES 411 COMUNA DE ANCUD.O.P.N. 316 DIDECOPAGO FACTURA N°1993, DE FECHA 30.03.2026, DE ACUERDO A Orden de Compra codigo: 2658-425-AG26 dirigida a Comercial Jaime Francisco Asmussen Chales EIRL, PARA LA DIRECCION DE DIDECO PARA AYUDA SOCIAL SRA ETTI YAEL GOMEZ OJEDA RUT 18281521-7 CON DOMICILIO EN</t>
+  </si>
+  <si>
     <t>CANCELA CONVENIO DE SUBVENCION A CORPORACION MUNICIPAL DE ACUERDO A DECRETO N°1206 DE FECHA 14.04.206 DE ASESORIA JURIDICA</t>
   </si>
   <si>
+    <t>Corporacion de Rehabilitacion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2152401006003   </t>
+  </si>
+  <si>
+    <t>CANCELA CUOTA 1 SUBVENCION A CORPORACION DE REHABILITACION CLUB DE LEONES DE ANCUD DE ACUERDO A DECRETO N°1210 DE 14.04.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORPORACION DE REHABILITACION CLUB DE LEONES ANCUD  </t>
+  </si>
+  <si>
     <t>CANCELA APORTE A DOÑA CAMILA KELEN HERNANDEZ GUENTELICAN DE ACUERDO A DECRETO N°1182 DE 13.04.2026</t>
   </si>
   <si>
     <t>HERNANDEZ GUENTELICA CAMILA KELEN</t>
   </si>
   <si>
     <t>CAMILA KELEN</t>
   </si>
   <si>
     <t>GUENTELICA</t>
   </si>
   <si>
     <t>CANCELA APORTE A DOÑA CONSTANZA ANTONIETA ANDRADE CURUMILLA DE ACUERDO A DECRETO N°1182 DE 13.04.2026</t>
   </si>
   <si>
     <t>ANDRADE CURUMILLA CONSTANZA ANTONIETA</t>
   </si>
   <si>
     <t>CONSTANZA ANTONIETA</t>
   </si>
   <si>
     <t>ANDRADE</t>
   </si>
   <si>
     <t>CANCELA APORTE ECONOMICO A DON LIZANDRO DAMIAN RETAMAL REYES DE ACUERDO A DECRETO N°1182 DE 13.04.2026</t>
@@ -3174,95 +3217,116 @@
   <si>
     <t>CANCELA APORTE A DOÑA FABIOLA DEL CARMEN ACUÑA SEPULVEDA DE ACUERDO A DECRETO N°1182 DE 13.04.2026</t>
   </si>
   <si>
     <t>ACUÑA SEPULVEDA FABIOLA</t>
   </si>
   <si>
     <t>ACUÑA</t>
   </si>
   <si>
     <t>CANCELA SUBVENCION A CORPORACION MUNICIPAL DE ANCUD DE ACUERDO A DECRETO N°1235 DE 16.04.2026</t>
   </si>
   <si>
     <t>Club Deportivo ABA</t>
   </si>
   <si>
     <t>2152401999003026</t>
   </si>
   <si>
     <t>CANCELA SUBVENCION A CLUB DEPORTIVO ABA ANCUD DE ACUERDO A DECRETO N°1243 DE 16.04.2026</t>
   </si>
   <si>
     <t xml:space="preserve">CLUB DEPORTIVO ABA ANCUD  </t>
   </si>
   <si>
+    <t>Unión Comunal de Adultos Mayores Urbanos</t>
+  </si>
+  <si>
+    <t>2152401999003035</t>
+  </si>
+  <si>
+    <t>CANCELA SUBVENCION PARA UNION COMUNAL DEL ADULTO MAYOR DE ACUERDO A DECRETO N°1297 DE 22.04.2026 DE ASESORIA JURIDICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNION COMUNAL ADULTO MAYOR  </t>
+  </si>
+  <si>
     <t>CANCELA APORTE ECONOMICO A DOÑA MARGARITA DEL PILAR RUIZ GALLARDO DE ACUERDO A DECRETO N°1301 DE 22.04.2026</t>
   </si>
   <si>
     <t>RUIZ GALLARDO MARGARITA DEL PILAR</t>
   </si>
   <si>
     <t>MARGARITA DEL PILAR</t>
   </si>
   <si>
     <t>CANCELA APORTE ECONOMICO A DOÑA YASNA MARCEL CALISTO SANTANA SEGUN DECRETO N°1301 DE 22.04.2026</t>
   </si>
   <si>
     <t>CALISTO SANTANA YASNA MARCELA</t>
   </si>
   <si>
     <t>YASNA MARCELA</t>
   </si>
   <si>
     <t>CANCELA APORTE ECONOMICO A DOÑA SANDRA JACQUELINE SEPULVEDA RUIZ SEGUN DECRETO N°1301 DE 22.04.2026</t>
   </si>
   <si>
     <t>SEPULVEDA RUIZ SANDRA JACQUELIN</t>
   </si>
   <si>
     <t>SANDRA JACQUELIN</t>
   </si>
   <si>
     <t>CANCELA APORTE ECONOMICO A DOÑA ANGELICA DE LOURDES VELI VELI DE ACUERDO A DECRETO N°1301 DE 22.04.2026</t>
   </si>
   <si>
     <t>VELI VELI ANGELICA DE LOURDE</t>
   </si>
   <si>
     <t>ANGELICA DE LOURDE</t>
   </si>
   <si>
     <t>CANCELA APORTE A DON JOSE PATRICIO HERNANDEZ BURGOS SEGUN DECRETO N°1301 DE 22.04.2026</t>
   </si>
   <si>
     <t>HERNANDEZ BURGOS JOSE PATRICIO</t>
   </si>
   <si>
     <t>JOSE PATRICIO</t>
   </si>
   <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA MARIBEL MARTINEZ ALVARADO  SEGUN DECRETO N°1301 DE 22.04.2026</t>
+  </si>
+  <si>
+    <t>MARTINEZ ALVARADO MARIBEL</t>
+  </si>
+  <si>
+    <t>MARIBEL</t>
+  </si>
+  <si>
     <t>CANCELA APORTE ECONOMICO A DOÑA MARGARITA DE LOURDES SANCHEZ ESPICEL SEGUN DECRETO N°1301 DE 22.04.2026</t>
   </si>
   <si>
     <t>SANCHEZ ESPICEL MARGARITA DE LOURD</t>
   </si>
   <si>
     <t>MARGARITA DE LOURD</t>
   </si>
   <si>
     <t>ESPICEL</t>
   </si>
   <si>
     <t>CANCELA APORTE ECONOMICO A DOÑA VIVIANA DEL CARMEN BARRIA BARIIA DE ACUERDO A DECRETO N°1301 DE 22.04.2026</t>
   </si>
   <si>
     <t>BARRIA BARRIA VIVIANA DEL CARMEN</t>
   </si>
   <si>
     <t>VIVIANA DEL CARMEN</t>
   </si>
   <si>
     <t>CANCELA APORTE ECONOMICO A DOÑA EDITH DEL CARMEN RUIZ NAHUELCAR DE ACUERDO A DECRETO N°1301 DE 22.04.2026</t>
   </si>
   <si>
     <t>RUIZ NAHUELCAR EDITH DEL CARMEN</t>
@@ -3360,105 +3424,1799 @@
   <si>
     <t>JOSE LEOPOLDO</t>
   </si>
   <si>
     <t>CANCELA APORTE ECONOMICO A DOÑA SILVIA ELIZABETH GONZALEZ ASNAR DE ACUERDO A DECRETO N°1301 DE 22.04.2026</t>
   </si>
   <si>
     <t>GONZALEZ ASNAR SILVIA ELIZABET</t>
   </si>
   <si>
     <t>SILVIA ELIZABET</t>
   </si>
   <si>
     <t>ASNAR</t>
   </si>
   <si>
     <t>CANCELA APORTE ECONOMICO A DOÑA CONSTANZA DEL CARMEN PAILLAN MELLA DE ACUERDO A DECRETO N°1301 DE 22.04.2026</t>
   </si>
   <si>
     <t>PAILLAN MELLA CONSTANZA DEL CARMEN</t>
   </si>
   <si>
     <t>CONSTANZA DEL CARMEN</t>
   </si>
   <si>
+    <t>ACAO S/N COMUNA DE ANCUD.O.P.N. 356 DIDECOPAGO FACTURA N°645289, DE FECHA 09.04.2026, DE ACUERDO A Orden de Compra codigo: 2658-465-AG26 dirigida a OSCAR JOSÉ VILLARROEL HEINZ, PARA LA DIRECCION DE DIDECO AYUDA SOCIAL SRA VALESCA DEL CARMEN RIQUELME GONZALEZ RUT 16374257-8 DOMICILIADA EN RECTA CH</t>
+  </si>
+  <si>
+    <t>ECHA 15.04.2026.-PAGO FACTURA NO. 522,  MATERIALES QUE SERÁN UTILIZADOS PARA REALIZAR DISTINTIVOS QUE SERÁN UTILIZADOS PARA PREMIACIÓN Y GALVANOS QUE SE ENTREGARÁN EN DIFERENTES ACTIVIDADES REALIZADAS POR EL MUNICIPIO, SE ADJUNTA FORMULARIO DE RECEPCION DE MERCADERIA DE F</t>
+  </si>
+  <si>
+    <t>PAGO FACTURA NO. 2011, MATERIALES DE CONSTRUCCION  PARA MEJORAMIENTOCONDIIONES HABITACIONALES , SEGUN O.P.NO.330 DIDECO, SE ADJUNTA FORMULARIO DE RECEPCION DE MERCADERIA  DE FECHA 15.04.2026.-</t>
+  </si>
+  <si>
+    <t>PAGO FACTURA NO. 4618,  PARA LA DIRECCION DE DIDECO PARA AYUDA SOCIAL SRA ZULEMA SOLEAD SANCHEZ SOTO RUT 16136832-6 DOMICILIADO  EN JOSE MUCKE 9 COMUNA DE ANCUD.O.P.N. 352 DIDECO, SE ADJUNTA FORMULARIO DE RECEPCION DE MERCADERIA DE FECHA 15.04.2026.-</t>
+  </si>
+  <si>
+    <t>PAGO FACTURA NO. 2016, MATERIAL UTILIZADO ENN MEJORAMIENTO CONDICIONES HABITACIONALES DE LA COMUNA, ORDEN DE PEDIDO N 364 DIDECO, SE ADJUNTA  FORMULARIO DE RECEPCION  DE FECHA 16.04.2026.-</t>
+  </si>
+  <si>
+    <t>PAGO FACTURA NO. 645447, Orden de Compra codigo: 2658-471-AG26 dirigida a OSCAR JOSÉ VILLARROEL HEINZ, SEGÚN O.P. 353 DIDECO, MATERIALES QUE SERÁN UTILIZADOS COMO AYUDA SOCIAL A VECINA DE LA COMUNA CON NECESIDAD MANIFIESTA, A TRAVÉS DE LA OFICINA DE AYUDAS SOCIALES DEPENDIENTE DE LA DIDECO.SE ADJUNTA FORMULARIO DE RECEPCION DE MERCADERIA DE FECHA 15.04.2026.-</t>
+  </si>
+  <si>
     <t>APORTE AÑO 2026, SEGUN DECRETO ALCALDICIO NO.169 DEL 14.01.2026, Y CONVENIO DE SUBVENCION.-   SEGUN ORD. NO. 39 DE FECHA 20.04.2026.-</t>
   </si>
   <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 446, DE FECHA 27.04.2026</t>
+  </si>
+  <si>
+    <t>BARRIA BARRIA JOSE RAUL</t>
+  </si>
+  <si>
     <t>PAGO APORTE AÑO 2026, SEGUN DECRETO ALCALDICIO NO. 1366 DEL 27.04.2026.-</t>
   </si>
   <si>
+    <t>Liga Deportiva Entre Ríos</t>
+  </si>
+  <si>
+    <t>2152401999003071</t>
+  </si>
+  <si>
+    <t>PAGO APORTE AÑO  2026.- SEGUN DECRETO ALCALDICIO NO. 1347 DEL 27.04.2026.-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LIGA DEPORTIVA ENTRE RIOS  </t>
+  </si>
+  <si>
     <t>PAGO APORTE AÑO 2026, SEGUN DECRETO ALCALDICIO NO. 1367 DEL 27.04.2026.-</t>
   </si>
   <si>
     <t>Club De Diabeticos de Ancud</t>
   </si>
   <si>
     <t xml:space="preserve">2152401006012   </t>
   </si>
   <si>
     <t>PAGO APORTE AÑO 2026, SEGUN DECRETO ALCALDICIO NO. 1369 DEL 27.04.2026.-</t>
   </si>
   <si>
     <t xml:space="preserve">CLUB DE DIABETICOS ANCUD  </t>
   </si>
   <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 455, DE FECHA 27.04.2026</t>
+  </si>
+  <si>
+    <t>PAILLAN PAILLAN MARGOTH ALICIA</t>
+  </si>
+  <si>
+    <t>MARGOTH ALICIA</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 454, DE FECHA 27.04.2026 Y DECRETO N° 1362, DE FECHA 27.04.206</t>
+  </si>
+  <si>
+    <t>ALAMOS SPULER NICOLAS IGNACIO</t>
+  </si>
+  <si>
+    <t>NICOLAS IGNACIO</t>
+  </si>
+  <si>
+    <t>ALAMOS</t>
+  </si>
+  <si>
+    <t>SPULER</t>
+  </si>
+  <si>
     <t>APORTE ECONOMICO SEGUN ORDEN DE PEDIDO N°462 DE FECHA 27-04-2026, OTORGADA MEDIANTE DECRETO EXENTO N° 1.362 DEL 27-04-2026</t>
   </si>
   <si>
     <t>LEON RAMOS KARINA MARINA</t>
   </si>
   <si>
     <t>KARINA MARINA</t>
   </si>
   <si>
     <t>LEON</t>
   </si>
   <si>
     <t>RAMOS</t>
   </si>
   <si>
     <t>APORTE ECONOMICO SEGUN ORDEN DE PEDIDO N°468 DE FECHA 27-04-2026, OTORGADA MEDIANTE DECRETO EXENTO N° 1.362 DEL 27-04-2026</t>
   </si>
   <si>
     <t>MUÑOZ GUENTELICAN ROXANA FLORENCIA</t>
   </si>
   <si>
     <t>ROXANA FLORENCIA</t>
   </si>
   <si>
     <t>APORTE ECONOMICO SEGUN ORDEN DE PEDIDO N°461 DE FECHA 27-04-2026, OTORGADA MEDIANTE DECRETO EXENTO N° 1.362 DEL 27-04-2026</t>
   </si>
   <si>
     <t>BARRIA DIAZ CONSUELO DEL CARMEN</t>
   </si>
   <si>
     <t>CONSUELO DEL CARMEN</t>
   </si>
   <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 459, DE FECHA 27.04.2026 Y DECRETO N° 1362, DE FECHA 27.04.206</t>
+  </si>
+  <si>
+    <t>OYARZO TORRES MARCELA ALEJANDRA</t>
+  </si>
+  <si>
+    <t>MARCELA ALEJANDRA</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 460, DE FECHA 27.04.2026 Y DECRETO N° 1362, DE FECHA 27.04.206</t>
+  </si>
+  <si>
+    <t>REYES YAÑEZ MAIRA CONSTANZ</t>
+  </si>
+  <si>
+    <t>MAIRA CONSTANZ</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 471, DE FECHA 27.04.2026 Y DECRETO N° 1362, DE FECHA 27.04.206</t>
+  </si>
+  <si>
+    <t>GUINEO NANCUCHEO JOSE FELIX</t>
+  </si>
+  <si>
+    <t>JOSE FELIX</t>
+  </si>
+  <si>
+    <t>NANCUCHEO</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 470, DE FECHA 27.04.2026 Y DECRETO N° 1362, DE FECHA 27.04.206</t>
+  </si>
+  <si>
+    <t>OYARZUN SOTO MARY FABIOLA</t>
+  </si>
+  <si>
+    <t>MARY FABIOLA</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 479, DE FECHA 27.04.2026 Y DECRETO N° 1362, DE FECHA 27.04.206</t>
+  </si>
+  <si>
+    <t>PEREIRA PEREIRA JOSE LUIS</t>
+  </si>
+  <si>
+    <t>JOSE LUIS</t>
+  </si>
+  <si>
+    <t>PEREIRA</t>
+  </si>
+  <si>
     <t>PAGO TRASPASO DE FONDOS CORRESPONDIENTE A PER CAPITA ABRIL 2026, SEGUN ORD. NO. 210 DEL 24.04.2026.-</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N°478, DE FECHA 23.04.2026 Y DECRETO N° 1362, DE FECHA 27.04.2026</t>
+  </si>
+  <si>
+    <t>RAMIREZ TORRES JOSE MIGUEL</t>
+  </si>
+  <si>
+    <t>JOSE MIGUEL</t>
+  </si>
+  <si>
+    <t>RAMIREZ</t>
+  </si>
+  <si>
+    <t>PAGO MULTAS LEY DE ALCOHOLES SEGUN INGRESOS PERCIBIDOS DURANTE EL  MES DE ABRIL 2026.-</t>
+  </si>
+  <si>
+    <t>PAGO DE FONDO COMUN CORRESPONDIENTE AL MES DE ABRIL 2026, SEGUN RESUMEN INGRESOS PERCIBIDOS ENTRE EL 01.04.2026 AL 30.04.2026</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DON GABRIL DAVID DAVILA VALLEJOS DE ACUERDO A DECRETO N°1428 DE 04.05.2026</t>
+  </si>
+  <si>
+    <t>DAVILA VALLEJOS GABRIEL DAVID</t>
+  </si>
+  <si>
+    <t>GABRIEL DAVID</t>
+  </si>
+  <si>
+    <t>DAVILA</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA PAOLA YEANETTE MIRANDA OYARZO DE ACUERDO A DECRETO N°1428 DE 04.05.2026</t>
+  </si>
+  <si>
+    <t>MIRANDA OYARZO PAOLA YEANNETT</t>
+  </si>
+  <si>
+    <t>PAOLA YEANNETT</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA MIRTA INES GONZALEZ VEGA DE ACUERDO A DECRETO N°1428 DE 04.05.2026</t>
+  </si>
+  <si>
+    <t>GONZALEZ VEGA MIRTA INES</t>
+  </si>
+  <si>
+    <t>MIRTA INES</t>
+  </si>
+  <si>
+    <t>TRASPASO DE FONDOS CORRESPONDIENTE  A LEYES ABRIL 2026, SEGUN ORD. ORD. NO. 216 DEL 28.04.2026.-</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 467, DE FECHA 22.04.2026 Y DECRETO N° 1362, DE FECHA 27.04.206</t>
+  </si>
+  <si>
+    <t>VARAS SANTANDER JORGE DANIEL</t>
+  </si>
+  <si>
+    <t>JORGE DANIEL</t>
+  </si>
+  <si>
+    <t>VARAS</t>
+  </si>
+  <si>
+    <t>SANTANDER</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 469, DE FECHA 27.04.2026 Y DECRETO N° 1362, DE FECHA 27.04.206</t>
+  </si>
+  <si>
+    <t>CALISTO BARRIA DANIELA NICOL</t>
+  </si>
+  <si>
+    <t>DANIELA NICOL</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 476, DE FECHA 27.04.2026 Y DECRETO N° 1362, DE FECHA 27.04.206</t>
+  </si>
+  <si>
+    <t>VERGARA NAHUALHUEN ANA ALICIA</t>
+  </si>
+  <si>
+    <t>ANA ALICIA</t>
+  </si>
+  <si>
+    <t>NAHUALHUEN</t>
+  </si>
+  <si>
+    <t>NCENDIO), A TRAVÉS DE LICITACIÓN ID 2658-34-L126.PAGO FACTURA N°655, DE FECHA 24.03.2026, O.P. 76 DIDECO, COLCHONES Y ROPA DE CAMA, QUE SERÁNDESTINADOS A STOCK DE LA OFICINA DEAYUDA SOCIALES, DEPENDIENTE DE LA DIDECO, QUE ACTUALMENTE NO CUENTA CON EQUIPAMIENTO PARA IR EN AUXILIO EN CASO DE EMERGENCIA (I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMERCIAL ANDES SPA  </t>
+  </si>
+  <si>
+    <t>CANCELA VALORES PERCIBIDOS POR CONCEPTO DE RMNP, PERIODO MARZO 2026 DE ACUERDO A CERTIFICADO N°08 DE ABRIL 2026 DE TESORERA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>ES.PAGO FACTURAS N°645723-645722-645721-645720-6, DE FECHA 16.04.2026, 45724O.P. 281 DIDECO, MATERIALES QUE SERÁN UTILIZADOS COMO AYUDA SOCIAL A VECINA DE LA COMUNA CON NECESIDADES MANIFIESTA SRA. IRIS TRIVIÑO CARCAMO, A TRAVÉS DE LA OFICINA DE AYUDAS SOCIAL</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE A DOÑA MARIBEL DEL ROSARIO MELLA BARRIA DE ACUERDO A DECRETO N°1501 DE 11.05.2026</t>
+  </si>
+  <si>
+    <t>MELLA BARRÍA MARIBEL DEL ROSARIO</t>
+  </si>
+  <si>
+    <t>MARIBEL DEL ROSARIO</t>
+  </si>
+  <si>
+    <t>BARRÍA</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA CLARISA ALEJANDRA NAGUIL AMPUERO DE ACUERDO A DECRETO N°1501 DE 11.05.2026</t>
+  </si>
+  <si>
+    <t>NAGUIL AMPUERO CLARISA ALEJANDRA</t>
+  </si>
+  <si>
+    <t>CLARISA ALEJANDRA</t>
+  </si>
+  <si>
+    <t>elde playa s/n comuna de ancud.O.P.N. 331 DIDECOPAGO FACTURA N°645497, DE FECHA 13.04.2026, DE ACUERDO A Orden de Compra codigo: 2658-483-AG26 dirigida a OSCAR JOSÉ VILLARROEL HEINZ, PARTA LA DIRECCION DE DIDECO PARA AYUDA SOCIAL sr luis alberto yañez aguilar rut 9280873-4 domiciiado ensector rural pup</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO, DE ACUERDO A ORDEN DE PEDIDO N°531, DE FECHA 05.05.2026 Y DECRETO EXENTO  N° 1501, DE FECHA 11.05.2026.-</t>
+  </si>
+  <si>
+    <t>BARRIENTOS VELASQUEZ NORMA VIVIANA</t>
+  </si>
+  <si>
+    <t>NORMA VIVIANA</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO, DE ACUERDO A ORDEN DE PEDIDO N°527, DE FECHA 05.05.2026 Y DECRETO EXENTO  N° 1501, DE FECHA 11.05.2026.-</t>
+  </si>
+  <si>
+    <t>SERON CARDENAS TERESA ELENA</t>
+  </si>
+  <si>
+    <t>TERESA ELENA</t>
+  </si>
+  <si>
+    <t>SERON</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO, DE ACUERDO A ORDEN DE PEDIDO N°529, DE FECHA 05.05.2026 Y DECRETO EXENTO  N° 1501, DE FECHA 11.05.2026.-</t>
+  </si>
+  <si>
+    <t>ESPINOZA CAYUL ANITA DEL CARMEN</t>
+  </si>
+  <si>
+    <t>ANITA DEL CARMEN</t>
+  </si>
+  <si>
+    <t>CAYUL</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO, DE ACUERDO A ORDEN DE PEDIDO N°530, DE FECHA 05.05.2026 Y DECRETO EXENTO  N° 1501, DE FECHA 11.05.2026.-</t>
+  </si>
+  <si>
+    <t>MALDONADO AGUERO JUANA MERCEDES</t>
+  </si>
+  <si>
+    <t>JUANA MERCEDES</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO, DE ACUERDO A ORDEN DE PEDIDO N°533, DE FECHA 05.05.2026 Y DECRETO EXENTO  N° 1501, DE FECHA 11.05.2026.-</t>
+  </si>
+  <si>
+    <t>BARRIA ALVAREZ XIMENA EDITH</t>
+  </si>
+  <si>
+    <t>XIMENA EDITH</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO, DE ACUERDO A ORDEN DE PEDIDO N°522, DE FECHA 05.05.2026 Y DECRETO EXENTO  N° 1501, DE FECHA 11.05.2026.-</t>
+  </si>
+  <si>
+    <t>IGOR VERA JORGE IVAN</t>
+  </si>
+  <si>
+    <t>JORGE IVAN</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO, DE ACUERDO A ORDEN DE PEDIDO N°520, DE FECHA 05.05.2026 Y DECRETO EXENTO  N° 1501, DE FECHA 11.05.2026.-</t>
+  </si>
+  <si>
+    <t>CALDERON ASTROZA ALEJANDRO GERARDO</t>
+  </si>
+  <si>
+    <t>ALEJANDRO GERARDO</t>
+  </si>
+  <si>
+    <t>CALDERON</t>
+  </si>
+  <si>
+    <t>ASTROZA</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO, DE ACUERDO A ORDEN DE PEDIDO N°535, DE FECHA 05.05.2026 Y DECRETO EXENTO  N° 1501, DE FECHA 11.05.2026.-</t>
+  </si>
+  <si>
+    <t>AGUILAR SANTANA ANA HAYDEE</t>
+  </si>
+  <si>
+    <t>ANA HAYDEE</t>
+  </si>
+  <si>
+    <t>AGUILAR</t>
+  </si>
+  <si>
+    <t>TRASPASO DE FONDOS CORRESPONDIENTE A PROGRAMAS DE SALUD, SEGUN ORD. NO. 243 DE FECHA 12.05.2026, DE CORPORACION MUNICIPAL DE ANCUD.-</t>
+  </si>
+  <si>
+    <t>Chiloé Silvestre</t>
+  </si>
+  <si>
+    <t>2152401999003031</t>
+  </si>
+  <si>
+    <t>PAGO APORTE AÑO 2026, SEGUN DECRETO ALCALDICIO NO. 1535 DEL 13.05.2026, Y CONVENIO.-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENTRO DE CONSERVACION DE LA BIODIVERSIDAD  </t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N°564, DE FECHA 13.05.2026 Y DECRETO EXENTO N° 1553, DE FECHA 14.05.2026.-</t>
+  </si>
+  <si>
+    <t>VELÁSQUEZ MENDOZA BARBARA FRANCISCA</t>
+  </si>
+  <si>
+    <t>BARBARA FRANCISCA</t>
+  </si>
+  <si>
+    <t>VELÁSQUEZ</t>
+  </si>
+  <si>
+    <t>MENDOZA</t>
+  </si>
+  <si>
+    <t>PAGO FACTURA N°767, DE FECHA 05.04.20216, O.P. 173 DIDECO, INSUMOS QUE SERÁN UTILIZADOS PARA ENTREGA A BENEFICIARIOS PROGRAMA ATENCIÓN DOMICILIARIA MUNICIPAL AÑO 2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DISTRIBUIDORA Y SERVICIOS DEL SUR SPA  </t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA SUSANA VICTORIA OVANDO CAICHEO DE ACUERDO A DECRETO N°1555 DE 14.05.2026</t>
+  </si>
+  <si>
+    <t>OVANDO CAICHEO SUSANA VICTORIA</t>
+  </si>
+  <si>
+    <t>SUSANA VICTORIA</t>
+  </si>
+  <si>
+    <t>OVANDO</t>
+  </si>
+  <si>
+    <t>CAICHEO</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA JUANA ISABEL CAILEO PAREDES DE ACUERDO A DECRETO N°1555 DE 14.05.2026</t>
+  </si>
+  <si>
+    <t>CAILEO PAREDES JUANA ISABEL</t>
+  </si>
+  <si>
+    <t>JUANA ISABEL</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DON JOSE FELICIANO HUANQUILEF HERNANDEZ DE ACUERDO A DECRETO N°1555 DE 14.05.2026</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA LUCIA EMA IMILMAQUI QUINCHALEF DE ACUERDO A DECRETO N°1555 DE 14.05.2026</t>
+  </si>
+  <si>
+    <t>IMILMAQUI QUINCHALEF LUCIA ELMA</t>
+  </si>
+  <si>
+    <t>LUCIA ELMA</t>
+  </si>
+  <si>
+    <t>IMILMAQUI</t>
+  </si>
+  <si>
+    <t>QUINCHALEF</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA HILDA ELENA GONZALEZ DE ACUERDO A DECRETO N°14.05.2026</t>
+  </si>
+  <si>
+    <t>GONZALEZ PUNOL HILDA ELENA</t>
+  </si>
+  <si>
+    <t>HILDA ELENA</t>
+  </si>
+  <si>
+    <t>PUNOL</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DON HECTOR ENRIQUE AGUILA ALVAREZ DE ACUERDO A DECRETO N°1555 DE 14.05.2026</t>
+  </si>
+  <si>
+    <t>AGUILA ALVAREZ HECTOR ENRIQUE</t>
+  </si>
+  <si>
+    <t>HECTOR ENRIQUE</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA GEORGINA DEL CARMEN PENOI DE ACUERDO A DECRETO N°1555 DE 14.05.2026</t>
+  </si>
+  <si>
+    <t>PENOI ANTIMÁN GEORGINA DEL CARMEN</t>
+  </si>
+  <si>
+    <t>GEORGINA DEL CARMEN</t>
+  </si>
+  <si>
+    <t>PENOI</t>
+  </si>
+  <si>
+    <t>ANTIMÁN</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DON JOSE GUILLERMO MARTINEZ BUSTOS DE ACUERDO A DECRETO N°1555 DE 14.05.2026</t>
+  </si>
+  <si>
+    <t>MARTINEZ BUSTOS JOSE GUILLERMO</t>
+  </si>
+  <si>
+    <t>JOSE GUILLERMO</t>
+  </si>
+  <si>
+    <t>BUSTOS</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA LILIAN BEATRIZ DEL CARMEN ROJAS SALDIVIA DE ACUERDO A DECRETO N°1555 DE 14.05.2026</t>
+  </si>
+  <si>
+    <t>ROJAS SALDIVIA LILIAN BEATRIZ</t>
+  </si>
+  <si>
+    <t>LILIAN BEATRIZ</t>
+  </si>
+  <si>
+    <t>ANTERAS 105 COMUNA DE ANCUD.O.P.373 DIDECOPAGO FACTURA N°526, DE FECHA 22.04.2026, DE ACUERDO A Orden de Compra codigo: 2658-490-AG26 dirigida a SOCIEDAD DE INVERSIONES ALTOS DE COQUIAO SPA, PARA LA DIRECCION DE DIDECO PARA AYUDA SOCIAL SRA MARIA OJEDA MANSILLA RUT 10143370-6 DOMICILIADA EN LAS C</t>
+  </si>
+  <si>
+    <t>Soc. de Limpieza y Comercializ. de Productos C y H Ltda.</t>
+  </si>
+  <si>
+    <t>2152401999003073</t>
+  </si>
+  <si>
+    <t>CANCELA CONVENIO TRANSFERENCIA DE RECURSOS DE ACUERDO A DECRETO N°1592 DE 15.05.2026 DE ASESORIA JURIDICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOC DE LIMPIEZA Y COMERCIALIZADORA DE PRODUCTOS  </t>
+  </si>
+  <si>
+    <t>MUCKE 9 COMUNA DE ANCUD.O.P.N. 393 DIDECOPAGO FACTURA N°527, DE FECHA 22.04.2026, DE ACUERDO A Orden de Compra codigo: 2658-518-AG26 dirigida a SOCIEDAD DE INVERSIONES ALTOS DE COQUIAO SPA, para la direccion de dideco para ayuda social SRA MARIA GAJARDO BARRIA RUT 12254963-1 DOMICILIADA EN JOSE</t>
+  </si>
+  <si>
+    <t>SUBVENCION A CORPORACION MUNICIPAL PAGO CAUSA SOBRE CUMPLIMIENTO LABORAL  ROL RIT C-10-2024 CUOTA 4 DE 10 DE ACUERDO DECRETO N°1573 DE 14.05.2026 DE ASESORIA JURIDICA.</t>
+  </si>
+  <si>
+    <t>SUBVENCION A CORPORACION MUNICIPAL PAGO CAUSAS LABORALES ROL RITC-6-2024, C-7-2024 Y C-12-2024  CUOTA 5 DE 12</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DON  JOSE ALBERTO CEBALLOS MILLAN DE ACUERDO A DECRETO N°1594 DE 15.05.2026</t>
+  </si>
+  <si>
+    <t>CEBALLOS MILLAN JOSE ALBERTO</t>
+  </si>
+  <si>
+    <t>JOSE ALBERTO</t>
+  </si>
+  <si>
+    <t>CEBALLOS</t>
+  </si>
+  <si>
+    <t>Ejercito de Salvacion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2152401006004   </t>
+  </si>
+  <si>
+    <t>APORTE AÑO 2026, SEGUN DECRETO ALCALDICIO NO. 1591 DEL 15.05.2026, Y CONVENIO DE SUBVENCION.-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EJERCITO DE SALVACION  </t>
+  </si>
+  <si>
+    <t>Agrupación Te Acompaño Ancud</t>
+  </si>
+  <si>
+    <t>2152401999003074</t>
+  </si>
+  <si>
+    <t>APORTE AÑO 2026 SEGUN DECRETO ALCALDICIO NO. 1652 DEL 20.05.2026 Y CONVENIO DE SUBVENCION.-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AGRUPACION  TEACOMPAÑO ANCUD  </t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 537, DE FECHA 06.05.2026 Y DECRETO N° 1555, DE FECHA 14.05.2026.-</t>
+  </si>
+  <si>
+    <t>CARCAMO RUIZ MARCELA ALEJANDRA</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 538, DE FECHA 06.05.2026 Y DECRETO N° 1656, DE FECHA 22.05.2026.-</t>
+  </si>
+  <si>
+    <t>RIOS VELASQUEZ SONIA DEL CARM</t>
+  </si>
+  <si>
+    <t>SONIA DEL CARM</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 556, DE FECHA 12.05.2026 Y DECRETO N° 1656, DE FECHA 22.05.2026.-</t>
+  </si>
+  <si>
+    <t>VARGAS VILLARROEL VIOLETA ALBERTIN</t>
+  </si>
+  <si>
+    <t>VIOLETA ALBERTIN</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 558, DE FECHA 12.05.2026 Y DECRETO N° 1656, DE FECHA 22.05.2026.-</t>
+  </si>
+  <si>
+    <t>CONTRERAS NONQUE CAROLINA ELIZABETH</t>
+  </si>
+  <si>
+    <t>CAROLINA ELIZABETH</t>
+  </si>
+  <si>
+    <t>NONQUE</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 578, DE FECHA 18.05.2026 Y DECRETO N° 1656, DE FECHA 22.05.2026.-</t>
+  </si>
+  <si>
+    <t>BARRIA VELASQUEZ LUIS ALBERTO</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 580, DE FECHA 18.05.2026 Y DECRETO N° 1656, DE FECHA 22.05.2026.-</t>
+  </si>
+  <si>
+    <t>GUENUMAN ALVARADO YANETH DEL CARMEN</t>
+  </si>
+  <si>
+    <t>YANETH DEL CARMEN</t>
+  </si>
+  <si>
+    <t>GUENUMAN</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 581, DE FECHA 18.05.2026 Y DECRETO N° 1656, DE FECHA 22.05.2026.-</t>
+  </si>
+  <si>
+    <t>ASCENCIO MANSILLA ROSA ELENA</t>
+  </si>
+  <si>
+    <t>ROSA ELENA</t>
+  </si>
+  <si>
+    <t>ASCENCIO</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 582, DE FECHA 18.05.2026 Y DECRETO N° 1656, DE FECHA 22.05.2026.-</t>
+  </si>
+  <si>
+    <t>SALDIVIA VALLEJOS KARINA BELEN</t>
+  </si>
+  <si>
+    <t>KARINA BELEN</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 557, DE FECHA 12.05.2026 Y DECRETO N° 1656, DE FECHA 22.05.2026.-</t>
+  </si>
+  <si>
+    <t>GUENTELICAN ANTIMAN MANUEL GALVARINO</t>
+  </si>
+  <si>
+    <t>MANUEL GALVARINO</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 565, DE FECHA 12.05.2026 Y DECRETO N° 1656, DE FECHA 22.05.2026.-</t>
+  </si>
+  <si>
+    <t>MORALES URBINA VERONICA MARGARITA</t>
+  </si>
+  <si>
+    <t>VERONICA MARGARITA</t>
+  </si>
+  <si>
+    <t>MORALES</t>
+  </si>
+  <si>
+    <t>URBINA</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N° 579, DE FECHA 18.05.2026 Y DECRETO N° 1656, DE FECHA 22.05.2026.-</t>
+  </si>
+  <si>
+    <t>REMOLCOI CARDENAS CARLOS HERALDO</t>
+  </si>
+  <si>
+    <t>CARLOS HERALDO</t>
+  </si>
+  <si>
+    <t>REMOLCOI</t>
+  </si>
+  <si>
+    <t>Asoc. de Funcionarios N° 2 de la Salud Municipalizada de Ancud</t>
+  </si>
+  <si>
+    <t>2152401999003077</t>
+  </si>
+  <si>
+    <t>APORTE AÑO 2026, SEGUN DERETO ALCALDICIO NO. 1653 DEL 20.05.2026, Y CONVENIO DE SUBVENCION .-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASOCIACION DE FUNCIONARIOS NO. 2  DE LA SALUD MUNICIPALIZADA  </t>
+  </si>
+  <si>
+    <t>TRASPASO DE FONDOS CORRESPONDIENTE A PER CAPITA MAYO 2025 Y  LEYES MAYO 2026. Y DECRETO ALCALDICIO  NO. 1683 DEL 26.05.2026.-</t>
+  </si>
+  <si>
+    <t>PAGO FACTURA N°1038, DE FECHA 07.05.2026, DE ACUERDO A Orden de Compra codigo: 2658-560-AG26 dirigida a RED LAGOS SPA, PARA LA DIRECCION DE DIDECO PARA FAMILIAS DE LA COMUNA DE ANCUD QUE SE ENCUENTRAN EN SITUACION DE NECESIDAD MANIFIESTA.O.P.N. 488 DIDECO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RED LAGOS SPA  </t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DON MILTON RAUL AMPUERO AMPUERO DE ACUERDO A DECRETO N°1699 DE 28.05.2026</t>
+  </si>
+  <si>
+    <t>AMPUERO AMPUERO MILTON RAUL</t>
+  </si>
+  <si>
+    <t>MILTON RAUL</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA MARIBEL DEL CARMEN COMICHEO COMICHEO DE ACUERDO A DECRETO N°1699 DE 28.05.2026</t>
+  </si>
+  <si>
+    <t>COMICHEO COMICHEO MARIBEL DEL CARMEN</t>
+  </si>
+  <si>
+    <t>MARIBEL DEL CARMEN</t>
+  </si>
+  <si>
+    <t>COMICHEO</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DON MANUEL ANTONIO JIMENEZ OLIVEROS DE  ACUERDO A DECRETO N°1699 DE 28.05.2026</t>
+  </si>
+  <si>
+    <t>JIMENEZ OLIVEROS MANUEL ANTONIO</t>
+  </si>
+  <si>
+    <t>MANUEL ANTONIO</t>
+  </si>
+  <si>
+    <t>JIMENEZ</t>
+  </si>
+  <si>
+    <t>OLIVEROS</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA ONESIMA DEL ROSARIO DIAZ PEREZ DE ACUERDO A DECRETO N°1699 DE 28.05.2026</t>
+  </si>
+  <si>
+    <t>DIAZ PEREZ ONESIMA DEL ROSA</t>
+  </si>
+  <si>
+    <t>ONESIMA DEL ROSA</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DON CAMILO ANTONIO BARRIA MALDONADO DE ACUERDO A DECRETO N°1699 DE 28.05.2026</t>
+  </si>
+  <si>
+    <t>BARRIA MALDONADO CAMILO ANTONIO</t>
+  </si>
+  <si>
+    <t>CAMILO ANTONIO</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA YINDRI DEL CARMEN SALAS TOVAR DE ACUERDO A DECRETO N°1699 DE 28.05.2026</t>
+  </si>
+  <si>
+    <t>SALAS TOVAR YINDRI DEL CARMEN</t>
+  </si>
+  <si>
+    <t>YINDRI DEL CARMEN</t>
+  </si>
+  <si>
+    <t>SALAS</t>
+  </si>
+  <si>
+    <t>TOVAR</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA DENY JUDITH TRIBIÑO OJEDA DE ACUERDO A DECRETO N°1699 DE 28.05.2026</t>
+  </si>
+  <si>
+    <t>TRIBIÑO OJEDA DENY JUDITH</t>
+  </si>
+  <si>
+    <t>DENY JUDITH</t>
+  </si>
+  <si>
+    <t>TRIBIÑO</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA MIRIAM SOLEDAD VASQUEZ MELLA DE ACUERDO A DECRETO N°1699 DE 28.05.2026</t>
+  </si>
+  <si>
+    <t>VASQUEZ MELLA MIRIAM SOLEDAD</t>
+  </si>
+  <si>
+    <t>MIRIAM SOLEDAD</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA ROSA ALICIA UNQUEN HUEICHA DE ACUERDO A DECRETO N°1699 DE 28.05.2026</t>
+  </si>
+  <si>
+    <t>UNQUÉN HUEICHA ROSA ALICIA</t>
+  </si>
+  <si>
+    <t>ROSA ALICIA</t>
+  </si>
+  <si>
+    <t>UNQUÉN</t>
+  </si>
+  <si>
+    <t>CANCELA VALORES PERCIBIDOS POR RMNP PERIODO 01 A 30 DE ABRIL 2026</t>
+  </si>
+  <si>
+    <t>APORTE AÑO 2026, SEGUN DECRETO ALCALDICIO NO.169 DEL 14.01.2026, Y CONVENIO DE SUBVENCION.-</t>
+  </si>
+  <si>
+    <t>PAGO FACTURA N°12054869, DE FECHA 15.05.2026, PARA LA ADQUISICION DE VALES DE GAS DE 15 KILOS PARA FAMILIAS DE LA COMUNA DE ANCUD QUE SE ENCUENTRAN EN SITUACION DE NECESIDAD  MANIFIESTA SEGUN COMPRA 2660-36-CM26.PO.Ñ.506 DIDECO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GASCO GLP S.A.  </t>
+  </si>
+  <si>
+    <t>PAGO MULTAL LEY DE  ALCOHOLES MES DE MAYO 2026, SEGUN INGRESOS PERCIBIDOS ENTRE AL 01.05.2026 AL 31.05.2026.-</t>
+  </si>
+  <si>
+    <t>PAGO FONDO COMUN CORRESPONDIENTE AL  MES DE MAYO 2026, SEGUN  RESUMEN DE INGRESOS PERCIBIDOS ENTRE EL 01.05.2026 AL 31.05.2026.-</t>
+  </si>
+  <si>
+    <t>TRASPASO DE FONDOS  CORRESPONDIENTE A  PROGRAMAS DE SALUD, SEGUN ORD.NO. 280 DEL 29.05.2026, CORP.MUNICIPAL.-</t>
+  </si>
+  <si>
+    <t>APORTE AÑO 2026, SEGUNDECRETO ALCALDIO NO. 1810DEL 04.06.2026 Y CONVENIO DE SUBVENCION.-</t>
+  </si>
+  <si>
+    <t>PAGO DE VALORES PERCIBIDOS POR CONCEPTO DE RMNP PERIODO DEL 01 AL 30 DE ABRIL 2026, SEGUN CERTIFICADO NO. 10 DEL  TESORERA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DON JOSE QUENER CARDENAS CARDENAS DE ACUERDO A DECRETO N°1831 DE 05.06.2026</t>
+  </si>
+  <si>
+    <t>CARDENAS CARDENAS JOSE QUENER</t>
+  </si>
+  <si>
+    <t>JOSE QUENER</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DON PEDRO ANTONIO HUIRIMILLA MANSILLA DE ACUERDO A DECRETO N°1831 DE 05.06.2026</t>
+  </si>
+  <si>
+    <t>HUIRIMILLA MANSILLA PEDRO ANTONIO</t>
+  </si>
+  <si>
+    <t>PEDRO ANTONIO</t>
+  </si>
+  <si>
+    <t>HUIRIMILLA</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DON JAVIER ALEXIS LARENAS MUÑOZ DE ACUERDO A DECRETO N°1831 DE 05.06.2026</t>
+  </si>
+  <si>
+    <t>LARENAS MUÑOZ JAVIER ALEXIS</t>
+  </si>
+  <si>
+    <t>JAVIER ALEXIS</t>
+  </si>
+  <si>
+    <t>LARENAS</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA BLANCA EDITH BARRIA BARRIA DE ACUERDO A DECRETO N°1831 DE 05.06.2026</t>
+  </si>
+  <si>
+    <t>BARRIA BARRIA BLANCA EDITH</t>
+  </si>
+  <si>
+    <t>BLANCA EDITH</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA VERONICA ELISABTH ALVAREZ NEIPAN DE ACUERDO A DECRETO N°1831 DE 05.06.2026</t>
+  </si>
+  <si>
+    <t>ALVAREZ NEIPAN VERONICA ELIZABET</t>
+  </si>
+  <si>
+    <t>VERONICA ELIZABET</t>
+  </si>
+  <si>
+    <t>NEIPAN</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA FRANCISCA ALEJANDRA ASTORGA HUENTELICAN DE ACUERDO A DECRETO N°1831 DE 05.06.2026</t>
+  </si>
+  <si>
+    <t>ASTORGA HUENTELICAN FRANCISCA ALEJANDRA</t>
+  </si>
+  <si>
+    <t>FRANCISCA ALEJANDRA</t>
+  </si>
+  <si>
+    <t>ASTORGA</t>
+  </si>
+  <si>
+    <t>HUENTELICAN</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DON DIEGO SERVANDO SALDIVIA CARDENAS  DE ACUERDO A DECRETO N°1831 DE 05.06.2026</t>
+  </si>
+  <si>
+    <t>SALDIVIA CARDENAS DIEGO SERVANDO</t>
+  </si>
+  <si>
+    <t>DIEGO SERVANDO</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA MARIGEN ANTONIETA GUZMAN GUZMAN DE ACUERDO A DECRETO N°1831 DE 05.06.2026</t>
+  </si>
+  <si>
+    <t>GUZMAN GUZMAN MARIGEN ANTONIETA</t>
+  </si>
+  <si>
+    <t>MARIGEN ANTONIETA</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A SANDRA ESTER MANSILLA SALDIVIA DE ACUERDO A DECRETO N°1831 DE 05.06.2026</t>
+  </si>
+  <si>
+    <t>MANSILLA SALDIVIA SANDRA ESTER</t>
+  </si>
+  <si>
+    <t>SANDRA ESTER</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA TREISY MARICEL SALDIAS NEGRON DE ACUERDO A DECRETO N°1831 DE 05.06.2026</t>
+  </si>
+  <si>
+    <t>SALDIAS NEGRON TREISY MARICEL</t>
+  </si>
+  <si>
+    <t>TREISY MARICEL</t>
+  </si>
+  <si>
+    <t>SALDIAS</t>
+  </si>
+  <si>
+    <t>NEGRON</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA MARIA EDITH MALDONADO BARRIA DE ACUERDO A DECRETO N°1831 DE 05.06.2026</t>
+  </si>
+  <si>
+    <t>MALDONADO BARRIA MARIA EDITH</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA MONICA LUZ DELGADO BARRIENTOS DE ACUERDO A DECRETO N°1831 DE 05.06.2026</t>
+  </si>
+  <si>
+    <t>DELGADO BARRIENTOS MONICA LUZ</t>
+  </si>
+  <si>
+    <t>MONICA LUZ</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA ANA MARIA VARGAS VARGAS DE ACUERDO A DECRETO N°1831 DE 05.06.2026</t>
+  </si>
+  <si>
+    <t>VARGAS VARGAS ANA MARIA</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DON JORGE ARMANDO MARTY TORRES DE ACUERDO A DECRETO N°1831 DE 05.06.2026</t>
+  </si>
+  <si>
+    <t>MARTY TORRES JORGE ARMANDO</t>
+  </si>
+  <si>
+    <t>JORGE ARMANDO</t>
+  </si>
+  <si>
+    <t>MARTY</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA ANA VICTORIA BAHAMONDE TORRES DE ACUERDO A DECRETO N°1831 DE 05.06.2026</t>
+  </si>
+  <si>
+    <t>BAHAMONDE TORRES ANA VICTORIA</t>
+  </si>
+  <si>
+    <t>ANA VICTORIA</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA ALEXA MARIBEL STRAUSSMANN SILVA DE ACUERDO A DECRETO N°1831 DE 05.06.2026</t>
+  </si>
+  <si>
+    <t>STRAUSSMAN SILVA ALEXA MARIBEL</t>
+  </si>
+  <si>
+    <t>ALEXA MARIBEL</t>
+  </si>
+  <si>
+    <t>STRAUSSMAN</t>
+  </si>
+  <si>
+    <t>PAGO DE VALORES PERCIBIDOS POR CONCEPTO DE RMNP PERIODO 01 A 31 DE MAYO 2026 SEGUN CERTIFICADO N°12 DE TESORERA MUNICIPAL.-</t>
+  </si>
+  <si>
+    <t>CANCELA FACTURA N°647378 DE 19.05.2026, PARA LA DIRECCION DE DIDECO PARA AYUDA SOCIALSRA ADRIANA VALERIA OJEDA OJEDA RUT 16194723-7 DOMICILIADA EN CAICUMEO 1668 COMUNA DE ANCUD.</t>
+  </si>
+  <si>
+    <t>Comunidad Indígena Pellu Williche</t>
+  </si>
+  <si>
+    <t>2152401999003075</t>
+  </si>
+  <si>
+    <t>CANCELA SUBVENCION A COMUNIDAD INDIGENA PELLU WILLICHE DE ACUERDO A DECRETO N°1877 DE 10.06.2026 DE ASESORIA JURIDICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMUNIDAD INDIGENA PELLU WILLICHE  </t>
+  </si>
+  <si>
+    <t>Club Deportivo Ancud</t>
+  </si>
+  <si>
+    <t>2152401999003076</t>
+  </si>
+  <si>
+    <t>CANCELA SUBVENCION A CLUB DEPORTIVO ANCUD DE ACUERDO A DECRETO N°1876 DE 10.06.2026 DE ASESORIA JURIDICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLUB DEPORTIVO ANCUD  </t>
+  </si>
+  <si>
+    <t>PAGO FACTURA N°2052, DE FECHA 24.05.2026, DE ACUERDO A Orden de Compra codigo: 2658-621-AG26 dirigida a Comercial Jaime Francisco Asmussen Chales EIRL. O.P.N 284 DIDECO. Para ayudas sociales</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE A DOÑA ALEJANDRA PAOLA PEREZ URIBE DE ACUERDO A DECRETO N°1925 DE 12.06.2026</t>
+  </si>
+  <si>
+    <t>PEREZ URIBE ALEJANDRA PAOLA</t>
+  </si>
+  <si>
+    <t>ALEJANDRA PAOLA</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A MIGUEL FREDDY GONZALEZ DREYFUS DE ACUERDO A DECRETO N°1925 DE 12.06.2026</t>
+  </si>
+  <si>
+    <t>GONZALEZ DREYFUS MIGUEL FREDDY</t>
+  </si>
+  <si>
+    <t>MIGUEL FREDDY</t>
+  </si>
+  <si>
+    <t>DREYFUS</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE A DOÑA MARGARITA OLIVIA BARCENA AGUILA DE ACUERDO A DECRETO N°1925 DE 12.06.2026</t>
+  </si>
+  <si>
+    <t>BARCENA AGUILA MARGARITA OLIVIA</t>
+  </si>
+  <si>
+    <t>MARGARITA OLIVIA</t>
+  </si>
+  <si>
+    <t>BARCENA</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA YESSIE MARA MANOSALVA ALVARADO DE ACUERDO A DECRETO N°1925 DE 12.06.2026</t>
+  </si>
+  <si>
+    <t>MANOSALBA ALVARADO YESSIE MARA</t>
+  </si>
+  <si>
+    <t>YESSIE MARA</t>
+  </si>
+  <si>
+    <t>MANOSALBA</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE A DON FRANCISCO EMILIANO ASTORGA ASTORGA DE ACUERDO A DECRETO N°1925 DE 12.06.2026</t>
+  </si>
+  <si>
+    <t>ASTORGA ASTORGA FRANCISCO EMILIANO</t>
+  </si>
+  <si>
+    <t>FRANCISCO EMILIANO</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA MARIA LUIS ALVAREZ SANCHEZ DE ACUERDO A DECRETO N°1925 DE 12.06.2026</t>
+  </si>
+  <si>
+    <t>ALVAREZ SANCHEZ MARIA LUISA</t>
+  </si>
+  <si>
+    <t>MARIA LUISA</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA VALENTINA ANTONIA ROBLES ROBLES DE ACUERDO A DECRETO N°1925 DE 12.06.2026</t>
+  </si>
+  <si>
+    <t>ROBLES ROBLES VALENTINA ANTONIA</t>
+  </si>
+  <si>
+    <t>VALENTINA ANTONIA</t>
+  </si>
+  <si>
+    <t>ROBLES</t>
+  </si>
+  <si>
+    <t>.P.N. 444 Y  SRA JUANA GONZALEZ GUINEO RUT 12202478-4 DOMICILIADA EN PASAJE FORTALEZA 3 VILAL SAN ESTEBAMN COMUNA DE ANCUD O.P.N. 477 DIDECOPAGO FACTURA N°4821, DE FECHA 01.06.2026, DE ACUERDO A Orden de Compra codigo: 2658-603-AG26 dirigida a OSCAR EDUARDO GOYE CASTILLO, PARA LA DIRECCION DE DIDECO PARA AYUDA SOCIAL SRA MARIA GUENTELICAN ANTIMAN RUT 8421629-1 DOMICILIADAEN AV. PACIFICO 42  O</t>
+  </si>
+  <si>
+    <t>AGUAS BUENAS O.P.N. 480 Y  SRA CLAUDIA ASENCIO SANCHEZ RUT 18423437-8 DOMCILIADA EN PASAJE 10 VISTA HERMOSA S7N ANCUD O.P.N. 498 DIDECOPAGO FACTURA N°4832, DE FECHA 26.05.2026, DE ACUERDO A Orden de Compra codigo: 2658-600-AG26 dirigida a OSCAR EDUARDO GOYE CASTILLO, PARA LA DIRECCION DE DIDECO PARA AYUDA SOCIAL SRA IVANNA HIDALGO BECERRA  RUT 1+531170-6 DOMICILIADA EN EL SECTOR RURAL DE</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA DANIELA DEL PILAR HERRERA MANSILLA DE ACUERDO A DECRETO N°1925 DE 12.06.2026</t>
+  </si>
+  <si>
+    <t>HERRERA MANSILLA DANIELA DEL PILAR</t>
+  </si>
+  <si>
+    <t>DANIELA DEL PILAR</t>
+  </si>
+  <si>
+    <t>HERRERA</t>
+  </si>
+  <si>
+    <t>CANCELA APPORTE ECONOMICO A DOÑA ELSIE DEL CARMEN HENRIQUEZ BARRIA DE ACUERDO A DECRETO N°1925 DE 12.06.2026</t>
+  </si>
+  <si>
+    <t>HENRIQUEZ BARRIA ELSIE DEL CARMEN</t>
+  </si>
+  <si>
+    <t>ELSIE DEL CARMEN</t>
+  </si>
+  <si>
+    <t>HENRIQUEZ</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA ROSA LIDIA GONZALEZ ALTAMIRANO DE ACUERDO A DECRETO N°1925 DE 12.06.2026</t>
+  </si>
+  <si>
+    <t>GONZALEZ ALTAMIRANO ROSA LIDIA</t>
+  </si>
+  <si>
+    <t>ROSA LIDIA</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA CLAUDIA ANDRES HERNANDEZ ALVARADO DE ACUERDO A DECRETO N°1925 DE 12.06.2026</t>
+  </si>
+  <si>
+    <t>HERNANDEZ ALVARADO CLAUDIA ANDREA</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DON JOSE IGNACIO OJEDA ASENCIO DE ACUERDO A DECRETO N°1831 DE 05.06.2026</t>
+  </si>
+  <si>
+    <t>OJEDA ASENCIO JOSE IGNACIO</t>
+  </si>
+  <si>
+    <t>JOSE IGNACIO</t>
+  </si>
+  <si>
+    <t>PAGO APORTE SERVICIO BIENESTAR CORPORACION MUNICIPAL DE ANCUD, SEGUNDA CUOTA  PARA DAR CUMPLIMIENTO A LOS BENEFICIOS CONTEMPLADOS EN EL PLAN ANUAL AÑO 2026.-</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA MARIA IRENE GONZALEZ AMPUERO DE ACUERDO A DECRETO N°1969 DE 17.06.2026</t>
+  </si>
+  <si>
+    <t>GONZALEZ AMPUERO MARIA IRENE</t>
+  </si>
+  <si>
+    <t>MARIA IRENE</t>
+  </si>
+  <si>
+    <t>Comunidad Indigena Piuke Chilwe</t>
+  </si>
+  <si>
+    <t>2152401999003081</t>
+  </si>
+  <si>
+    <t>PAGO APORTE AÑO 2026 DECRETO ALCALDICIO NO 1974 DEL 17.06.2026 Y CONVENIO DE SUBVENCION.-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMUNIDAD INDIGENA PIUKE CHILWE  </t>
+  </si>
+  <si>
+    <t>PAGO FACTURA N°648173, DE FECHA 03.06.2026, DE ACUERDO A Orden de Compra codigo: 2658-691-AG26 dirigida a OSCAR JOSÉ VILLARROEL HEINZ, SEGÚN O.P. 544 DIDECO, MATERIALES QUE SERÁN UTILIZADOS COMO AYUDA SOCIAL A VECINA DE LA COMUNA.</t>
+  </si>
+  <si>
+    <t>13 comuna de ancud.OP 553DIDECOPAGO FACTURA N° 648172, DE FECHA 03.06.2026, DE ACUERDO A Orden de Compra codigo: 2658-704-AG26 dirigida a OSCAR JOSÉ VILLARROEL HEINZ, PARA LA DIRECCION DE DIDECO PARA AYUDA SOCIAL sra patricia neun chiguay rut 8500673-8 domiciliado en calle pepita manss</t>
+  </si>
+  <si>
+    <t>PAGO FACTURA N° 12052, DE FECHA 09.06.2026, PARA LA DIRECCION DE DIDECO PARA ADQUISICOON DE CANASTAS DE ALIMENTOS PARA FAMILIAS DE LA COMUNADE ANCUD QUE SE ENCUENTREN EN SITUACION DE NECESIDAD MANIFIESTA SEGUN LICITACION 2658-136-L126 O.P.N.,369 DIDECO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SURVEN SPA  </t>
+  </si>
+  <si>
+    <t>APORTE AÑO 2026,  SEGUN DECRETO ALCALDICIO NO. 2057 DEL 24.06.2026, Y CONVENIO DE SUBVENCION.-</t>
+  </si>
+  <si>
+    <t>Club Deportivo Sur de Chile Estero Chacao</t>
+  </si>
+  <si>
+    <t>2152401999003078</t>
+  </si>
+  <si>
+    <t>APORTE AÑO 2026, SEGUN DECRETO ALCALDICIO NO. 2018 DEL 22.06.2026 Y CONVENIO DE SUBVENCION.-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLUB DEPORTIVO SUR DE CHILE ESTERO CHACAO  </t>
+  </si>
+  <si>
+    <t>TRASPASO DE PERCAPITA JUNIO 2026, PERCAPITA LEYES JUNIO 2026, SE ADJUNTA DECRETO NO. 2066 DEL 25.06.2026, Y ORD. No. 337, 338  DEL 24.06.2026 DE SECRETARIO GENERAL CORP. MUNICIPAL DE ANCUD.-</t>
+  </si>
+  <si>
+    <t>TRASPASO DE FONDOS CORRESPONDIENTE A PROGRAMA DE SALUD ORD. NO. 339 DEL 24.06.2026, CORP.MUNICIPAL</t>
+  </si>
+  <si>
+    <t>APORTE AÑO 2026, SEGUN DECRETO ALCALDICIO NO.169 DEL 14.01.2026, Y CONVENIO DE SUBVENCION.- 
+ORD. NO. 60 DE FECHA 24.06.2026, DE SECRETARIA EJECUTIVA CORP.CULTURal.-</t>
+  </si>
+  <si>
+    <t>AL DE DEGAN S/N COMUNA DE ANCUD,  SRA VERONICA ASTORGAMALDONADO RUT 12759623-9 DOM,ICILIADA EN AV. COSTANERA 230  SALVADOR ALLENDE COMUNA DE ANCUD  Y SRA CLAUDIA BARRIA BARRIA RUT 15408086-8 DOMICILIADA EN CALLE SAN MARTIN 1420 ANCUDPAGO FACTURA N°4820, DE FECHA 01.06.2026, DE ACUERDO A Orden de Compra codigo: 2658-657-AG26 dirigida a OSCAR EDUARDO GOYE CASTILLO, PARA LA DIRECCION DE DIDECO PARA AYUDAS SOCIALES PARA SRA GRACIELA MUÑOZ SOLIRS RUT 7113566-7 DOMCIILIADA EN EL SECTOR RUR</t>
+  </si>
+  <si>
+    <t>CANCELA CUOTA 5 DE 10 CAUSA ROL RIT C-10-2024 MES DE JULIO 2026 DE ACUERDO A DECRETO N°2149 DE ASESORIA JURIDICA DE FECHA 01.07.2026</t>
+  </si>
+  <si>
+    <t>Club Formativo Juvenil Deportivo Caleuche Voley Ancud</t>
+  </si>
+  <si>
+    <t>2152401999003092</t>
+  </si>
+  <si>
+    <t>APORTE AÑO 2026, DECRETO ALCALDICIO NO. 2154 DEL 02.07.2026, Y CONVENIO DE SUBVENCION.-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLUB FORMATIVO JUVENIL DEPORTIVO CALEUCHE VOLEI ANCUD  </t>
+  </si>
+  <si>
+    <t>PAGO DE CUOTA 6 DE 12 MES ROL RIT C-6-2024, C-7-2024, C-12-2024 MES JUNIO 2026</t>
+  </si>
+  <si>
+    <t>TRASPASO DE FONDOS CORRESPONDIENTE A PROGRAMA DE SALUD, SEGUN ORD. NO. 352 DEL 02.07.2026, CORPORACION MUNICIPAL.-</t>
+  </si>
+  <si>
+    <t>CANCELA SUBVENCION A COMUNIDAD INDIGENA NEWEN MAPU DE PUDETO BAJO DE ACUERDO A DECRETO N°795 DE 10.03.2026,</t>
+  </si>
+  <si>
+    <t>PAGO MULTAS LEY DE ALCOHOLES MES DE JUNIO 2026, SEGUN LIBRO MAYOR CORRESPONDIENTE AL PERIODO 01.06.2026 AL 30.06.2026.-</t>
+  </si>
+  <si>
+    <t>PAGO FONDO COMUN CORRESPONDIENTE AL MES DE JUNIO 2026, SEGUN RESUMEN INGREDSOS PERCIBIDOS ENTRE AL 01.06.2026 AL 30.06.2026.-</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DON LUIS ALBERTO ULE ALVARADO DE ACUERDO A DECRETO N°2097 DE 30.06.2026</t>
+  </si>
+  <si>
+    <t>ULE ALVARADO LUIS ALBERTO</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA NANCY RUTH SALAZAR FUENTEALBA DE ACUERDO A DECRETO N°2097 DE 30.06.2026</t>
+  </si>
+  <si>
+    <t>SALAZAR FUENTELABA NANCY RUTH</t>
+  </si>
+  <si>
+    <t>NANCY RUTH</t>
+  </si>
+  <si>
+    <t>FUENTELABA</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA MARCELA PAZ BARRIOS RIOS DE ACUERDO A DECRETO N°30.06.2026</t>
+  </si>
+  <si>
+    <t>BARRIOS RIOS MARCELA PAZ</t>
+  </si>
+  <si>
+    <t>MARCELA PAZ</t>
+  </si>
+  <si>
+    <t>BARRIOS</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DON VICTOR FERNANDO CAIMAPO CURUMILLA DE ACUERDO A DECRETO N°2097 DE 30.06.2026</t>
+  </si>
+  <si>
+    <t>CAIMAPO CURUMILLA VICTOR FERNANDO</t>
+  </si>
+  <si>
+    <t>VICTOR FERNANDO</t>
+  </si>
+  <si>
+    <t>CAIMAPO</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DONA CYNTIA VALENTINA BURGOS GONZALEZ DE ACUERDO A DECRETO N°2097 DE 30.06.2026</t>
+  </si>
+  <si>
+    <t>BURGOS GONZALEZ CYNTHIA VALENTINA</t>
+  </si>
+  <si>
+    <t>CYNTHIA VALENTINA</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA MARIA JOSE DIEDRICHS BARRIA DE ACUERDO A DECRETO N°2097 DE 30.06.2026</t>
+  </si>
+  <si>
+    <t>DIEDRICHS BARRIA MARIA JOSE</t>
+  </si>
+  <si>
+    <t>MARIA JOSE</t>
+  </si>
+  <si>
+    <t>DIEDRICHS</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA ALEJANDRA FRANCISCA OVANDO CAICHEO DE ACUERDO A DECRETO N°2097 DE 30.06.2026</t>
+  </si>
+  <si>
+    <t>OVANDO CAICHEO FRANCISCA ALEJANDRA</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA TERESA INES VILLARROEL MUÑOZ DE ACUERDO A DECRETO N°2097 DE 30.06.2026</t>
+  </si>
+  <si>
+    <t>VILLARROEL MUÑOZ TERESA INES</t>
+  </si>
+  <si>
+    <t>TERESA INES</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA NOLVIA ORFELIA ALTAMIRANO ALTAMIRANO DE ACUERDO A DECRETO N°2097 DE 30.06.2026</t>
+  </si>
+  <si>
+    <t>ALTAMIRANO ALTAMIRANO NOLVIA ORFELIA</t>
+  </si>
+  <si>
+    <t>NOLVIA ORFELIA</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA JOSE EUGENIO COMICHEO COMICHEO DE ACUERDO A DECRETO N°2097 DE 30.06.2026</t>
+  </si>
+  <si>
+    <t>COMICHEO COMICHEO JOSE EUGENIO</t>
+  </si>
+  <si>
+    <t>JOSE EUGENIO</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DON JOSE ARTURO ANTIMAN VELQUEN DE ACUERDO A DECRETO N°2097 DE 30.06.2026</t>
+  </si>
+  <si>
+    <t>ANTIMAN VELQUEN JOSE ARTURO</t>
+  </si>
+  <si>
+    <t>JOSE ARTURO</t>
+  </si>
+  <si>
+    <t>VELQUEN</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOÑA MARIA JEANETTE AGUILA AGUILA DE ACUERDO A DECRETO N°2097 DE 30.06.2026</t>
+  </si>
+  <si>
+    <t>AGUILA AGUILA MARIA JEANETTE</t>
+  </si>
+  <si>
+    <t>MARIA JEANETTE</t>
+  </si>
+  <si>
+    <t>CANCELA APORTE ECONOMICO A DOLA CAROLYNNE AVIGAIL MUÑOZ LLAUCA DE ACUERDO A DECRETO N°2097 DE 30.06.2026</t>
+  </si>
+  <si>
+    <t>MUÑOZ LLAUCA CAROLYNNE AVIGAIL</t>
+  </si>
+  <si>
+    <t>CAROLYNNE AVIGAIL</t>
+  </si>
+  <si>
+    <t>Cooperatica Campesina Punta Chilen</t>
+  </si>
+  <si>
+    <t>2152401999003087</t>
+  </si>
+  <si>
+    <t>APORTE AÑO 2026, DECRETO ALCALDICIO NO.2189 DEL 063.07.2026, Y CONVENIO DE SUBVENCION .-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOPERATIVA CAMPESINA PU NTA CHILEN  </t>
+  </si>
+  <si>
+    <t>Comunidad Indigena Ñuke Mapu de Chaquihual</t>
+  </si>
+  <si>
+    <t>2152401999003091</t>
+  </si>
+  <si>
+    <t>APORTE SEGUN DECRETO ALCALDICIO  NO. 2191 DEL 06.07.2026 Y CONVENIO DE SUBVENCION.-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMUNIDAD INDIGENA ÑUKE MAPU CHAQUIHUAL  </t>
+  </si>
+  <si>
+    <t>Agrupación San Ramon de Nal</t>
+  </si>
+  <si>
+    <t>2152401999003080</t>
+  </si>
+  <si>
+    <t>APORTE AÑO 2026, SEGUN DECRETO ALCALDICIO NO. 2219 DEL 07.07.2026 Y CONVENIO DE SUBVENCION.-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AGRUPACION SAN RAMON DE NAL  </t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO, DE ACUERDO A DECRETO N° 2271, DE FECHA 10.07.2026.-</t>
+  </si>
+  <si>
+    <t>MILLAQUIEN CHEUQUEPIL SYLVIA VIVIANA</t>
+  </si>
+  <si>
+    <t>SYLVIA VIVIANA</t>
+  </si>
+  <si>
+    <t>MILLAQUIEN</t>
+  </si>
+  <si>
+    <t>CHEUQUEPIL</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO N°706,  DE ACUERDO A DECRETO N° 2271, DE FECHA 10.07.2026.-</t>
+  </si>
+  <si>
+    <t>NAIMAN GUERRERO MARIA JURE</t>
+  </si>
+  <si>
+    <t>MARIA JURE</t>
+  </si>
+  <si>
+    <t>NAIMAN</t>
+  </si>
+  <si>
+    <t>GUERRERO</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO N° 707, DE ACUERDO A DECRETO N° 2271, DE FECHA 10.07.2026.-</t>
+  </si>
+  <si>
+    <t>DIAZ VARGAS JAVIER ALEXI</t>
+  </si>
+  <si>
+    <t>JAVIER ALEXI</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO N°714 DE ACUERDO A DECRETO N° 2271, DE FECHA 10.07.2026.-</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO N°715 DE ACUERDO A DECRETO N° 2271, DE FECHA 10.07.2026.-</t>
+  </si>
+  <si>
+    <t>GUINEO SANCHEZ JUAN GUIDO</t>
+  </si>
+  <si>
+    <t>JUAN GUIDO</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO N°716 DE ACUERDO A DECRETO N° 2271, DE FECHA 10.07.2026.-</t>
+  </si>
+  <si>
+    <t>GUENTELICAN VILLARROEL YESSENIA WALESKA</t>
+  </si>
+  <si>
+    <t>YESSENIA WALESKA</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO N°717 DE ACUERDO A DECRETO N° 2271, DE FECHA 10.07.2026.-</t>
+  </si>
+  <si>
+    <t>HERNANDEZ ROJAS LUIS ERNESTO</t>
+  </si>
+  <si>
+    <t>LUIS ERNESTO</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO N°723 DE ACUERDO A DECRETO N° 2271, DE FECHA 10.07.2026.-</t>
+  </si>
+  <si>
+    <t>REYES MALDONADO GLORIA DEL CARMEN</t>
+  </si>
+  <si>
+    <t>GLORIA DEL CARMEN</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO N°726 DE ACUERDO A DECRETO N° 2271, DE FECHA 10.07.2026.-</t>
+  </si>
+  <si>
+    <t>HUEICHA REYES SUSANA DE LOURDES</t>
+  </si>
+  <si>
+    <t>SUSANA DE LOURDES</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO N°724 DE ACUERDO A DECRETO N° 2271, DE FECHA 10.07.2026.-</t>
+  </si>
+  <si>
+    <t>ALTAMIRANO BARRIENTOS NINETT SOLEDAD</t>
+  </si>
+  <si>
+    <t>NINETT SOLEDAD</t>
+  </si>
+  <si>
+    <t>ENTREGA SUBVENCION A CLUB DEPORTIVO ABA ANCUD DE ACUERDO A DECRETO N° 2291 DE FECHA 13-07-2026</t>
+  </si>
+  <si>
+    <t>Agrupación de Bordadoras Las Pincoyas de Ancud</t>
+  </si>
+  <si>
+    <t>2152401999003084</t>
+  </si>
+  <si>
+    <t>ENTREGA SUBVENCION A AGRUPACION DE BORDADORAS LAS PINCOYAS DE ANCUD SEGUN DECRETO N° 2293 DEL 13-07-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AGRUPACION DE BORDADORAS LAS PINCOYAS DE ANCUD  </t>
+  </si>
+  <si>
+    <t>Comunidad Indigena Rayen Mayu de Lecan Alto</t>
+  </si>
+  <si>
+    <t>2152401999003083</t>
+  </si>
+  <si>
+    <t>PAGO SUBVENCION APORTE DE ACUERDO A DECRETO N° 2292, DE FECHA 13.07.2026 Y DECRETO RECTIFICA N°2317, DE FECHA 14.07.2026.-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMUNIDAD INDIGENA RAYEN MAPU DE LECAM ALTO  </t>
+  </si>
+  <si>
+    <t>TRASPASO DE FONDOS CORRESPONDIENTE A PROGRAMA DE SALUD, SEGUN ORD. N° 373 DE FECHA 13.07.2026.-</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO, DE ACUERDO A ORDEN DE PEDIDO N°744, DE FECHA 14.07.2026.-</t>
+  </si>
+  <si>
+    <t>VASQUEZ NUÑEZ SANDRA LETICIA</t>
+  </si>
+  <si>
+    <t>SANDRA LETICIA</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N°732, DE FECHA 14.07.2026</t>
+  </si>
+  <si>
+    <t>SANCHEZ SANCHEZ MIRNA YOSELYN</t>
+  </si>
+  <si>
+    <t>MIRNA YOSELYN</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N°731, DE FECHA 14.07.2026 Y DECRETO N° 2322, DE FECHA 15.07.2026</t>
+  </si>
+  <si>
+    <t>MANSILLA MANSILLA SONIA DEL CARMEN</t>
+  </si>
+  <si>
+    <t>SONIA DEL CARMEN</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO DE ACUERDO A ORDEN DE PEDIDO N°733, DE FECHA 14.07.2026 Y DECRETO N° 2322, de fecha 15.07.2026.-</t>
+  </si>
+  <si>
+    <t>HUENCHUCHEO AGUERO ROCIO CAROLINE</t>
+  </si>
+  <si>
+    <t>ROCIO CAROLINE</t>
+  </si>
+  <si>
+    <t>HUENCHUCHEO</t>
+  </si>
+  <si>
+    <t>PAGO FACTURA N°4896 Y 4897, DE FECHA 16.06.2026, DE ACUERDO A Orden de Compra codigo: 2658-696-AG26 dirigida a OSCAR EDUARDO GOYE CASTILLO, PARA LA DIRECCION DE DIDECO PARA AYUDA SOCIAL SRA SOFIA MANCILLA GONZALEZ RUT 8493164-0 DOMICILIADA EN PASAJE EL ARRAYAN 125 Y SRA PAULINA ANDREA HERNADEZ SORUCO RUT 13717103-1 DOMICILIADA EN PASAJE 12 DE OCTUBRE N.44 COMUNA DE ANCUD O.P. 593-594 DIDECO</t>
+  </si>
+  <si>
+    <t>EL SECTOR RURALMDE PUPELDE BAJO COMUNA DE ANCUD.O.P.N.622 DIDECO   Y EMELINDA HUISCA IMILMAQUI RUT 6833794-1 DOMICILAIDO EN VISTA HERMOSA PASAJE 65 CASA 36 COMUNA DE ANCUDPAGO FACTURA N°2083, DE FECHA 16.06.2026, DE ACUERDO A Orden de Compra codigo: 2658-746-AG26 dirigida a Comercial Jaime Francisco Asmussen Chales EIRL, PARA LA DIRECCION DE DIDECO PARA AYUDAS SOCIALES PARA  LUIS MENA CARDENAS RUT 16779197-2 DOMICILIADA EN</t>
+  </si>
+  <si>
+    <t>37-481-484-463 Y 482 DIDECOPAGO FACTURA N°23502, DE FECHA 01.07.2026, PARA LA DIRECCION DE DIDECO PARA LA ADQUISICION DE INSUMOS DE CONSTRUCCONES VARIOS PARA SER UTILIZADO EN AYUDAS SOCIALES PARA FAMILIAS DE LA COMUNA DE ANCUD A CARGO DE LA DIRECCION DE DIDECO .O.P.N. 419-431-432-4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMERCIAL ELECTRO ANCUD LIMITADA  </t>
+  </si>
+  <si>
+    <t>O.P.N. 317 DIDECOPAGO FACTURA N°648801, DE ACUERDO A Orden de Compra codigo: 2658-749-AG26 dirigida a OSCAR JOSÉ VILLARROEL HEINZ, PARA LA DIRECCION DE DIDECO PARA AYUDAS SOCIALES SRA JESSICA ALMONACID ALMONACID RUT 12141693-K DOMICILIADA EN ALS ROSAS 170 COMUNA DE ANCUD.</t>
+  </si>
+  <si>
+    <t>ACION BOSQUE CHILOE COMUNA DE ANCUD.O.P.N. 627 DIDECOPAGO FACTURA N°648800, DE FECHA 16.06.2026, DE ACUERDO A Orden de Compra codigo: 2658-750-AG26 dirigida a OSCAR JOSÉ VILLARROEL HEINZ, PARA LA DIRECCION DE DIDECO PARA AYUDA SOCIAL SRA MARIA VARGAS VARGAS RUT 13120493-0 DOMICILIADA EN PASAJE CHUCAO 1 POBL</t>
+  </si>
+  <si>
+    <t>JUPITER NRO. 0 COMUNA DE ANCUD.O.P.N. 587 DIDECOPAGO FACTURA N°648482, DE FECHA 10.06.2026, DE ACUERDO A Orden de Compra codigo: 2658-725-AG26 dirigida a OSCAR JOSÉ VILLARROEL HEINZ, PARA LA DIRECCION DE DIDECO PARA AYUDA SOCIAL SRA BERNARDA DE LOURDES BARRIA GALINDO RUT 9146522-1 DOMICILIADA EN PASAJE</t>
+  </si>
+  <si>
+    <t>CALLE ESTELA VEJAR 150 O.P.N. 639 Y  SR JUAN MENDEZ IGLSIAS RUT 59431298-6 DOMICILAIDO EN GLADYS MARIN NRO. 110 COMUNA DE ANCUD O.P. 651 DIDECOPAGO FACTURA N°2095, DE FECHA 24.06.2026, DE ACUERDO A Orden de Compra codigo: 2658-778-AG26 dirigida a Comercial Jaime Francisco Asmussen Chales EIRL, PARA LA DIRECCION DE DIDECO PARA AYUDA SOCIAL SR CRONELIO CARDENAS TORRES RUT 10881270-2 DOMICILIADO EN</t>
+  </si>
+  <si>
+    <t>CANCELA VALORES PERVIBIDOS POR RMNP PERIODO 01 AL 31 DE MARZO 2026, SEGUN CERTIFICADO  NO. 07 DE TESORERA MUNICIPAL .-</t>
+  </si>
+  <si>
+    <t>PAGO  APORTE ECONOMICO SEGUN ORDEN DE PEDIDO NO. 738 DEL 14.07.2026 Y DECRETO ALCALDICIO NO.2378 DEL 22.07.2026.-</t>
+  </si>
+  <si>
+    <t>COMICHEO ALVAREZ MARIA IRELBA</t>
+  </si>
+  <si>
+    <t>MARIA IRELBA</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO ORDEN DE PEDIDO NO. 736 DEL 14.07.2026, SEGUN DECRETO ALCALDICIO NO. 2376 DEL 2378.-</t>
+  </si>
+  <si>
+    <t>AGUILA ZUÑIGA MOIRA ANGELICA</t>
+  </si>
+  <si>
+    <t>MOIRA ANGELICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APORTE ECONOMICO O.P.NO. 751 DEL 17.07.2026, SEGUN DECRETO ALCALDICIO NO. 2376 DELÑ 22.07.2026 
+</t>
+  </si>
+  <si>
+    <t>MUÑOZ SANCHEZ RUBE DEL CARMEN</t>
+  </si>
+  <si>
+    <t>RUBE DEL CARMEN</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO O.P.NO. 748 DEL 17.07.2026.- SEGUN DECRETO ALCALDICIO  NO..2376 DEL 22.07.2026.-</t>
+  </si>
+  <si>
+    <t>VÁSQUEZ SOTO JUAN JUSTO</t>
+  </si>
+  <si>
+    <t>JUAN JUSTO</t>
+  </si>
+  <si>
+    <t>VÁSQUEZ</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO O.P.NO. 747 DEL 17.07.2026, SEGUN DECRETO ALCALDICIO NO. 2378 DEL 22.07.2026.-</t>
+  </si>
+  <si>
+    <t>MERCADO DELGADO ELIANA DEL CARMEN</t>
+  </si>
+  <si>
+    <t>MERCADO</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO O.P.NO. 746 DEL 17.0.7.2026, SEGUN DECRETO ALCALDICIO NO. 2378 DEL 22.07.2026.-</t>
+  </si>
+  <si>
+    <t>ASTORGA SILVA FRANCISCO JAVIER</t>
+  </si>
+  <si>
+    <t>FRANCISCO JAVIER</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO O.P.NO. 739 DEL 14.07.2026, SEGUN DECRETO ALCALDICIO NO.2378 DEL 22.07.2026.-</t>
+  </si>
+  <si>
+    <t>GONZALEZ GONZALEZ MARICELA MABEL</t>
+  </si>
+  <si>
+    <t>MARICELA MABEL</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO O.P.NO. 740 DEL 14.07.2026, SEGUN DECRETO ALCALDICIO NO., 2378 DEL 22.07.2026.-</t>
+  </si>
+  <si>
+    <t>MALTES VILLARROEL ERIC GUILLERMO</t>
+  </si>
+  <si>
+    <t>ERIC GUILLERMO</t>
+  </si>
+  <si>
+    <t>MALTES</t>
+  </si>
+  <si>
+    <t>APORTE ECONOMICO O.P.NO. 741 DEL 14.07.2026,  SEGUN DECRETO ALCALDICIO NO.2378 DEL 22.07.2026.-</t>
+  </si>
+  <si>
+    <t>RAIMILLA RAIMILLA OLIVIA MICAELA</t>
+  </si>
+  <si>
+    <t>OLIVIA MICAELA</t>
+  </si>
+  <si>
+    <t>RAIMILLA</t>
+  </si>
+  <si>
+    <t>Comite de Adelanto Capilla de Quetalmahue</t>
+  </si>
+  <si>
+    <t>2152401999003089</t>
+  </si>
+  <si>
+    <t>SUBVENCION A COMITE DE ADELANTO CAPILLA QUETALMAHUE DE ACUERDO A DECRETO N° 2402 DE FECHA 23-07-2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMITE ADELANTO CAPILLA QUETALMAHUE  </t>
+  </si>
+  <si>
+    <t>TRASPASO DE FONDOS A CORPORACION MUNICIPAL CORRESPONDIENTE A PER CAPITA JULIO 2026, DE ACUERDO A LO SOLICITADO MEDIANTE ORD N°390 DE SECRETARIA GENERAL (I)</t>
+  </si>
+  <si>
+    <t>TRASPASO DE FONDOS CORRESPONDIENTES A LEYES MES DE JULIO 2026, DE ACUERDO A  ORD N°391 DE SECRETARIA GENERAL (I)</t>
+  </si>
+  <si>
+    <t>TRASPASO DE FONDOS CORRESPONDIENTE A PROGRAMA DE SALUD- SAR DE ACUERDO A ORD. N°393 DE 27.07.2026 DE SECRETARIA GRAL (I)</t>
+  </si>
+  <si>
+    <t>PAGO APORTE AÑO 2026, SEGUN DECRETO ALCALDICIO NO.169 DEL 14.01.2026, Y CONVENIO DE SUBVENCION,SOLICITUD MEDIANTE ORD. N° 67/2026 DE SECRETARIA EJECUTIVA.</t>
+  </si>
+  <si>
+    <t>Asociación de Basquetbol de Ancud</t>
+  </si>
+  <si>
+    <t>2152401999003022</t>
+  </si>
+  <si>
+    <t>CANCELA SUBVENCION A ASOCIACION DE BASQUETBOL DE ANCUD DE ACUERDO A DECRETO N°2462 DE 29.07.2026 DE ASESORIA JURIDICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASOCIACION DE BASQUETBOL DE ANCUD  </t>
+  </si>
+  <si>
+    <t>Unión Comunal de Mujeres Rurales</t>
+  </si>
+  <si>
+    <t>2152401999003025</t>
+  </si>
+  <si>
+    <t>CANCELA SUBVENCION A UNION COMUNAL DE MUJERES RURALES DE ACUERDO A DECRETO N°2464 DE 29.07.2026 DE ASESORIA JURIDICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNION COMUNAL DE MUJERES RURALES  </t>
+  </si>
+  <si>
+    <t>PAGO DE SUBVENCION PARA PAGO DE REMUNERACIONES PERSONAL DE ADMINISTRACION CENTRAL, MES DE JULIO 2026 DE CORPORACION MUNICIPAL DE ACUERDO A DECRETO N°2515 DE 31.07.2026 DE ASESORIA JURIDICA</t>
   </si>
   <si>
     <t>NO APLICA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###0"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -3813,12347 +5571,20711 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63242E26-C292-4D15-9AF2-79F7E084FBA2}">
-  <dimension ref="A1:L325"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9205A80D-DC3D-4F80-99E6-EBEDECCA40CD}">
+  <dimension ref="A1:L545"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J4" sqref="J4:L325"/>
+      <selection activeCell="O6" sqref="O6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.77734375" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="56.33203125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="4.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="81" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="25.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="24" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="66" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="53.28515625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="61" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="61.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="D1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A4" s="3">
         <v>2026</v>
       </c>
       <c r="B4" s="3">
         <v>1</v>
       </c>
       <c r="C4" s="4">
         <v>46029</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="5">
         <v>10412870</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>17</v>
       </c>
       <c r="J4" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K4" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L4" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5" s="3">
         <v>2026</v>
       </c>
       <c r="B5" s="3">
         <v>1</v>
       </c>
       <c r="C5" s="4">
         <v>46029</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="5">
         <v>125175</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>17</v>
       </c>
       <c r="J5" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K5" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L5" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>2026</v>
       </c>
       <c r="B6" s="3">
         <v>1</v>
       </c>
       <c r="C6" s="4">
         <v>46029</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="5">
         <v>102922</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H6" t="s">
         <v>22</v>
       </c>
       <c r="I6" t="s">
         <v>17</v>
       </c>
       <c r="J6" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K6" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L6" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>2026</v>
       </c>
       <c r="B7" s="3">
         <v>1</v>
       </c>
       <c r="C7" s="4">
         <v>46029</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="5">
         <v>6000000</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H7" t="s">
         <v>25</v>
       </c>
       <c r="I7" t="s">
         <v>26</v>
       </c>
       <c r="J7" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K7" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L7" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>2026</v>
       </c>
       <c r="B8" s="3">
         <v>1</v>
       </c>
       <c r="C8" s="4">
         <v>46030</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="5">
         <v>6000000</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H8" t="s">
         <v>29</v>
       </c>
       <c r="I8" t="s">
         <v>30</v>
       </c>
       <c r="J8" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K8" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L8" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>2026</v>
       </c>
       <c r="B9" s="3">
         <v>1</v>
       </c>
       <c r="C9" s="4">
         <v>46034</v>
       </c>
       <c r="D9" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="5">
         <v>25000000</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="I9" t="s">
         <v>34</v>
       </c>
       <c r="J9" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K9" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L9" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>2026</v>
       </c>
       <c r="B10" s="3">
         <v>1</v>
       </c>
       <c r="C10" s="4">
         <v>46036</v>
       </c>
       <c r="D10" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="5">
         <v>200000</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
       <c r="I10" t="s">
         <v>38</v>
       </c>
       <c r="J10" t="s">
         <v>39</v>
       </c>
       <c r="K10" t="s">
         <v>40</v>
       </c>
       <c r="L10" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="11" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>2026</v>
       </c>
       <c r="B11" s="3">
         <v>1</v>
       </c>
       <c r="C11" s="4">
         <v>46036</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="5">
         <v>200000</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H11" t="s">
         <v>42</v>
       </c>
       <c r="I11" t="s">
         <v>43</v>
       </c>
       <c r="J11" t="s">
         <v>44</v>
       </c>
       <c r="K11" t="s">
         <v>45</v>
       </c>
       <c r="L11" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>2026</v>
       </c>
       <c r="B12" s="3">
         <v>1</v>
       </c>
       <c r="C12" s="4">
         <v>46036</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="5">
         <v>100000</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H12" t="s">
         <v>47</v>
       </c>
       <c r="I12" t="s">
         <v>48</v>
       </c>
       <c r="J12" t="s">
         <v>49</v>
       </c>
       <c r="K12" t="s">
         <v>50</v>
       </c>
       <c r="L12" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>2026</v>
       </c>
       <c r="B13" s="3">
         <v>1</v>
       </c>
       <c r="C13" s="4">
         <v>46036</v>
       </c>
       <c r="D13" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="5">
         <v>100000</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H13" t="s">
         <v>52</v>
       </c>
       <c r="I13" t="s">
         <v>53</v>
       </c>
       <c r="J13" t="s">
         <v>54</v>
       </c>
       <c r="K13" t="s">
         <v>55</v>
       </c>
       <c r="L13" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>2026</v>
       </c>
       <c r="B14" s="3">
         <v>1</v>
       </c>
       <c r="C14" s="4">
         <v>46036</v>
       </c>
       <c r="D14" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="5">
         <v>200000</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H14" t="s">
         <v>57</v>
       </c>
       <c r="I14" t="s">
         <v>58</v>
       </c>
       <c r="J14" t="s">
         <v>59</v>
       </c>
       <c r="K14" t="s">
         <v>60</v>
       </c>
       <c r="L14" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="15" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>2026</v>
       </c>
       <c r="B15" s="3">
         <v>1</v>
       </c>
       <c r="C15" s="4">
         <v>46036</v>
       </c>
       <c r="D15" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="5">
         <v>100000</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H15" t="s">
         <v>62</v>
       </c>
       <c r="I15" t="s">
         <v>63</v>
       </c>
       <c r="J15" t="s">
         <v>64</v>
       </c>
       <c r="K15" t="s">
         <v>65</v>
       </c>
       <c r="L15" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="16" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>2026</v>
       </c>
       <c r="B16" s="3">
         <v>1</v>
       </c>
       <c r="C16" s="4">
         <v>46036</v>
       </c>
       <c r="D16" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="5">
         <v>100000</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H16" t="s">
         <v>67</v>
       </c>
       <c r="I16" t="s">
         <v>68</v>
       </c>
       <c r="J16" t="s">
         <v>69</v>
       </c>
       <c r="K16" t="s">
         <v>70</v>
       </c>
       <c r="L16" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>2026</v>
       </c>
       <c r="B17" s="3">
         <v>1</v>
       </c>
       <c r="C17" s="4">
         <v>46036</v>
       </c>
       <c r="D17" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="5">
         <v>200000</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H17" t="s">
         <v>72</v>
       </c>
       <c r="I17" t="s">
         <v>73</v>
       </c>
       <c r="J17" t="s">
         <v>74</v>
       </c>
       <c r="K17" t="s">
         <v>75</v>
       </c>
       <c r="L17" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>2026</v>
       </c>
       <c r="B18" s="3">
         <v>1</v>
       </c>
       <c r="C18" s="4">
         <v>46036</v>
       </c>
       <c r="D18" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="5">
         <v>200000</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H18" t="s">
         <v>77</v>
       </c>
       <c r="I18" t="s">
         <v>78</v>
       </c>
       <c r="J18" t="s">
         <v>79</v>
       </c>
       <c r="K18" t="s">
         <v>80</v>
       </c>
       <c r="L18" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="19" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>2026</v>
       </c>
       <c r="B19" s="3">
         <v>1</v>
       </c>
       <c r="C19" s="4">
         <v>46038</v>
       </c>
       <c r="D19" t="s">
         <v>82</v>
       </c>
       <c r="E19" s="5">
         <v>130000000</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>83</v>
       </c>
       <c r="H19" t="s">
         <v>84</v>
       </c>
       <c r="I19" t="s">
         <v>85</v>
       </c>
       <c r="J19" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K19" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L19" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>2026</v>
       </c>
       <c r="B20" s="3">
         <v>1</v>
       </c>
       <c r="C20" s="4">
         <v>46041</v>
       </c>
       <c r="D20" t="s">
         <v>86</v>
       </c>
       <c r="E20" s="5">
         <v>3000000</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>87</v>
       </c>
       <c r="H20" t="s">
         <v>88</v>
       </c>
       <c r="I20" t="s">
         <v>89</v>
       </c>
       <c r="J20" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K20" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L20" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>2026</v>
       </c>
       <c r="B21" s="3">
         <v>1</v>
       </c>
       <c r="C21" s="4">
         <v>46041</v>
       </c>
       <c r="D21" t="s">
         <v>90</v>
       </c>
       <c r="E21" s="5">
         <v>3000000</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21" s="6" t="s">
         <v>91</v>
       </c>
       <c r="H21" t="s">
         <v>92</v>
       </c>
       <c r="I21" t="s">
         <v>93</v>
       </c>
       <c r="J21" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K21" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L21" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>2026</v>
       </c>
       <c r="B22" s="3">
         <v>1</v>
       </c>
       <c r="C22" s="4">
         <v>46042</v>
       </c>
       <c r="D22" t="s">
         <v>94</v>
       </c>
       <c r="E22" s="5">
         <v>104313</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>95</v>
       </c>
       <c r="H22" t="s">
         <v>96</v>
       </c>
       <c r="I22" t="s">
         <v>97</v>
       </c>
       <c r="J22" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K22" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L22" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>2026</v>
       </c>
       <c r="B23" s="3">
         <v>1</v>
       </c>
       <c r="C23" s="4">
         <v>46045</v>
       </c>
       <c r="D23" t="s">
         <v>98</v>
       </c>
       <c r="E23" s="5">
         <v>3000000</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>99</v>
       </c>
       <c r="H23" t="s">
         <v>100</v>
       </c>
       <c r="I23" t="s">
         <v>101</v>
       </c>
       <c r="J23" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K23" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L23" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>2026</v>
       </c>
       <c r="B24" s="3">
         <v>1</v>
       </c>
       <c r="C24" s="4">
         <v>46045</v>
       </c>
       <c r="D24" t="s">
         <v>102</v>
       </c>
       <c r="E24" s="5">
         <v>3000000</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>103</v>
       </c>
       <c r="H24" t="s">
         <v>104</v>
       </c>
       <c r="I24" t="s">
         <v>105</v>
       </c>
       <c r="J24" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K24" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L24" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>2026</v>
       </c>
       <c r="B25" s="3">
         <v>1</v>
       </c>
       <c r="C25" s="4">
         <v>46045</v>
       </c>
       <c r="D25" t="s">
         <v>106</v>
       </c>
       <c r="E25" s="5">
         <v>6000000</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>107</v>
       </c>
       <c r="H25" t="s">
         <v>108</v>
       </c>
       <c r="I25" t="s">
         <v>109</v>
       </c>
       <c r="J25" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K25" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L25" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>2026</v>
       </c>
       <c r="B26" s="3">
         <v>1</v>
       </c>
       <c r="C26" s="4">
         <v>46045</v>
       </c>
       <c r="D26" t="s">
         <v>110</v>
       </c>
       <c r="E26" s="5">
         <v>3000000</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>111</v>
       </c>
       <c r="H26" t="s">
         <v>112</v>
       </c>
       <c r="I26" t="s">
         <v>113</v>
       </c>
       <c r="J26" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K26" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L26" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>2026</v>
       </c>
       <c r="B27" s="3">
         <v>1</v>
       </c>
       <c r="C27" s="4">
         <v>46045</v>
       </c>
       <c r="D27" t="s">
         <v>114</v>
       </c>
       <c r="E27" s="5">
         <v>3000000</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>115</v>
       </c>
       <c r="H27" t="s">
         <v>116</v>
       </c>
       <c r="I27" t="s">
         <v>117</v>
       </c>
       <c r="J27" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K27" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L27" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>2026</v>
       </c>
       <c r="B28" s="3">
         <v>1</v>
       </c>
       <c r="C28" s="4">
         <v>46048</v>
       </c>
       <c r="D28" t="s">
         <v>118</v>
       </c>
       <c r="E28" s="5">
         <v>3000000</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>119</v>
       </c>
       <c r="H28" t="s">
         <v>120</v>
       </c>
       <c r="I28" t="s">
         <v>121</v>
       </c>
       <c r="J28" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K28" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L28" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>2026</v>
       </c>
       <c r="B29" s="3">
         <v>1</v>
       </c>
       <c r="C29" s="4">
         <v>46050</v>
       </c>
       <c r="D29" t="s">
         <v>122</v>
       </c>
       <c r="E29" s="5">
         <v>206542</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>123</v>
       </c>
       <c r="H29" t="s">
         <v>124</v>
       </c>
       <c r="I29" t="s">
         <v>125</v>
       </c>
       <c r="J29" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K29" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L29" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>2026</v>
       </c>
       <c r="B30" s="3">
         <v>1</v>
       </c>
       <c r="C30" s="4">
         <v>46049</v>
       </c>
       <c r="D30" t="s">
         <v>35</v>
       </c>
       <c r="E30" s="5">
         <v>100000</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H30" t="s">
         <v>126</v>
       </c>
       <c r="I30" t="s">
         <v>127</v>
       </c>
       <c r="J30" t="s">
         <v>128</v>
       </c>
       <c r="K30" t="s">
         <v>129</v>
       </c>
       <c r="L30" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>2026</v>
       </c>
       <c r="B31" s="3">
         <v>1</v>
       </c>
       <c r="C31" s="4">
         <v>46049</v>
       </c>
       <c r="D31" t="s">
         <v>35</v>
       </c>
       <c r="E31" s="5">
         <v>100000</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H31" t="s">
         <v>131</v>
       </c>
       <c r="I31" t="s">
         <v>132</v>
       </c>
       <c r="J31" t="s">
         <v>133</v>
       </c>
       <c r="K31" t="s">
         <v>134</v>
       </c>
       <c r="L31" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>2026</v>
       </c>
       <c r="B32" s="3">
         <v>1</v>
       </c>
       <c r="C32" s="4">
         <v>46049</v>
       </c>
       <c r="D32" t="s">
         <v>136</v>
       </c>
       <c r="E32" s="5">
         <v>100000</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>137</v>
       </c>
       <c r="H32" t="s">
         <v>138</v>
       </c>
       <c r="I32" t="s">
         <v>139</v>
       </c>
       <c r="J32" t="s">
         <v>140</v>
       </c>
       <c r="K32" t="s">
         <v>70</v>
       </c>
       <c r="L32" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="33" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>2026</v>
       </c>
       <c r="B33" s="3">
         <v>1</v>
       </c>
       <c r="C33" s="4">
         <v>46049</v>
       </c>
       <c r="D33" t="s">
         <v>35</v>
       </c>
       <c r="E33" s="5">
         <v>200000</v>
       </c>
       <c r="F33" t="s">
         <v>14</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H33" t="s">
         <v>142</v>
       </c>
       <c r="I33" t="s">
         <v>143</v>
       </c>
       <c r="J33" t="s">
         <v>144</v>
       </c>
       <c r="K33" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="34" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>2026</v>
       </c>
       <c r="B34" s="3">
         <v>1</v>
       </c>
       <c r="C34" s="4">
         <v>46049</v>
       </c>
       <c r="D34" t="s">
         <v>35</v>
       </c>
       <c r="E34" s="5">
         <v>150000</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H34" t="s">
         <v>146</v>
       </c>
       <c r="I34" t="s">
         <v>147</v>
       </c>
       <c r="J34" t="s">
         <v>148</v>
       </c>
       <c r="K34" t="s">
         <v>149</v>
       </c>
       <c r="L34" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="35" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>2026</v>
       </c>
       <c r="B35" s="3">
         <v>1</v>
       </c>
       <c r="C35" s="4">
         <v>46049</v>
       </c>
       <c r="D35" t="s">
         <v>35</v>
       </c>
       <c r="E35" s="5">
         <v>130000</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H35" t="s">
         <v>150</v>
       </c>
       <c r="I35" t="s">
         <v>151</v>
       </c>
       <c r="J35" t="s">
         <v>152</v>
       </c>
       <c r="K35" t="s">
         <v>153</v>
       </c>
       <c r="L35" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="36" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>2026</v>
       </c>
       <c r="B36" s="3">
         <v>1</v>
       </c>
       <c r="C36" s="4">
         <v>46049</v>
       </c>
       <c r="D36" t="s">
         <v>35</v>
       </c>
       <c r="E36" s="5">
         <v>200000</v>
       </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
       <c r="G36" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H36" t="s">
         <v>155</v>
       </c>
       <c r="I36" t="s">
         <v>156</v>
       </c>
       <c r="J36" t="s">
         <v>157</v>
       </c>
       <c r="K36" t="s">
         <v>158</v>
       </c>
       <c r="L36" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="37" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>2026</v>
       </c>
       <c r="B37" s="3">
         <v>1</v>
       </c>
       <c r="C37" s="4">
         <v>46049</v>
       </c>
       <c r="D37" t="s">
         <v>35</v>
       </c>
       <c r="E37" s="5">
         <v>80000</v>
       </c>
       <c r="F37" t="s">
         <v>14</v>
       </c>
       <c r="G37" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H37" t="s">
         <v>160</v>
       </c>
       <c r="I37" t="s">
         <v>161</v>
       </c>
       <c r="J37" t="s">
         <v>162</v>
       </c>
       <c r="K37" t="s">
         <v>163</v>
       </c>
       <c r="L37" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="38" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>2026</v>
       </c>
       <c r="B38" s="3">
         <v>1</v>
       </c>
       <c r="C38" s="4">
         <v>46052</v>
       </c>
       <c r="D38" t="s">
         <v>136</v>
       </c>
       <c r="E38" s="5">
         <v>80000</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="6" t="s">
         <v>137</v>
       </c>
       <c r="H38" t="s">
         <v>165</v>
       </c>
       <c r="I38" t="s">
         <v>166</v>
       </c>
       <c r="J38" t="s">
         <v>167</v>
       </c>
       <c r="K38" t="s">
         <v>168</v>
       </c>
       <c r="L38" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>2026</v>
       </c>
       <c r="B39" s="3">
         <v>1</v>
       </c>
       <c r="C39" s="4">
         <v>46048</v>
       </c>
       <c r="D39" t="s">
         <v>35</v>
       </c>
       <c r="E39" s="5">
         <v>200000</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H39" t="s">
         <v>170</v>
       </c>
       <c r="I39" t="s">
         <v>171</v>
       </c>
       <c r="J39" t="s">
         <v>172</v>
       </c>
       <c r="K39" t="s">
         <v>56</v>
       </c>
       <c r="L39" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>2026</v>
       </c>
       <c r="B40" s="3">
         <v>1</v>
       </c>
       <c r="C40" s="4">
         <v>46049</v>
       </c>
       <c r="D40" t="s">
         <v>35</v>
       </c>
       <c r="E40" s="5">
         <v>170000</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H40" t="s">
         <v>174</v>
       </c>
       <c r="I40" t="s">
         <v>175</v>
       </c>
       <c r="J40" t="s">
         <v>176</v>
       </c>
       <c r="K40" t="s">
         <v>177</v>
       </c>
       <c r="L40" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="41" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>2026</v>
       </c>
       <c r="B41" s="3">
         <v>1</v>
       </c>
       <c r="C41" s="4">
         <v>46048</v>
       </c>
       <c r="D41" t="s">
         <v>35</v>
       </c>
       <c r="E41" s="5">
         <v>200000</v>
       </c>
       <c r="F41" t="s">
         <v>14</v>
       </c>
       <c r="G41" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H41" t="s">
         <v>179</v>
       </c>
       <c r="I41" t="s">
         <v>180</v>
       </c>
       <c r="J41" t="s">
         <v>181</v>
       </c>
       <c r="K41" t="s">
         <v>182</v>
       </c>
       <c r="L41" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="42" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>2026</v>
       </c>
       <c r="B42" s="3">
         <v>1</v>
       </c>
       <c r="C42" s="4">
         <v>46048</v>
       </c>
       <c r="D42" t="s">
         <v>35</v>
       </c>
       <c r="E42" s="5">
         <v>130000</v>
       </c>
       <c r="F42" t="s">
         <v>14</v>
       </c>
       <c r="G42" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H42" t="s">
         <v>184</v>
       </c>
       <c r="I42" t="s">
         <v>185</v>
       </c>
       <c r="J42" t="s">
         <v>186</v>
       </c>
       <c r="K42" t="s">
         <v>187</v>
       </c>
       <c r="L42" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="43" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>2026</v>
       </c>
       <c r="B43" s="3">
         <v>1</v>
       </c>
       <c r="C43" s="4">
         <v>46049</v>
       </c>
       <c r="D43" t="s">
         <v>189</v>
       </c>
       <c r="E43" s="5">
         <v>3000000</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>190</v>
       </c>
       <c r="H43" t="s">
         <v>191</v>
       </c>
       <c r="I43" t="s">
         <v>192</v>
       </c>
       <c r="J43" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K43" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L43" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>2026</v>
       </c>
       <c r="B44" s="3">
         <v>1</v>
       </c>
       <c r="C44" s="4">
         <v>46049</v>
       </c>
       <c r="D44" t="s">
         <v>35</v>
       </c>
       <c r="E44" s="5">
         <v>200000</v>
       </c>
       <c r="F44" t="s">
         <v>14</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H44" t="s">
         <v>193</v>
       </c>
       <c r="I44" t="s">
         <v>194</v>
       </c>
       <c r="J44" t="s">
         <v>195</v>
       </c>
       <c r="K44" t="s">
         <v>196</v>
       </c>
       <c r="L44" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="45" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>2026</v>
       </c>
       <c r="B45" s="3">
         <v>1</v>
       </c>
       <c r="C45" s="4">
         <v>46049</v>
       </c>
       <c r="D45" t="s">
         <v>35</v>
       </c>
       <c r="E45" s="5">
         <v>150000</v>
       </c>
       <c r="F45" t="s">
         <v>14</v>
       </c>
       <c r="G45" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H45" t="s">
         <v>197</v>
       </c>
       <c r="I45" t="s">
         <v>198</v>
       </c>
       <c r="J45" t="s">
         <v>199</v>
       </c>
       <c r="K45" t="s">
         <v>200</v>
       </c>
       <c r="L45" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="46" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>2026</v>
       </c>
       <c r="B46" s="3">
         <v>1</v>
       </c>
       <c r="C46" s="4">
         <v>46049</v>
       </c>
       <c r="D46" t="s">
         <v>35</v>
       </c>
       <c r="E46" s="5">
         <v>100000</v>
       </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H46" t="s">
         <v>202</v>
       </c>
       <c r="I46" t="s">
         <v>203</v>
       </c>
       <c r="J46" t="s">
         <v>204</v>
       </c>
       <c r="K46" t="s">
         <v>205</v>
       </c>
       <c r="L46" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="47" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>2026</v>
       </c>
       <c r="B47" s="3">
         <v>1</v>
       </c>
       <c r="C47" s="4">
         <v>46050</v>
       </c>
       <c r="D47" t="s">
         <v>206</v>
       </c>
       <c r="E47" s="5">
         <v>851733385</v>
       </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
       <c r="G47" s="6" t="s">
         <v>207</v>
       </c>
       <c r="H47" t="s">
         <v>208</v>
       </c>
       <c r="I47" t="s">
         <v>209</v>
       </c>
       <c r="J47" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K47" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L47" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>2026</v>
       </c>
       <c r="B48" s="3">
         <v>1</v>
       </c>
       <c r="C48" s="4">
         <v>46050</v>
       </c>
       <c r="D48" t="s">
         <v>206</v>
       </c>
       <c r="E48" s="5">
         <v>5737410</v>
       </c>
       <c r="F48" t="s">
         <v>14</v>
       </c>
       <c r="G48" s="6" t="s">
         <v>207</v>
       </c>
       <c r="H48" t="s">
         <v>208</v>
       </c>
       <c r="I48" t="s">
         <v>209</v>
       </c>
       <c r="J48" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K48" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L48" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>2026</v>
       </c>
       <c r="B49" s="3">
         <v>1</v>
       </c>
       <c r="C49" s="4">
         <v>46055</v>
       </c>
       <c r="D49" t="s">
         <v>35</v>
       </c>
       <c r="E49" s="5">
         <v>100000</v>
       </c>
       <c r="F49" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H49" t="s">
         <v>210</v>
       </c>
       <c r="I49" t="s">
         <v>211</v>
       </c>
       <c r="J49" t="s">
         <v>212</v>
       </c>
       <c r="K49" t="s">
         <v>213</v>
       </c>
       <c r="L49" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="50" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>2026</v>
       </c>
       <c r="B50" s="3">
         <v>1</v>
       </c>
       <c r="C50" s="4">
         <v>46050</v>
       </c>
       <c r="D50" t="s">
         <v>215</v>
       </c>
       <c r="E50" s="5">
         <v>12500000</v>
       </c>
       <c r="F50" t="s">
         <v>14</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>216</v>
       </c>
       <c r="H50" t="s">
         <v>217</v>
       </c>
       <c r="I50" t="s">
         <v>218</v>
       </c>
       <c r="J50" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K50" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L50" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>2026</v>
       </c>
       <c r="B51" s="3">
         <v>1</v>
       </c>
       <c r="C51" s="4">
         <v>46052</v>
       </c>
       <c r="D51" t="s">
         <v>219</v>
       </c>
       <c r="E51" s="5">
         <v>3000000</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51" s="6" t="s">
         <v>220</v>
       </c>
       <c r="H51" t="s">
         <v>221</v>
       </c>
       <c r="I51" t="s">
         <v>222</v>
       </c>
       <c r="J51" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K51" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L51" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>2026</v>
       </c>
       <c r="B52" s="3">
         <v>1</v>
       </c>
       <c r="C52" s="4">
         <v>46056</v>
       </c>
       <c r="D52" t="s">
         <v>223</v>
       </c>
       <c r="E52" s="5">
         <v>3000000</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52" s="6" t="s">
         <v>224</v>
       </c>
       <c r="H52" t="s">
         <v>225</v>
       </c>
       <c r="I52" t="s">
         <v>226</v>
       </c>
       <c r="J52" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K52" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L52" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>2026</v>
       </c>
       <c r="B53" s="3">
         <v>1</v>
       </c>
       <c r="C53" s="4">
         <v>46058</v>
       </c>
       <c r="D53" t="s">
         <v>227</v>
       </c>
       <c r="E53" s="5">
         <v>3000000</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>228</v>
       </c>
       <c r="H53" t="s">
         <v>229</v>
       </c>
       <c r="I53" t="s">
         <v>230</v>
       </c>
       <c r="J53" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K53" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L53" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>2026</v>
       </c>
       <c r="B54" s="3">
         <v>1</v>
       </c>
       <c r="C54" s="4">
         <v>46052</v>
       </c>
       <c r="D54" t="s">
         <v>231</v>
       </c>
       <c r="E54" s="5">
         <v>10000000</v>
       </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="G54" s="6" t="s">
         <v>232</v>
       </c>
       <c r="H54" t="s">
         <v>233</v>
       </c>
       <c r="I54" t="s">
         <v>234</v>
       </c>
       <c r="J54" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K54" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L54" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>2026</v>
       </c>
       <c r="B55" s="3">
         <v>1</v>
       </c>
       <c r="C55" s="4">
         <v>46055</v>
       </c>
       <c r="D55" t="s">
         <v>206</v>
       </c>
       <c r="E55" s="5">
         <v>3153384</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55" s="6" t="s">
         <v>207</v>
       </c>
       <c r="H55" t="s">
         <v>235</v>
       </c>
       <c r="I55" t="s">
         <v>209</v>
       </c>
       <c r="J55" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K55" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L55" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>2026</v>
       </c>
       <c r="B56" s="3">
         <v>1</v>
       </c>
       <c r="C56" s="4">
         <v>46055</v>
       </c>
       <c r="D56" t="s">
         <v>35</v>
       </c>
       <c r="E56" s="5">
         <v>100000</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H56" t="s">
         <v>236</v>
       </c>
       <c r="I56" t="s">
         <v>237</v>
       </c>
       <c r="J56" t="s">
         <v>238</v>
       </c>
       <c r="K56" t="s">
         <v>239</v>
       </c>
       <c r="L56" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="57" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>2026</v>
       </c>
       <c r="B57" s="3">
         <v>1</v>
       </c>
       <c r="C57" s="4">
         <v>46055</v>
       </c>
       <c r="D57" t="s">
         <v>35</v>
       </c>
       <c r="E57" s="5">
         <v>70000</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H57" t="s">
         <v>241</v>
       </c>
       <c r="I57" t="s">
         <v>242</v>
       </c>
       <c r="J57" t="s">
         <v>243</v>
       </c>
       <c r="K57" t="s">
         <v>244</v>
       </c>
       <c r="L57" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="58" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>2026</v>
       </c>
       <c r="B58" s="3">
         <v>1</v>
       </c>
       <c r="C58" s="4">
         <v>46055</v>
       </c>
       <c r="D58" t="s">
         <v>35</v>
       </c>
       <c r="E58" s="5">
         <v>120000</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H58" t="s">
         <v>246</v>
       </c>
       <c r="I58" t="s">
         <v>247</v>
       </c>
       <c r="J58" t="s">
         <v>248</v>
       </c>
       <c r="K58" t="s">
         <v>46</v>
       </c>
       <c r="L58" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="59" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>2026</v>
       </c>
       <c r="B59" s="3">
         <v>1</v>
       </c>
       <c r="C59" s="4">
         <v>46055</v>
       </c>
       <c r="D59" t="s">
         <v>35</v>
       </c>
       <c r="E59" s="5">
         <v>100000</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
       <c r="G59" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H59" t="s">
         <v>250</v>
       </c>
       <c r="I59" t="s">
         <v>251</v>
       </c>
       <c r="J59" t="s">
         <v>39</v>
       </c>
       <c r="K59" t="s">
         <v>76</v>
       </c>
       <c r="L59" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="60" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>2026</v>
       </c>
       <c r="B60" s="3">
         <v>1</v>
       </c>
       <c r="C60" s="4">
         <v>46055</v>
       </c>
       <c r="D60" t="s">
         <v>35</v>
       </c>
       <c r="E60" s="5">
         <v>100000</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H60" t="s">
         <v>253</v>
       </c>
       <c r="I60" t="s">
         <v>254</v>
       </c>
       <c r="J60" t="s">
         <v>255</v>
       </c>
       <c r="K60" t="s">
         <v>169</v>
       </c>
       <c r="L60" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="61" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>2026</v>
       </c>
       <c r="B61" s="3">
         <v>2</v>
       </c>
       <c r="C61" s="4">
         <v>46056</v>
       </c>
       <c r="D61" t="s">
         <v>257</v>
       </c>
       <c r="E61" s="5">
         <v>13950200</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
       <c r="G61" s="6" t="s">
         <v>258</v>
       </c>
       <c r="H61" t="s">
         <v>259</v>
       </c>
       <c r="I61" t="s">
         <v>260</v>
       </c>
       <c r="J61" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K61" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L61" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>2026</v>
       </c>
       <c r="B62" s="3">
         <v>2</v>
       </c>
       <c r="C62" s="4">
         <v>46057</v>
       </c>
       <c r="D62" t="s">
         <v>261</v>
       </c>
       <c r="E62" s="5">
         <v>11655838</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62" s="6" t="s">
         <v>262</v>
       </c>
       <c r="H62" t="s">
         <v>263</v>
       </c>
       <c r="I62" t="s">
         <v>17</v>
       </c>
       <c r="J62" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K62" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L62" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>2026</v>
       </c>
       <c r="B63" s="3">
         <v>2</v>
       </c>
       <c r="C63" s="4">
         <v>46057</v>
       </c>
       <c r="D63" t="s">
         <v>18</v>
       </c>
       <c r="E63" s="5">
         <v>223196</v>
       </c>
       <c r="F63" t="s">
         <v>14</v>
       </c>
       <c r="G63" s="6" t="s">
         <v>19</v>
       </c>
       <c r="H63" t="s">
         <v>263</v>
       </c>
       <c r="I63" t="s">
         <v>17</v>
       </c>
       <c r="J63" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K63" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L63" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>2026</v>
       </c>
       <c r="B64" s="3">
         <v>2</v>
       </c>
       <c r="C64" s="4">
         <v>46057</v>
       </c>
       <c r="D64" t="s">
         <v>20</v>
       </c>
       <c r="E64" s="5">
         <v>64170</v>
       </c>
       <c r="F64" t="s">
         <v>14</v>
       </c>
       <c r="G64" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H64" t="s">
         <v>264</v>
       </c>
       <c r="I64" t="s">
         <v>17</v>
       </c>
       <c r="J64" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K64" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L64" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>2026</v>
       </c>
       <c r="B65" s="3">
         <v>2</v>
       </c>
       <c r="C65" s="4">
         <v>46063</v>
       </c>
       <c r="D65" t="s">
         <v>265</v>
       </c>
       <c r="E65" s="5">
         <v>571200</v>
       </c>
       <c r="F65" t="s">
         <v>14</v>
       </c>
       <c r="G65" s="6" t="s">
         <v>266</v>
       </c>
       <c r="H65" t="s">
         <v>267</v>
       </c>
       <c r="I65" t="s">
         <v>268</v>
       </c>
       <c r="J65" t="s">
         <v>269</v>
       </c>
       <c r="K65" t="s">
         <v>270</v>
       </c>
       <c r="L65" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="66" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>2026</v>
       </c>
       <c r="B66" s="3">
         <v>2</v>
       </c>
       <c r="C66" s="4">
         <v>46059</v>
       </c>
       <c r="D66" t="s">
         <v>265</v>
       </c>
       <c r="E66" s="5">
         <v>1800000</v>
       </c>
       <c r="F66" t="s">
         <v>14</v>
       </c>
       <c r="G66" s="6" t="s">
         <v>266</v>
       </c>
       <c r="H66" t="s">
         <v>272</v>
       </c>
       <c r="I66" t="s">
         <v>97</v>
       </c>
       <c r="J66" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K66" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L66" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>2026</v>
       </c>
       <c r="B67" s="3">
         <v>2</v>
       </c>
       <c r="C67" s="4">
         <v>46063</v>
       </c>
       <c r="D67" t="s">
         <v>273</v>
       </c>
       <c r="E67" s="5">
         <v>250000</v>
       </c>
       <c r="F67" t="s">
         <v>14</v>
       </c>
       <c r="G67" s="6" t="s">
         <v>274</v>
       </c>
       <c r="H67" t="s">
         <v>275</v>
       </c>
       <c r="I67" t="s">
         <v>276</v>
       </c>
       <c r="J67" t="s">
         <v>277</v>
       </c>
       <c r="K67" t="s">
         <v>278</v>
       </c>
       <c r="L67" t="s">
         <v>279</v>
       </c>
     </row>
-    <row r="68" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>2026</v>
       </c>
       <c r="B68" s="3">
         <v>2</v>
       </c>
       <c r="C68" s="4">
         <v>46063</v>
       </c>
       <c r="D68" t="s">
         <v>35</v>
       </c>
       <c r="E68" s="5">
         <v>120000</v>
       </c>
       <c r="F68" t="s">
         <v>14</v>
       </c>
       <c r="G68" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H68" t="s">
         <v>280</v>
       </c>
       <c r="I68" t="s">
         <v>281</v>
       </c>
       <c r="J68" t="s">
         <v>282</v>
       </c>
       <c r="K68" t="s">
         <v>75</v>
       </c>
       <c r="L68" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="69" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>2026</v>
       </c>
       <c r="B69" s="3">
         <v>2</v>
       </c>
       <c r="C69" s="4">
         <v>46063</v>
       </c>
       <c r="D69" t="s">
         <v>273</v>
       </c>
       <c r="E69" s="5">
         <v>250000</v>
       </c>
       <c r="F69" t="s">
         <v>14</v>
       </c>
       <c r="G69" s="6" t="s">
         <v>274</v>
       </c>
       <c r="H69" t="s">
         <v>283</v>
       </c>
       <c r="I69" t="s">
         <v>284</v>
       </c>
       <c r="J69" t="s">
         <v>285</v>
       </c>
       <c r="K69" t="s">
         <v>80</v>
       </c>
       <c r="L69" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="70" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>2026</v>
       </c>
       <c r="B70" s="3">
         <v>2</v>
       </c>
       <c r="C70" s="4">
         <v>46064</v>
       </c>
       <c r="D70" t="s">
         <v>35</v>
       </c>
       <c r="E70" s="5">
         <v>150000</v>
       </c>
       <c r="F70" t="s">
         <v>14</v>
       </c>
       <c r="G70" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H70" t="s">
         <v>286</v>
       </c>
       <c r="I70" t="s">
         <v>287</v>
       </c>
       <c r="J70" t="s">
         <v>288</v>
       </c>
       <c r="K70" t="s">
         <v>289</v>
       </c>
       <c r="L70" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="71" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>2026</v>
       </c>
       <c r="B71" s="3">
         <v>2</v>
       </c>
       <c r="C71" s="4">
         <v>46063</v>
       </c>
       <c r="D71" t="s">
         <v>35</v>
       </c>
       <c r="E71" s="5">
         <v>180000</v>
       </c>
       <c r="F71" t="s">
         <v>14</v>
       </c>
       <c r="G71" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H71" t="s">
         <v>290</v>
       </c>
       <c r="I71" t="s">
         <v>291</v>
       </c>
       <c r="J71" t="s">
         <v>292</v>
       </c>
       <c r="K71" t="s">
         <v>213</v>
       </c>
       <c r="L71" t="s">
         <v>279</v>
       </c>
     </row>
-    <row r="72" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>2026</v>
       </c>
       <c r="B72" s="3">
         <v>2</v>
       </c>
       <c r="C72" s="4">
         <v>46063</v>
       </c>
       <c r="D72" t="s">
         <v>136</v>
       </c>
       <c r="E72" s="5">
         <v>200000</v>
       </c>
       <c r="F72" t="s">
         <v>14</v>
       </c>
       <c r="G72" s="6" t="s">
         <v>137</v>
       </c>
       <c r="H72" t="s">
         <v>293</v>
       </c>
       <c r="I72" t="s">
         <v>294</v>
       </c>
       <c r="J72" t="s">
         <v>295</v>
       </c>
       <c r="K72" t="s">
         <v>296</v>
       </c>
       <c r="L72" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="73" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>2026</v>
       </c>
       <c r="B73" s="3">
         <v>2</v>
       </c>
       <c r="C73" s="4">
         <v>46063</v>
       </c>
       <c r="D73" t="s">
         <v>35</v>
       </c>
       <c r="E73" s="5">
         <v>100000</v>
       </c>
       <c r="F73" t="s">
         <v>14</v>
       </c>
       <c r="G73" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H73" t="s">
         <v>297</v>
       </c>
       <c r="I73" t="s">
         <v>298</v>
       </c>
       <c r="J73" t="s">
         <v>299</v>
       </c>
       <c r="K73" t="s">
         <v>300</v>
       </c>
       <c r="L73" t="s">
         <v>300</v>
       </c>
     </row>
-    <row r="74" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>2026</v>
       </c>
       <c r="B74" s="3">
         <v>2</v>
       </c>
       <c r="C74" s="4">
         <v>46063</v>
       </c>
       <c r="D74" t="s">
         <v>35</v>
       </c>
       <c r="E74" s="5">
         <v>100000</v>
       </c>
       <c r="F74" t="s">
         <v>14</v>
       </c>
       <c r="G74" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H74" t="s">
         <v>301</v>
       </c>
       <c r="I74" t="s">
         <v>302</v>
       </c>
       <c r="J74" t="s">
         <v>303</v>
       </c>
       <c r="K74" t="s">
         <v>304</v>
       </c>
       <c r="L74" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="75" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>2026</v>
       </c>
       <c r="B75" s="3">
         <v>2</v>
       </c>
       <c r="C75" s="4">
         <v>46063</v>
       </c>
       <c r="D75" t="s">
         <v>35</v>
       </c>
       <c r="E75" s="5">
         <v>90000</v>
       </c>
       <c r="F75" t="s">
         <v>14</v>
       </c>
       <c r="G75" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H75" t="s">
         <v>306</v>
       </c>
       <c r="I75" t="s">
         <v>307</v>
       </c>
       <c r="J75" t="s">
         <v>308</v>
       </c>
       <c r="K75" t="s">
         <v>309</v>
       </c>
       <c r="L75" t="s">
         <v>310</v>
       </c>
     </row>
-    <row r="76" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>2026</v>
       </c>
       <c r="B76" s="3">
         <v>2</v>
       </c>
       <c r="C76" s="4">
         <v>46063</v>
       </c>
       <c r="D76" t="s">
         <v>35</v>
       </c>
       <c r="E76" s="5">
         <v>180000</v>
       </c>
       <c r="F76" t="s">
         <v>14</v>
       </c>
       <c r="G76" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H76" t="s">
         <v>311</v>
       </c>
       <c r="I76" t="s">
         <v>312</v>
       </c>
       <c r="J76" t="s">
         <v>313</v>
       </c>
       <c r="K76" t="s">
         <v>314</v>
       </c>
       <c r="L76" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="77" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>2026</v>
       </c>
       <c r="B77" s="3">
         <v>2</v>
       </c>
       <c r="C77" s="4">
         <v>46063</v>
       </c>
       <c r="D77" t="s">
         <v>35</v>
       </c>
       <c r="E77" s="5">
         <v>200000</v>
       </c>
       <c r="F77" t="s">
         <v>14</v>
       </c>
       <c r="G77" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H77" t="s">
         <v>316</v>
       </c>
       <c r="I77" t="s">
         <v>317</v>
       </c>
       <c r="J77" t="s">
         <v>318</v>
       </c>
       <c r="K77" t="s">
         <v>314</v>
       </c>
       <c r="L77" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="78" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>2026</v>
       </c>
       <c r="B78" s="3">
         <v>2</v>
       </c>
       <c r="C78" s="4">
         <v>46063</v>
       </c>
       <c r="D78" t="s">
         <v>35</v>
       </c>
       <c r="E78" s="5">
         <v>130000</v>
       </c>
       <c r="F78" t="s">
         <v>14</v>
       </c>
       <c r="G78" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H78" t="s">
         <v>319</v>
       </c>
       <c r="I78" t="s">
         <v>320</v>
       </c>
       <c r="J78" t="s">
         <v>321</v>
       </c>
       <c r="K78" t="s">
         <v>56</v>
       </c>
       <c r="L78" t="s">
         <v>322</v>
       </c>
     </row>
-    <row r="79" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>2026</v>
       </c>
       <c r="B79" s="3">
         <v>2</v>
       </c>
       <c r="C79" s="4">
         <v>46063</v>
       </c>
       <c r="D79" t="s">
         <v>35</v>
       </c>
       <c r="E79" s="5">
         <v>200000</v>
       </c>
       <c r="F79" t="s">
         <v>14</v>
       </c>
       <c r="G79" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H79" t="s">
         <v>323</v>
       </c>
       <c r="I79" t="s">
         <v>324</v>
       </c>
       <c r="J79" t="s">
         <v>325</v>
       </c>
       <c r="K79" t="s">
         <v>46</v>
       </c>
       <c r="L79" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="80" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>2026</v>
       </c>
       <c r="B80" s="3">
         <v>2</v>
       </c>
       <c r="C80" s="4">
         <v>46063</v>
       </c>
       <c r="D80" t="s">
         <v>35</v>
       </c>
       <c r="E80" s="5">
         <v>180000</v>
       </c>
       <c r="F80" t="s">
         <v>14</v>
       </c>
       <c r="G80" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H80" t="s">
         <v>326</v>
       </c>
       <c r="I80" t="s">
         <v>327</v>
       </c>
       <c r="J80" t="s">
         <v>328</v>
       </c>
       <c r="K80" t="s">
         <v>329</v>
       </c>
       <c r="L80" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="81" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>2026</v>
       </c>
       <c r="B81" s="3">
         <v>2</v>
       </c>
       <c r="C81" s="4">
         <v>46063</v>
       </c>
       <c r="D81" t="s">
         <v>35</v>
       </c>
       <c r="E81" s="5">
         <v>200000</v>
       </c>
       <c r="F81" t="s">
         <v>14</v>
       </c>
       <c r="G81" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H81" t="s">
         <v>330</v>
       </c>
       <c r="I81" t="s">
         <v>331</v>
       </c>
       <c r="J81" t="s">
         <v>332</v>
       </c>
       <c r="K81" t="s">
         <v>188</v>
       </c>
       <c r="L81" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="82" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>2026</v>
       </c>
       <c r="B82" s="3">
         <v>2</v>
       </c>
       <c r="C82" s="4">
         <v>46063</v>
       </c>
       <c r="D82" t="s">
         <v>35</v>
       </c>
       <c r="E82" s="5">
         <v>200000</v>
       </c>
       <c r="F82" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H82" t="s">
         <v>333</v>
       </c>
       <c r="I82" t="s">
         <v>334</v>
       </c>
       <c r="J82" t="s">
         <v>335</v>
       </c>
       <c r="K82" t="s">
         <v>141</v>
       </c>
       <c r="L82" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="83" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>2026</v>
       </c>
       <c r="B83" s="3">
         <v>2</v>
       </c>
       <c r="C83" s="4">
         <v>46063</v>
       </c>
       <c r="D83" t="s">
         <v>35</v>
       </c>
       <c r="E83" s="5">
         <v>100000</v>
       </c>
       <c r="F83" t="s">
         <v>14</v>
       </c>
       <c r="G83" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H83" t="s">
         <v>336</v>
       </c>
       <c r="I83" t="s">
         <v>337</v>
       </c>
       <c r="J83" t="s">
         <v>338</v>
       </c>
       <c r="K83" t="s">
         <v>304</v>
       </c>
       <c r="L83" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="84" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>2026</v>
       </c>
       <c r="B84" s="3">
         <v>2</v>
       </c>
       <c r="C84" s="4">
         <v>46063</v>
       </c>
       <c r="D84" t="s">
         <v>35</v>
       </c>
       <c r="E84" s="5">
         <v>100000</v>
       </c>
       <c r="F84" t="s">
         <v>14</v>
       </c>
       <c r="G84" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H84" t="s">
         <v>339</v>
       </c>
       <c r="I84" t="s">
         <v>340</v>
       </c>
       <c r="J84" t="s">
         <v>341</v>
       </c>
       <c r="K84" t="s">
         <v>342</v>
       </c>
       <c r="L84" t="s">
         <v>343</v>
       </c>
     </row>
-    <row r="85" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>2026</v>
       </c>
       <c r="B85" s="3">
         <v>2</v>
       </c>
       <c r="C85" s="4">
         <v>46063</v>
       </c>
       <c r="D85" t="s">
         <v>35</v>
       </c>
       <c r="E85" s="5">
         <v>150000</v>
       </c>
       <c r="F85" t="s">
         <v>14</v>
       </c>
       <c r="G85" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H85" t="s">
         <v>344</v>
       </c>
       <c r="I85" t="s">
         <v>345</v>
       </c>
       <c r="J85" t="s">
         <v>346</v>
       </c>
       <c r="K85" t="s">
         <v>347</v>
       </c>
       <c r="L85" t="s">
         <v>347</v>
       </c>
     </row>
-    <row r="86" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>2026</v>
       </c>
       <c r="B86" s="3">
         <v>2</v>
       </c>
       <c r="C86" s="4">
         <v>46063</v>
       </c>
       <c r="D86" t="s">
         <v>35</v>
       </c>
       <c r="E86" s="5">
         <v>120000</v>
       </c>
       <c r="F86" t="s">
         <v>14</v>
       </c>
       <c r="G86" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H86" t="s">
         <v>348</v>
       </c>
       <c r="I86" t="s">
         <v>349</v>
       </c>
       <c r="J86" t="s">
         <v>350</v>
       </c>
       <c r="K86" t="s">
         <v>135</v>
       </c>
       <c r="L86" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="87" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>2026</v>
       </c>
       <c r="B87" s="3">
         <v>2</v>
       </c>
       <c r="C87" s="4">
         <v>46063</v>
       </c>
       <c r="D87" t="s">
         <v>35</v>
       </c>
       <c r="E87" s="5">
         <v>200000</v>
       </c>
       <c r="F87" t="s">
         <v>14</v>
       </c>
       <c r="G87" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H87" t="s">
         <v>351</v>
       </c>
       <c r="I87" t="s">
         <v>352</v>
       </c>
       <c r="J87" t="s">
         <v>353</v>
       </c>
       <c r="K87" t="s">
         <v>354</v>
       </c>
       <c r="L87" t="s">
         <v>355</v>
       </c>
     </row>
-    <row r="88" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>2026</v>
       </c>
       <c r="B88" s="3">
         <v>2</v>
       </c>
       <c r="C88" s="4">
         <v>46063</v>
       </c>
       <c r="D88" t="s">
         <v>356</v>
       </c>
       <c r="E88" s="5">
         <v>289055</v>
       </c>
       <c r="F88" t="s">
         <v>14</v>
       </c>
       <c r="G88" s="6" t="s">
         <v>357</v>
       </c>
       <c r="H88" t="s">
         <v>358</v>
       </c>
       <c r="I88" t="s">
         <v>359</v>
       </c>
       <c r="J88" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K88" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L88" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>2026</v>
       </c>
       <c r="B89" s="3">
         <v>2</v>
       </c>
       <c r="C89" s="4">
         <v>46062</v>
       </c>
       <c r="D89" t="s">
         <v>360</v>
       </c>
       <c r="E89" s="5">
         <v>4000000</v>
       </c>
       <c r="F89" t="s">
         <v>14</v>
       </c>
       <c r="G89" s="6" t="s">
         <v>361</v>
       </c>
       <c r="H89" t="s">
         <v>362</v>
       </c>
       <c r="I89" t="s">
         <v>363</v>
       </c>
       <c r="J89" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K89" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L89" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>2026</v>
       </c>
       <c r="B90" s="3">
         <v>2</v>
       </c>
       <c r="C90" s="4">
         <v>46064</v>
       </c>
       <c r="D90" t="s">
         <v>136</v>
       </c>
       <c r="E90" s="5">
         <v>80000</v>
       </c>
       <c r="F90" t="s">
         <v>14</v>
       </c>
       <c r="G90" s="6" t="s">
         <v>137</v>
       </c>
       <c r="H90" t="s">
         <v>364</v>
       </c>
       <c r="I90" t="s">
         <v>365</v>
       </c>
       <c r="J90" t="s">
         <v>366</v>
       </c>
       <c r="K90" t="s">
         <v>46</v>
       </c>
       <c r="L90" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="91" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>2026</v>
       </c>
       <c r="B91" s="3">
         <v>2</v>
       </c>
       <c r="C91" s="4">
         <v>46072</v>
       </c>
       <c r="D91" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5">
         <v>4500000</v>
       </c>
       <c r="F91" t="s">
         <v>14</v>
       </c>
       <c r="G91" s="6" t="s">
         <v>266</v>
       </c>
       <c r="H91" t="s">
         <v>368</v>
       </c>
       <c r="I91" t="s">
         <v>97</v>
       </c>
       <c r="J91" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K91" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L91" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>2026</v>
       </c>
       <c r="B92" s="3">
         <v>2</v>
       </c>
       <c r="C92" s="4">
         <v>46066</v>
       </c>
       <c r="D92" t="s">
         <v>369</v>
       </c>
       <c r="E92" s="5">
         <v>8571123</v>
       </c>
       <c r="F92" t="s">
         <v>14</v>
       </c>
       <c r="G92" s="6" t="s">
         <v>370</v>
       </c>
       <c r="H92" t="s">
         <v>371</v>
       </c>
       <c r="I92" t="s">
         <v>209</v>
       </c>
       <c r="J92" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K92" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L92" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>2026</v>
       </c>
       <c r="B93" s="3">
         <v>2</v>
       </c>
       <c r="C93" s="4">
         <v>46066</v>
       </c>
       <c r="D93" t="s">
         <v>369</v>
       </c>
       <c r="E93" s="5">
         <v>29525000</v>
       </c>
       <c r="F93" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="6" t="s">
         <v>370</v>
       </c>
       <c r="H93" t="s">
         <v>372</v>
       </c>
       <c r="I93" t="s">
         <v>209</v>
       </c>
       <c r="J93" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K93" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L93" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>2026</v>
       </c>
       <c r="B94" s="3">
         <v>2</v>
       </c>
       <c r="C94" s="4">
         <v>46072</v>
       </c>
       <c r="D94" t="s">
         <v>373</v>
       </c>
       <c r="E94" s="5">
         <v>8000000</v>
       </c>
       <c r="F94" t="s">
         <v>14</v>
       </c>
       <c r="G94" s="6" t="s">
         <v>374</v>
       </c>
       <c r="H94" t="s">
         <v>375</v>
       </c>
       <c r="I94" t="s">
         <v>376</v>
       </c>
       <c r="J94" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K94" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L94" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>2026</v>
       </c>
       <c r="B95" s="3">
         <v>2</v>
       </c>
       <c r="C95" s="4">
         <v>46072</v>
       </c>
       <c r="D95" t="s">
         <v>369</v>
       </c>
       <c r="E95" s="5">
         <v>6837000</v>
       </c>
       <c r="F95" t="s">
         <v>14</v>
       </c>
       <c r="G95" s="6" t="s">
         <v>377</v>
       </c>
       <c r="H95" t="s">
         <v>378</v>
       </c>
       <c r="I95" t="s">
         <v>209</v>
       </c>
       <c r="J95" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K95" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L95" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>2026</v>
       </c>
       <c r="B96" s="3">
         <v>2</v>
       </c>
       <c r="C96" s="4">
         <v>46073</v>
       </c>
       <c r="D96" t="s">
         <v>369</v>
       </c>
       <c r="E96" s="5">
         <v>14954853</v>
       </c>
       <c r="F96" t="s">
         <v>14</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>370</v>
       </c>
       <c r="H96" t="s">
         <v>379</v>
       </c>
       <c r="I96" t="s">
         <v>209</v>
       </c>
       <c r="J96" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K96" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L96" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>2026</v>
       </c>
       <c r="B97" s="3">
         <v>2</v>
       </c>
       <c r="C97" s="4">
         <v>46073</v>
       </c>
       <c r="D97" t="s">
         <v>369</v>
       </c>
       <c r="E97" s="5">
         <v>11250000</v>
       </c>
       <c r="F97" t="s">
         <v>14</v>
       </c>
       <c r="G97" s="6" t="s">
         <v>370</v>
       </c>
       <c r="H97" t="s">
         <v>380</v>
       </c>
       <c r="I97" t="s">
         <v>209</v>
       </c>
       <c r="J97" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K97" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L97" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>2026</v>
       </c>
       <c r="B98" s="3">
         <v>2</v>
       </c>
       <c r="C98" s="4">
         <v>46072</v>
       </c>
       <c r="D98" t="s">
         <v>369</v>
       </c>
       <c r="E98" s="5">
         <v>5232076</v>
       </c>
       <c r="F98" t="s">
         <v>14</v>
       </c>
       <c r="G98" s="6" t="s">
         <v>370</v>
       </c>
       <c r="H98" t="s">
         <v>381</v>
       </c>
       <c r="I98" t="s">
         <v>209</v>
       </c>
       <c r="J98" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K98" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L98" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>2026</v>
       </c>
       <c r="B99" s="3">
         <v>2</v>
       </c>
       <c r="C99" s="4">
         <v>46073</v>
       </c>
       <c r="D99" t="s">
         <v>369</v>
       </c>
       <c r="E99" s="5">
         <v>24400000</v>
       </c>
       <c r="F99" t="s">
         <v>14</v>
       </c>
       <c r="G99" s="6" t="s">
         <v>377</v>
       </c>
       <c r="H99" t="s">
         <v>382</v>
       </c>
       <c r="I99" t="s">
         <v>209</v>
       </c>
       <c r="J99" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K99" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L99" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>2026</v>
       </c>
       <c r="B100" s="3">
         <v>2</v>
       </c>
       <c r="C100" s="4">
         <v>46077</v>
       </c>
       <c r="D100" t="s">
         <v>82</v>
       </c>
       <c r="E100" s="5">
         <v>49000000</v>
       </c>
       <c r="F100" t="s">
         <v>14</v>
       </c>
       <c r="G100" s="6" t="s">
         <v>83</v>
       </c>
       <c r="H100" t="s">
         <v>84</v>
       </c>
       <c r="I100" t="s">
         <v>85</v>
       </c>
       <c r="J100" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K100" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L100" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>2026</v>
       </c>
       <c r="B101" s="3">
         <v>2</v>
       </c>
       <c r="C101" s="4">
         <v>46077</v>
       </c>
       <c r="D101" t="s">
         <v>35</v>
       </c>
       <c r="E101" s="5">
         <v>120000</v>
       </c>
       <c r="F101" t="s">
         <v>14</v>
       </c>
       <c r="G101" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H101" t="s">
         <v>383</v>
       </c>
       <c r="I101" t="s">
         <v>384</v>
       </c>
       <c r="J101" t="s">
         <v>385</v>
       </c>
       <c r="K101" t="s">
         <v>386</v>
       </c>
       <c r="L101" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="102" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>2026</v>
       </c>
       <c r="B102" s="3">
         <v>2</v>
       </c>
       <c r="C102" s="4">
         <v>46077</v>
       </c>
       <c r="D102" t="s">
         <v>35</v>
       </c>
       <c r="E102" s="5">
         <v>80000</v>
       </c>
       <c r="F102" t="s">
         <v>14</v>
       </c>
       <c r="G102" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H102" t="s">
         <v>388</v>
       </c>
       <c r="I102" t="s">
         <v>389</v>
       </c>
       <c r="J102" t="s">
         <v>390</v>
       </c>
       <c r="K102" t="s">
         <v>391</v>
       </c>
       <c r="L102" t="s">
         <v>392</v>
       </c>
     </row>
-    <row r="103" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>2026</v>
       </c>
       <c r="B103" s="3">
         <v>2</v>
       </c>
       <c r="C103" s="4">
         <v>46077</v>
       </c>
       <c r="D103" t="s">
         <v>35</v>
       </c>
       <c r="E103" s="5">
         <v>120000</v>
       </c>
       <c r="F103" t="s">
         <v>14</v>
       </c>
       <c r="G103" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H103" t="s">
         <v>393</v>
       </c>
       <c r="I103" t="s">
         <v>394</v>
       </c>
       <c r="J103" t="s">
         <v>395</v>
       </c>
       <c r="K103" t="s">
         <v>396</v>
       </c>
       <c r="L103" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="104" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>2026</v>
       </c>
       <c r="B104" s="3">
         <v>2</v>
       </c>
       <c r="C104" s="4">
         <v>46077</v>
       </c>
       <c r="D104" t="s">
         <v>35</v>
       </c>
       <c r="E104" s="5">
         <v>180000</v>
       </c>
       <c r="F104" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H104" t="s">
         <v>397</v>
       </c>
       <c r="I104" t="s">
         <v>398</v>
       </c>
       <c r="J104" t="s">
         <v>399</v>
       </c>
       <c r="K104" t="s">
         <v>400</v>
       </c>
       <c r="L104" t="s">
         <v>400</v>
       </c>
     </row>
-    <row r="105" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>2026</v>
       </c>
       <c r="B105" s="3">
         <v>2</v>
       </c>
       <c r="C105" s="4">
         <v>46077</v>
       </c>
       <c r="D105" t="s">
         <v>35</v>
       </c>
       <c r="E105" s="5">
         <v>120000</v>
       </c>
       <c r="F105" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H105" t="s">
         <v>401</v>
       </c>
       <c r="I105" t="s">
         <v>402</v>
       </c>
       <c r="J105" t="s">
         <v>403</v>
       </c>
       <c r="K105" t="s">
         <v>65</v>
       </c>
       <c r="L105" t="s">
         <v>354</v>
       </c>
     </row>
-    <row r="106" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>2026</v>
       </c>
       <c r="B106" s="3">
         <v>2</v>
       </c>
       <c r="C106" s="4">
         <v>46077</v>
       </c>
       <c r="D106" t="s">
         <v>35</v>
       </c>
       <c r="E106" s="5">
         <v>130000</v>
       </c>
       <c r="F106" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H106" t="s">
         <v>404</v>
       </c>
       <c r="I106" t="s">
         <v>405</v>
       </c>
       <c r="J106" t="s">
         <v>406</v>
       </c>
       <c r="K106" t="s">
         <v>407</v>
       </c>
       <c r="L106" t="s">
         <v>279</v>
       </c>
     </row>
-    <row r="107" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>2026</v>
       </c>
       <c r="B107" s="3">
         <v>2</v>
       </c>
       <c r="C107" s="4">
         <v>46077</v>
       </c>
       <c r="D107" t="s">
         <v>35</v>
       </c>
       <c r="E107" s="5">
         <v>150000</v>
       </c>
       <c r="F107" t="s">
         <v>14</v>
       </c>
       <c r="G107" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H107" t="s">
         <v>408</v>
       </c>
       <c r="I107" t="s">
         <v>409</v>
       </c>
       <c r="J107" t="s">
         <v>410</v>
       </c>
       <c r="K107" t="s">
         <v>411</v>
       </c>
       <c r="L107" t="s">
         <v>412</v>
       </c>
     </row>
-    <row r="108" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>2026</v>
       </c>
       <c r="B108" s="3">
         <v>2</v>
       </c>
       <c r="C108" s="4">
         <v>46077</v>
       </c>
       <c r="D108" t="s">
         <v>35</v>
       </c>
       <c r="E108" s="5">
         <v>200000</v>
       </c>
       <c r="F108" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H108" t="s">
         <v>413</v>
       </c>
       <c r="I108" t="s">
         <v>414</v>
       </c>
       <c r="J108" t="s">
         <v>415</v>
       </c>
       <c r="K108" t="s">
         <v>416</v>
       </c>
       <c r="L108" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="109" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>2026</v>
       </c>
       <c r="B109" s="3">
         <v>2</v>
       </c>
       <c r="C109" s="4">
         <v>46077</v>
       </c>
       <c r="D109" t="s">
         <v>35</v>
       </c>
       <c r="E109" s="5">
         <v>150000</v>
       </c>
       <c r="F109" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H109" t="s">
         <v>417</v>
       </c>
       <c r="I109" t="s">
         <v>418</v>
       </c>
       <c r="J109" t="s">
         <v>419</v>
       </c>
       <c r="K109" t="s">
         <v>420</v>
       </c>
       <c r="L109" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="110" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>2026</v>
       </c>
       <c r="B110" s="3">
         <v>2</v>
       </c>
       <c r="C110" s="4">
         <v>46077</v>
       </c>
       <c r="D110" t="s">
         <v>35</v>
       </c>
       <c r="E110" s="5">
         <v>100000</v>
       </c>
       <c r="F110" t="s">
         <v>14</v>
       </c>
       <c r="G110" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H110" t="s">
         <v>421</v>
       </c>
       <c r="I110" t="s">
         <v>422</v>
       </c>
       <c r="J110" t="s">
         <v>423</v>
       </c>
       <c r="K110" t="s">
         <v>245</v>
       </c>
       <c r="L110" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="111" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>2026</v>
       </c>
       <c r="B111" s="3">
         <v>2</v>
       </c>
       <c r="C111" s="4">
         <v>46077</v>
       </c>
       <c r="D111" t="s">
         <v>35</v>
       </c>
       <c r="E111" s="5">
         <v>100000</v>
       </c>
       <c r="F111" t="s">
         <v>14</v>
       </c>
       <c r="G111" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H111" t="s">
         <v>424</v>
       </c>
       <c r="I111" t="s">
         <v>425</v>
       </c>
       <c r="J111" t="s">
         <v>426</v>
       </c>
       <c r="K111" t="s">
         <v>427</v>
       </c>
       <c r="L111" t="s">
         <v>428</v>
       </c>
     </row>
-    <row r="112" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>2026</v>
       </c>
       <c r="B112" s="3">
         <v>2</v>
       </c>
       <c r="C112" s="4">
         <v>46077</v>
       </c>
       <c r="D112" t="s">
         <v>35</v>
       </c>
       <c r="E112" s="5">
         <v>200000</v>
       </c>
       <c r="F112" t="s">
         <v>14</v>
       </c>
       <c r="G112" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H112" t="s">
         <v>429</v>
       </c>
       <c r="I112" t="s">
         <v>430</v>
       </c>
       <c r="J112" t="s">
         <v>431</v>
       </c>
       <c r="K112" t="s">
         <v>432</v>
       </c>
       <c r="L112" t="s">
         <v>433</v>
       </c>
     </row>
-    <row r="113" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>2026</v>
       </c>
       <c r="B113" s="3">
         <v>2</v>
       </c>
       <c r="C113" s="4">
         <v>46077</v>
       </c>
       <c r="D113" t="s">
         <v>35</v>
       </c>
       <c r="E113" s="5">
         <v>160000</v>
       </c>
       <c r="F113" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H113" t="s">
         <v>434</v>
       </c>
       <c r="I113" t="s">
         <v>435</v>
       </c>
       <c r="J113" t="s">
         <v>436</v>
       </c>
       <c r="K113" t="s">
         <v>437</v>
       </c>
       <c r="L113" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="114" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>2026</v>
       </c>
       <c r="B114" s="3">
         <v>2</v>
       </c>
       <c r="C114" s="4">
         <v>46077</v>
       </c>
       <c r="D114" t="s">
         <v>35</v>
       </c>
       <c r="E114" s="5">
         <v>150000</v>
       </c>
       <c r="F114" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H114" t="s">
         <v>439</v>
       </c>
       <c r="I114" t="s">
         <v>440</v>
       </c>
       <c r="J114" t="s">
         <v>441</v>
       </c>
       <c r="K114" t="s">
         <v>442</v>
       </c>
       <c r="L114" t="s">
         <v>443</v>
       </c>
     </row>
-    <row r="115" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>2026</v>
       </c>
       <c r="B115" s="3">
         <v>2</v>
       </c>
       <c r="C115" s="4">
         <v>46077</v>
       </c>
       <c r="D115" t="s">
         <v>35</v>
       </c>
       <c r="E115" s="5">
         <v>200000</v>
       </c>
       <c r="F115" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H115" t="s">
         <v>444</v>
       </c>
       <c r="I115" t="s">
         <v>445</v>
       </c>
       <c r="J115" t="s">
         <v>446</v>
       </c>
       <c r="K115" t="s">
         <v>447</v>
       </c>
       <c r="L115" t="s">
         <v>428</v>
       </c>
     </row>
-    <row r="116" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>2026</v>
       </c>
       <c r="B116" s="3">
         <v>2</v>
       </c>
       <c r="C116" s="4">
         <v>46077</v>
       </c>
       <c r="D116" t="s">
         <v>35</v>
       </c>
       <c r="E116" s="5">
         <v>200000</v>
       </c>
       <c r="F116" t="s">
         <v>14</v>
       </c>
       <c r="G116" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H116" t="s">
         <v>448</v>
       </c>
       <c r="I116" t="s">
         <v>449</v>
       </c>
       <c r="J116" t="s">
         <v>313</v>
       </c>
       <c r="K116" t="s">
         <v>450</v>
       </c>
       <c r="L116" t="s">
         <v>451</v>
       </c>
     </row>
-    <row r="117" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>2026</v>
       </c>
       <c r="B117" s="3">
         <v>2</v>
       </c>
       <c r="C117" s="4">
         <v>46077</v>
       </c>
       <c r="D117" t="s">
         <v>35</v>
       </c>
       <c r="E117" s="5">
         <v>200000</v>
       </c>
       <c r="F117" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H117" t="s">
         <v>452</v>
       </c>
       <c r="I117" t="s">
         <v>453</v>
       </c>
       <c r="J117" t="s">
         <v>454</v>
       </c>
       <c r="K117" t="s">
         <v>305</v>
       </c>
       <c r="L117" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="118" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>2026</v>
       </c>
       <c r="B118" s="3">
         <v>2</v>
       </c>
       <c r="C118" s="4">
         <v>46077</v>
       </c>
       <c r="D118" t="s">
         <v>35</v>
       </c>
       <c r="E118" s="5">
         <v>200000</v>
       </c>
       <c r="F118" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H118" t="s">
         <v>455</v>
       </c>
       <c r="I118" t="s">
         <v>456</v>
       </c>
       <c r="J118" t="s">
         <v>457</v>
       </c>
       <c r="K118" t="s">
         <v>81</v>
       </c>
       <c r="L118" t="s">
         <v>458</v>
       </c>
     </row>
-    <row r="119" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>2026</v>
       </c>
       <c r="B119" s="3">
         <v>2</v>
       </c>
       <c r="C119" s="4">
         <v>46078</v>
       </c>
       <c r="D119" t="s">
         <v>35</v>
       </c>
       <c r="E119" s="5">
         <v>140000</v>
       </c>
       <c r="F119" t="s">
         <v>14</v>
       </c>
       <c r="G119" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H119" t="s">
         <v>459</v>
       </c>
       <c r="I119" t="s">
         <v>460</v>
       </c>
       <c r="J119" t="s">
         <v>461</v>
       </c>
       <c r="K119" t="s">
         <v>51</v>
       </c>
       <c r="L119" t="s">
         <v>462</v>
       </c>
     </row>
-    <row r="120" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>2026</v>
       </c>
       <c r="B120" s="3">
         <v>2</v>
       </c>
       <c r="C120" s="4">
         <v>46078</v>
       </c>
       <c r="D120" t="s">
         <v>35</v>
       </c>
       <c r="E120" s="5">
         <v>200000</v>
       </c>
       <c r="F120" t="s">
         <v>14</v>
       </c>
       <c r="G120" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H120" t="s">
         <v>463</v>
       </c>
       <c r="I120" t="s">
         <v>464</v>
       </c>
       <c r="J120" t="s">
         <v>465</v>
       </c>
       <c r="K120" t="s">
         <v>466</v>
       </c>
       <c r="L120" t="s">
         <v>467</v>
       </c>
     </row>
-    <row r="121" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>2026</v>
       </c>
       <c r="B121" s="3">
         <v>2</v>
       </c>
       <c r="C121" s="4">
         <v>46078</v>
       </c>
       <c r="D121" t="s">
         <v>35</v>
       </c>
       <c r="E121" s="5">
         <v>200000</v>
       </c>
       <c r="F121" t="s">
         <v>14</v>
       </c>
       <c r="G121" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H121" t="s">
         <v>468</v>
       </c>
       <c r="I121" t="s">
         <v>469</v>
       </c>
       <c r="J121" t="s">
         <v>470</v>
       </c>
       <c r="K121" t="s">
         <v>471</v>
       </c>
       <c r="L121" t="s">
         <v>472</v>
       </c>
     </row>
-    <row r="122" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>2026</v>
       </c>
       <c r="B122" s="3">
         <v>2</v>
       </c>
       <c r="C122" s="4">
         <v>46078</v>
       </c>
       <c r="D122" t="s">
         <v>35</v>
       </c>
       <c r="E122" s="5">
         <v>200000</v>
       </c>
       <c r="F122" t="s">
         <v>14</v>
       </c>
       <c r="G122" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H122" t="s">
         <v>473</v>
       </c>
       <c r="I122" t="s">
         <v>474</v>
       </c>
       <c r="J122" t="s">
         <v>475</v>
       </c>
       <c r="K122" t="s">
         <v>188</v>
       </c>
       <c r="L122" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="123" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>2026</v>
       </c>
       <c r="B123" s="3">
         <v>2</v>
       </c>
       <c r="C123" s="4">
         <v>46087</v>
       </c>
       <c r="D123" t="s">
         <v>35</v>
       </c>
       <c r="E123" s="5">
         <v>100000</v>
       </c>
       <c r="F123" t="s">
         <v>14</v>
       </c>
       <c r="G123" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H123" t="s">
         <v>476</v>
       </c>
       <c r="I123" t="s">
         <v>477</v>
       </c>
       <c r="J123" t="s">
         <v>478</v>
       </c>
       <c r="K123" t="s">
         <v>213</v>
       </c>
       <c r="L123" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="124" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>2026</v>
       </c>
       <c r="B124" s="3">
         <v>2</v>
       </c>
       <c r="C124" s="4">
         <v>46078</v>
       </c>
       <c r="D124" t="s">
         <v>206</v>
       </c>
       <c r="E124" s="5">
         <v>29982121</v>
       </c>
       <c r="F124" t="s">
         <v>14</v>
       </c>
       <c r="G124" s="6" t="s">
         <v>207</v>
       </c>
       <c r="H124" t="s">
         <v>479</v>
       </c>
       <c r="I124" t="s">
         <v>209</v>
       </c>
       <c r="J124" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K124" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L124" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="125" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>2026</v>
       </c>
       <c r="B125" s="3">
         <v>2</v>
       </c>
       <c r="C125" s="4">
         <v>46078</v>
       </c>
       <c r="D125" t="s">
         <v>35</v>
       </c>
       <c r="E125" s="5">
         <v>70000</v>
       </c>
       <c r="F125" t="s">
         <v>14</v>
       </c>
       <c r="G125" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H125" t="s">
         <v>480</v>
       </c>
       <c r="I125" t="s">
         <v>481</v>
       </c>
       <c r="J125" t="s">
         <v>482</v>
       </c>
       <c r="K125" t="s">
         <v>483</v>
       </c>
       <c r="L125" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="126" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>2026</v>
       </c>
       <c r="B126" s="3">
         <v>2</v>
       </c>
       <c r="C126" s="4">
         <v>46087</v>
       </c>
       <c r="D126" t="s">
         <v>35</v>
       </c>
       <c r="E126" s="5">
         <v>70000</v>
       </c>
       <c r="F126" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H126" t="s">
         <v>484</v>
       </c>
       <c r="I126" t="s">
         <v>485</v>
       </c>
       <c r="J126" t="s">
         <v>486</v>
       </c>
       <c r="K126" t="s">
         <v>487</v>
       </c>
       <c r="L126" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="127" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>2026</v>
       </c>
       <c r="B127" s="3">
         <v>2</v>
       </c>
       <c r="C127" s="4">
         <v>46090</v>
       </c>
       <c r="D127" t="s">
         <v>35</v>
       </c>
       <c r="E127" s="5">
         <v>200000</v>
       </c>
       <c r="F127" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H127" t="s">
         <v>488</v>
       </c>
       <c r="I127" t="s">
         <v>489</v>
       </c>
       <c r="J127" t="s">
         <v>490</v>
       </c>
       <c r="K127" t="s">
         <v>428</v>
       </c>
       <c r="L127" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="128" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>2026</v>
       </c>
       <c r="B128" s="3">
         <v>2</v>
       </c>
       <c r="C128" s="4">
         <v>46078</v>
       </c>
       <c r="D128" t="s">
         <v>35</v>
       </c>
       <c r="E128" s="5">
         <v>150000</v>
       </c>
       <c r="F128" t="s">
         <v>14</v>
       </c>
       <c r="G128" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H128" t="s">
         <v>491</v>
       </c>
       <c r="I128" t="s">
         <v>492</v>
       </c>
       <c r="J128" t="s">
         <v>493</v>
       </c>
       <c r="K128" t="s">
         <v>164</v>
       </c>
       <c r="L128" t="s">
         <v>494</v>
       </c>
     </row>
-    <row r="129" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>2026</v>
       </c>
       <c r="B129" s="3">
         <v>2</v>
       </c>
       <c r="C129" s="4">
         <v>46078</v>
       </c>
       <c r="D129" t="s">
         <v>35</v>
       </c>
       <c r="E129" s="5">
         <v>200000</v>
       </c>
       <c r="F129" t="s">
         <v>14</v>
       </c>
       <c r="G129" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H129" t="s">
         <v>495</v>
       </c>
       <c r="I129" t="s">
         <v>496</v>
       </c>
       <c r="J129" t="s">
         <v>497</v>
       </c>
       <c r="K129" t="s">
         <v>239</v>
       </c>
       <c r="L129" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="130" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>2026</v>
       </c>
       <c r="B130" s="3">
         <v>2</v>
       </c>
       <c r="C130" s="4">
         <v>46078</v>
       </c>
       <c r="D130" t="s">
         <v>35</v>
       </c>
       <c r="E130" s="5">
         <v>180000</v>
       </c>
       <c r="F130" t="s">
         <v>14</v>
       </c>
       <c r="G130" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H130" t="s">
         <v>498</v>
       </c>
       <c r="I130" t="s">
         <v>499</v>
       </c>
       <c r="J130" t="s">
         <v>500</v>
       </c>
       <c r="K130" t="s">
         <v>501</v>
       </c>
       <c r="L130" t="s">
         <v>502</v>
       </c>
     </row>
-    <row r="131" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>2026</v>
       </c>
       <c r="B131" s="3">
         <v>2</v>
       </c>
       <c r="C131" s="4">
         <v>46078</v>
       </c>
       <c r="D131" t="s">
         <v>35</v>
       </c>
       <c r="E131" s="5">
         <v>150000</v>
       </c>
       <c r="F131" t="s">
         <v>14</v>
       </c>
       <c r="G131" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H131" t="s">
         <v>503</v>
       </c>
       <c r="I131" t="s">
         <v>504</v>
       </c>
       <c r="J131" t="s">
         <v>505</v>
       </c>
       <c r="K131" t="s">
         <v>56</v>
       </c>
       <c r="L131" t="s">
         <v>428</v>
       </c>
     </row>
-    <row r="132" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>2026</v>
       </c>
       <c r="B132" s="3">
         <v>2</v>
       </c>
       <c r="C132" s="4">
         <v>46078</v>
       </c>
       <c r="D132" t="s">
         <v>506</v>
       </c>
       <c r="E132" s="5">
         <v>17500000</v>
       </c>
       <c r="F132" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="6" t="s">
         <v>507</v>
       </c>
       <c r="H132" t="s">
         <v>508</v>
       </c>
       <c r="I132" t="s">
         <v>509</v>
       </c>
       <c r="J132" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K132" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L132" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="133" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>2026</v>
       </c>
       <c r="B133" s="3">
         <v>2</v>
       </c>
       <c r="C133" s="4">
         <v>46079</v>
       </c>
       <c r="D133" t="s">
         <v>206</v>
       </c>
       <c r="E133" s="5">
         <v>879963365</v>
       </c>
       <c r="F133" t="s">
         <v>14</v>
       </c>
       <c r="G133" s="6" t="s">
         <v>207</v>
       </c>
       <c r="H133" t="s">
         <v>510</v>
       </c>
       <c r="I133" t="s">
         <v>209</v>
       </c>
       <c r="J133" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K133" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L133" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="134" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>2026</v>
       </c>
       <c r="B134" s="3">
         <v>2</v>
       </c>
       <c r="C134" s="4">
         <v>46083</v>
       </c>
       <c r="D134" t="s">
         <v>35</v>
       </c>
       <c r="E134" s="5">
         <v>80000</v>
       </c>
       <c r="F134" t="s">
         <v>14</v>
       </c>
       <c r="G134" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H134" t="s">
         <v>511</v>
       </c>
       <c r="I134" t="s">
         <v>512</v>
       </c>
       <c r="J134" t="s">
         <v>513</v>
       </c>
       <c r="K134" t="s">
         <v>514</v>
       </c>
       <c r="L134" t="s">
         <v>515</v>
       </c>
     </row>
-    <row r="135" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>2026</v>
       </c>
       <c r="B135" s="3">
         <v>2</v>
       </c>
       <c r="C135" s="4">
         <v>46083</v>
       </c>
       <c r="D135" t="s">
         <v>35</v>
       </c>
       <c r="E135" s="5">
         <v>70000</v>
       </c>
       <c r="F135" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H135" t="s">
         <v>516</v>
       </c>
       <c r="I135" t="s">
         <v>517</v>
       </c>
       <c r="J135" t="s">
         <v>518</v>
       </c>
       <c r="K135" t="s">
         <v>519</v>
       </c>
       <c r="L135" t="s">
         <v>520</v>
       </c>
     </row>
-    <row r="136" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>2026</v>
       </c>
       <c r="B136" s="3">
         <v>2</v>
       </c>
       <c r="C136" s="4">
         <v>46083</v>
       </c>
       <c r="D136" t="s">
         <v>35</v>
       </c>
       <c r="E136" s="5">
         <v>200000</v>
       </c>
       <c r="F136" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H136" t="s">
         <v>521</v>
       </c>
       <c r="I136" t="s">
         <v>522</v>
       </c>
       <c r="J136" t="s">
         <v>523</v>
       </c>
       <c r="K136" t="s">
         <v>524</v>
       </c>
       <c r="L136" t="s">
         <v>525</v>
       </c>
     </row>
-    <row r="137" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>2026</v>
       </c>
       <c r="B137" s="3">
         <v>2</v>
       </c>
       <c r="C137" s="4">
         <v>46083</v>
       </c>
       <c r="D137" t="s">
         <v>35</v>
       </c>
       <c r="E137" s="5">
         <v>200000</v>
       </c>
       <c r="F137" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H137" t="s">
         <v>526</v>
       </c>
       <c r="I137" t="s">
         <v>527</v>
       </c>
       <c r="J137" t="s">
         <v>528</v>
       </c>
       <c r="K137" t="s">
         <v>400</v>
       </c>
       <c r="L137" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="138" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>2026</v>
       </c>
       <c r="B138" s="3">
         <v>2</v>
       </c>
       <c r="C138" s="4">
         <v>46083</v>
       </c>
       <c r="D138" t="s">
         <v>529</v>
       </c>
       <c r="E138" s="5">
         <v>1500000</v>
       </c>
       <c r="F138" t="s">
         <v>14</v>
       </c>
       <c r="G138" s="6" t="s">
         <v>530</v>
       </c>
       <c r="H138" t="s">
         <v>531</v>
       </c>
       <c r="I138" t="s">
         <v>532</v>
       </c>
       <c r="J138" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K138" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L138" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="139" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>2026</v>
       </c>
       <c r="B139" s="3">
         <v>2</v>
       </c>
       <c r="C139" s="4">
         <v>46083</v>
       </c>
       <c r="D139" t="s">
         <v>35</v>
       </c>
       <c r="E139" s="5">
         <v>180000</v>
       </c>
       <c r="F139" t="s">
         <v>14</v>
       </c>
       <c r="G139" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H139" t="s">
         <v>533</v>
       </c>
       <c r="I139" t="s">
         <v>534</v>
       </c>
       <c r="J139" t="s">
         <v>535</v>
       </c>
       <c r="K139" t="s">
         <v>70</v>
       </c>
       <c r="L139" t="s">
         <v>451</v>
       </c>
     </row>
-    <row r="140" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>2026</v>
       </c>
       <c r="B140" s="3">
         <v>2</v>
       </c>
       <c r="C140" s="4">
         <v>46083</v>
       </c>
       <c r="D140" t="s">
         <v>35</v>
       </c>
       <c r="E140" s="5">
         <v>200000</v>
       </c>
       <c r="F140" t="s">
         <v>14</v>
       </c>
       <c r="G140" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H140" t="s">
         <v>536</v>
       </c>
       <c r="I140" t="s">
         <v>537</v>
       </c>
       <c r="J140" t="s">
         <v>538</v>
       </c>
       <c r="K140" t="s">
         <v>153</v>
       </c>
       <c r="L140" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="141" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>2026</v>
       </c>
       <c r="B141" s="3">
         <v>2</v>
       </c>
       <c r="C141" s="4">
         <v>46083</v>
       </c>
       <c r="D141" t="s">
         <v>35</v>
       </c>
       <c r="E141" s="5">
         <v>30000</v>
       </c>
       <c r="F141" t="s">
         <v>14</v>
       </c>
       <c r="G141" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H141" t="s">
         <v>539</v>
       </c>
       <c r="I141" t="s">
         <v>540</v>
       </c>
       <c r="J141" t="s">
         <v>541</v>
       </c>
       <c r="K141" t="s">
         <v>46</v>
       </c>
       <c r="L141" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="142" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>2026</v>
       </c>
       <c r="B142" s="3">
         <v>3</v>
       </c>
       <c r="C142" s="4">
         <v>46084</v>
       </c>
       <c r="D142" t="s">
         <v>35</v>
       </c>
       <c r="E142" s="5">
         <v>200000</v>
       </c>
       <c r="F142" t="s">
         <v>14</v>
       </c>
       <c r="G142" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H142" t="s">
         <v>542</v>
       </c>
       <c r="I142" t="s">
         <v>543</v>
       </c>
       <c r="J142" t="s">
         <v>544</v>
       </c>
       <c r="K142" t="s">
         <v>289</v>
       </c>
       <c r="L142" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="143" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>2026</v>
       </c>
       <c r="B143" s="3">
         <v>3</v>
       </c>
       <c r="C143" s="4">
         <v>46086</v>
       </c>
       <c r="D143" t="s">
         <v>35</v>
       </c>
       <c r="E143" s="5">
         <v>200000</v>
       </c>
       <c r="F143" t="s">
         <v>14</v>
       </c>
       <c r="G143" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H143" t="s">
         <v>545</v>
       </c>
       <c r="I143" t="s">
         <v>546</v>
       </c>
       <c r="J143" t="s">
         <v>547</v>
       </c>
       <c r="K143" t="s">
         <v>305</v>
       </c>
       <c r="L143" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="144" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>2026</v>
       </c>
       <c r="B144" s="3">
         <v>3</v>
       </c>
       <c r="C144" s="4">
         <v>46087</v>
       </c>
       <c r="D144" t="s">
         <v>35</v>
       </c>
       <c r="E144" s="5">
         <v>100000</v>
       </c>
       <c r="F144" t="s">
         <v>14</v>
       </c>
       <c r="G144" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H144" t="s">
         <v>548</v>
       </c>
       <c r="I144" t="s">
         <v>549</v>
       </c>
       <c r="J144" t="s">
         <v>550</v>
       </c>
       <c r="K144" t="s">
         <v>551</v>
       </c>
       <c r="L144" t="s">
         <v>400</v>
       </c>
     </row>
-    <row r="145" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>2026</v>
       </c>
       <c r="B145" s="3">
         <v>3</v>
       </c>
       <c r="C145" s="4">
         <v>46087</v>
       </c>
       <c r="D145" t="s">
         <v>273</v>
       </c>
       <c r="E145" s="5">
         <v>250000</v>
       </c>
       <c r="F145" t="s">
         <v>14</v>
       </c>
       <c r="G145" s="6" t="s">
         <v>274</v>
       </c>
       <c r="H145" t="s">
         <v>552</v>
       </c>
       <c r="I145" t="s">
         <v>553</v>
       </c>
       <c r="J145" t="s">
         <v>554</v>
       </c>
       <c r="K145" t="s">
         <v>70</v>
       </c>
       <c r="L145" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="146" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>2026</v>
       </c>
       <c r="B146" s="3">
         <v>3</v>
       </c>
       <c r="C146" s="4">
         <v>46087</v>
       </c>
       <c r="D146" t="s">
         <v>35</v>
       </c>
       <c r="E146" s="5">
         <v>120000</v>
       </c>
       <c r="F146" t="s">
         <v>14</v>
       </c>
       <c r="G146" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H146" t="s">
         <v>555</v>
       </c>
       <c r="I146" t="s">
         <v>556</v>
       </c>
       <c r="J146" t="s">
         <v>557</v>
       </c>
       <c r="K146" t="s">
         <v>134</v>
       </c>
       <c r="L146" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="147" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>2026</v>
       </c>
       <c r="B147" s="3">
         <v>3</v>
       </c>
       <c r="C147" s="4">
         <v>46087</v>
       </c>
       <c r="D147" t="s">
         <v>35</v>
       </c>
       <c r="E147" s="5">
         <v>90000</v>
       </c>
       <c r="F147" t="s">
         <v>14</v>
       </c>
       <c r="G147" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H147" t="s">
         <v>558</v>
       </c>
       <c r="I147" t="s">
         <v>559</v>
       </c>
       <c r="J147" t="s">
         <v>560</v>
       </c>
       <c r="K147" t="s">
         <v>188</v>
       </c>
       <c r="L147" t="s">
         <v>561</v>
       </c>
     </row>
-    <row r="148" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>2026</v>
       </c>
       <c r="B148" s="3">
         <v>3</v>
       </c>
       <c r="C148" s="4">
         <v>46087</v>
       </c>
       <c r="D148" t="s">
         <v>35</v>
       </c>
       <c r="E148" s="5">
         <v>150000</v>
       </c>
       <c r="F148" t="s">
         <v>14</v>
       </c>
       <c r="G148" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H148" t="s">
         <v>562</v>
       </c>
       <c r="I148" t="s">
         <v>563</v>
       </c>
       <c r="J148" t="s">
         <v>564</v>
       </c>
       <c r="K148" t="s">
         <v>565</v>
       </c>
       <c r="L148" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="149" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>2026</v>
       </c>
       <c r="B149" s="3">
         <v>3</v>
       </c>
       <c r="C149" s="4">
         <v>46087</v>
       </c>
       <c r="D149" t="s">
         <v>35</v>
       </c>
       <c r="E149" s="5">
         <v>80000</v>
       </c>
       <c r="F149" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H149" t="s">
         <v>566</v>
       </c>
       <c r="I149" t="s">
         <v>567</v>
       </c>
       <c r="J149" t="s">
         <v>568</v>
       </c>
       <c r="K149" t="s">
         <v>569</v>
       </c>
       <c r="L149" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="150" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>2026</v>
       </c>
       <c r="B150" s="3">
         <v>3</v>
       </c>
       <c r="C150" s="4">
         <v>46087</v>
       </c>
       <c r="D150" t="s">
         <v>35</v>
       </c>
       <c r="E150" s="5">
         <v>100000</v>
       </c>
       <c r="F150" t="s">
         <v>14</v>
       </c>
       <c r="G150" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H150" t="s">
         <v>570</v>
       </c>
       <c r="I150" t="s">
         <v>571</v>
       </c>
       <c r="J150" t="s">
         <v>572</v>
       </c>
       <c r="K150" t="s">
         <v>573</v>
       </c>
       <c r="L150" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="151" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>2026</v>
       </c>
       <c r="B151" s="3">
         <v>3</v>
       </c>
       <c r="C151" s="4">
         <v>46087</v>
       </c>
       <c r="D151" t="s">
         <v>35</v>
       </c>
       <c r="E151" s="5">
         <v>140000</v>
       </c>
       <c r="F151" t="s">
         <v>14</v>
       </c>
       <c r="G151" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H151" t="s">
         <v>574</v>
       </c>
       <c r="I151" t="s">
         <v>575</v>
       </c>
       <c r="J151" t="s">
         <v>576</v>
       </c>
       <c r="K151" t="s">
         <v>577</v>
       </c>
     </row>
-    <row r="152" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>2026</v>
       </c>
       <c r="B152" s="3">
         <v>3</v>
       </c>
       <c r="C152" s="4">
         <v>46087</v>
       </c>
       <c r="D152" t="s">
         <v>35</v>
       </c>
       <c r="E152" s="5">
         <v>100000</v>
       </c>
       <c r="F152" t="s">
         <v>14</v>
       </c>
       <c r="G152" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H152" t="s">
         <v>578</v>
       </c>
       <c r="I152" t="s">
         <v>579</v>
       </c>
       <c r="J152" t="s">
         <v>580</v>
       </c>
       <c r="K152" t="s">
         <v>581</v>
       </c>
       <c r="L152" t="s">
         <v>582</v>
       </c>
     </row>
-    <row r="153" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>2026</v>
       </c>
       <c r="B153" s="3">
         <v>3</v>
       </c>
       <c r="C153" s="4">
         <v>46087</v>
       </c>
       <c r="D153" t="s">
         <v>35</v>
       </c>
       <c r="E153" s="5">
         <v>150000</v>
       </c>
       <c r="F153" t="s">
         <v>14</v>
       </c>
       <c r="G153" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H153" t="s">
         <v>583</v>
       </c>
       <c r="I153" t="s">
         <v>584</v>
       </c>
       <c r="J153" t="s">
         <v>585</v>
       </c>
       <c r="K153" t="s">
         <v>586</v>
       </c>
       <c r="L153" t="s">
         <v>587</v>
       </c>
     </row>
-    <row r="154" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>2026</v>
       </c>
       <c r="B154" s="3">
         <v>3</v>
       </c>
       <c r="C154" s="4">
         <v>46086</v>
       </c>
       <c r="D154" t="s">
         <v>261</v>
       </c>
       <c r="E154" s="5">
         <v>98527169</v>
       </c>
       <c r="F154" t="s">
         <v>14</v>
       </c>
       <c r="G154" s="6" t="s">
         <v>262</v>
       </c>
       <c r="H154" t="s">
         <v>588</v>
       </c>
       <c r="I154" t="s">
         <v>17</v>
       </c>
       <c r="J154" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K154" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L154" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="155" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>2026</v>
       </c>
       <c r="B155" s="3">
         <v>3</v>
       </c>
       <c r="C155" s="4">
         <v>46086</v>
       </c>
       <c r="D155" t="s">
         <v>18</v>
       </c>
       <c r="E155" s="5">
         <v>1037179</v>
       </c>
       <c r="F155" t="s">
         <v>14</v>
       </c>
       <c r="G155" s="6" t="s">
         <v>19</v>
       </c>
       <c r="H155" t="s">
         <v>588</v>
       </c>
       <c r="I155" t="s">
         <v>17</v>
       </c>
       <c r="J155" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K155" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L155" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="156" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>2026</v>
       </c>
       <c r="B156" s="3">
         <v>3</v>
       </c>
       <c r="C156" s="4">
         <v>46086</v>
       </c>
       <c r="D156" t="s">
         <v>20</v>
       </c>
       <c r="E156" s="5">
         <v>281224</v>
       </c>
       <c r="F156" t="s">
         <v>14</v>
       </c>
       <c r="G156" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H156" t="s">
         <v>589</v>
       </c>
       <c r="I156" t="s">
         <v>17</v>
       </c>
       <c r="J156" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K156" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L156" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="157" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>2026</v>
       </c>
       <c r="B157" s="3">
         <v>3</v>
       </c>
       <c r="C157" s="4">
         <v>46092</v>
       </c>
       <c r="D157" t="s">
         <v>35</v>
       </c>
       <c r="E157" s="5">
         <v>80000</v>
       </c>
       <c r="F157" t="s">
         <v>14</v>
       </c>
       <c r="G157" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H157" t="s">
         <v>590</v>
       </c>
       <c r="I157" t="s">
         <v>591</v>
       </c>
       <c r="J157" t="s">
         <v>592</v>
       </c>
       <c r="K157" t="s">
         <v>239</v>
       </c>
       <c r="L157" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="158" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>2026</v>
       </c>
       <c r="B158" s="3">
         <v>3</v>
       </c>
       <c r="C158" s="4">
         <v>46092</v>
       </c>
       <c r="D158" t="s">
         <v>136</v>
       </c>
       <c r="E158" s="5">
         <v>200000</v>
       </c>
       <c r="F158" t="s">
         <v>14</v>
       </c>
       <c r="G158" s="6" t="s">
         <v>137</v>
       </c>
       <c r="H158" t="s">
         <v>593</v>
       </c>
       <c r="I158" t="s">
         <v>594</v>
       </c>
       <c r="J158" t="s">
         <v>595</v>
       </c>
       <c r="K158" t="s">
         <v>596</v>
       </c>
       <c r="L158" t="s">
         <v>597</v>
       </c>
     </row>
-    <row r="159" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>2026</v>
       </c>
       <c r="B159" s="3">
         <v>3</v>
       </c>
       <c r="C159" s="4">
-        <v>46091</v>
+        <v>46168</v>
       </c>
       <c r="D159" t="s">
-        <v>35</v>
+        <v>598</v>
       </c>
       <c r="E159" s="5">
-        <v>200000</v>
+        <v>1500000</v>
       </c>
       <c r="F159" t="s">
         <v>14</v>
       </c>
       <c r="G159" s="6" t="s">
-        <v>36</v>
+        <v>599</v>
       </c>
       <c r="H159" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="I159" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="J159" t="s">
-        <v>600</v>
+        <v>1710</v>
       </c>
       <c r="K159" t="s">
-        <v>601</v>
+        <v>1710</v>
       </c>
       <c r="L159" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="160" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>2026</v>
       </c>
       <c r="B160" s="3">
         <v>3</v>
       </c>
       <c r="C160" s="4">
         <v>46091</v>
       </c>
       <c r="D160" t="s">
         <v>35</v>
       </c>
       <c r="E160" s="5">
-        <v>150000</v>
+        <v>200000</v>
       </c>
       <c r="F160" t="s">
         <v>14</v>
       </c>
       <c r="G160" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H160" t="s">
+        <v>602</v>
+      </c>
+      <c r="I160" t="s">
         <v>603</v>
       </c>
-      <c r="I160" t="s">
+      <c r="J160" t="s">
         <v>604</v>
       </c>
-      <c r="J160" t="s">
+      <c r="K160" t="s">
         <v>605</v>
       </c>
-      <c r="K160" t="s">
+      <c r="L160" t="s">
         <v>606</v>
       </c>
-      <c r="L160" t="s">
-[...3 lines deleted...]
-    <row r="161" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="161" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>2026</v>
       </c>
       <c r="B161" s="3">
         <v>3</v>
       </c>
       <c r="C161" s="4">
         <v>46091</v>
       </c>
       <c r="D161" t="s">
         <v>35</v>
       </c>
       <c r="E161" s="5">
-        <v>200000</v>
+        <v>150000</v>
       </c>
       <c r="F161" t="s">
         <v>14</v>
       </c>
       <c r="G161" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H161" t="s">
         <v>607</v>
       </c>
       <c r="I161" t="s">
         <v>608</v>
       </c>
       <c r="J161" t="s">
         <v>609</v>
       </c>
       <c r="K161" t="s">
-        <v>270</v>
+        <v>610</v>
       </c>
       <c r="L161" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:12" x14ac:dyDescent="0.3">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="162" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>2026</v>
       </c>
       <c r="B162" s="3">
         <v>3</v>
       </c>
       <c r="C162" s="4">
-        <v>46106</v>
+        <v>46091</v>
       </c>
       <c r="D162" t="s">
         <v>35</v>
       </c>
       <c r="E162" s="5">
         <v>200000</v>
       </c>
       <c r="F162" t="s">
         <v>14</v>
       </c>
       <c r="G162" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H162" t="s">
         <v>611</v>
       </c>
       <c r="I162" t="s">
         <v>612</v>
       </c>
       <c r="J162" t="s">
         <v>613</v>
       </c>
       <c r="K162" t="s">
-        <v>164</v>
+        <v>270</v>
       </c>
       <c r="L162" t="s">
         <v>614</v>
       </c>
     </row>
-    <row r="163" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>2026</v>
       </c>
       <c r="B163" s="3">
         <v>3</v>
       </c>
       <c r="C163" s="4">
-        <v>46091</v>
+        <v>46106</v>
       </c>
       <c r="D163" t="s">
         <v>35</v>
       </c>
       <c r="E163" s="5">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="F163" t="s">
         <v>14</v>
       </c>
       <c r="G163" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H163" t="s">
         <v>615</v>
       </c>
       <c r="I163" t="s">
         <v>616</v>
       </c>
       <c r="J163" t="s">
         <v>617</v>
       </c>
       <c r="K163" t="s">
+        <v>164</v>
+      </c>
+      <c r="L163" t="s">
         <v>618</v>
       </c>
-      <c r="L163" t="s">
-[...3 lines deleted...]
-    <row r="164" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="164" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>2026</v>
       </c>
       <c r="B164" s="3">
         <v>3</v>
       </c>
       <c r="C164" s="4">
         <v>46091</v>
       </c>
       <c r="D164" t="s">
         <v>35</v>
       </c>
       <c r="E164" s="5">
         <v>100000</v>
       </c>
       <c r="F164" t="s">
         <v>14</v>
       </c>
       <c r="G164" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H164" t="s">
         <v>619</v>
       </c>
       <c r="I164" t="s">
         <v>620</v>
       </c>
       <c r="J164" t="s">
         <v>621</v>
       </c>
       <c r="K164" t="s">
-        <v>249</v>
+        <v>622</v>
       </c>
       <c r="L164" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:12" x14ac:dyDescent="0.3">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="165" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>2026</v>
       </c>
       <c r="B165" s="3">
         <v>3</v>
       </c>
       <c r="C165" s="4">
         <v>46091</v>
       </c>
       <c r="D165" t="s">
         <v>35</v>
       </c>
       <c r="E165" s="5">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="F165" t="s">
         <v>14</v>
       </c>
       <c r="G165" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H165" t="s">
         <v>623</v>
       </c>
       <c r="I165" t="s">
         <v>624</v>
       </c>
       <c r="J165" t="s">
         <v>625</v>
       </c>
       <c r="K165" t="s">
-        <v>391</v>
+        <v>249</v>
       </c>
       <c r="L165" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:12" x14ac:dyDescent="0.3">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="166" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>2026</v>
       </c>
       <c r="B166" s="3">
         <v>3</v>
       </c>
       <c r="C166" s="4">
         <v>46091</v>
       </c>
       <c r="D166" t="s">
         <v>35</v>
       </c>
       <c r="E166" s="5">
-        <v>180000</v>
+        <v>200000</v>
       </c>
       <c r="F166" t="s">
         <v>14</v>
       </c>
       <c r="G166" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H166" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="I166" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="J166" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="K166" t="s">
-        <v>487</v>
+        <v>391</v>
       </c>
       <c r="L166" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:12" x14ac:dyDescent="0.3">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="167" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>2026</v>
       </c>
       <c r="B167" s="3">
         <v>3</v>
       </c>
       <c r="C167" s="4">
         <v>46091</v>
       </c>
       <c r="D167" t="s">
         <v>35</v>
       </c>
       <c r="E167" s="5">
         <v>180000</v>
       </c>
       <c r="F167" t="s">
         <v>14</v>
       </c>
       <c r="G167" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H167" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="I167" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="J167" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="K167" t="s">
-        <v>632</v>
+        <v>487</v>
       </c>
       <c r="L167" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:12" x14ac:dyDescent="0.3">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="168" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>2026</v>
       </c>
       <c r="B168" s="3">
         <v>3</v>
       </c>
       <c r="C168" s="4">
         <v>46091</v>
       </c>
       <c r="D168" t="s">
         <v>35</v>
       </c>
       <c r="E168" s="5">
-        <v>170000</v>
+        <v>180000</v>
       </c>
       <c r="F168" t="s">
         <v>14</v>
       </c>
       <c r="G168" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H168" t="s">
         <v>633</v>
       </c>
       <c r="I168" t="s">
         <v>634</v>
       </c>
       <c r="J168" t="s">
         <v>635</v>
       </c>
       <c r="K168" t="s">
-        <v>420</v>
+        <v>636</v>
       </c>
       <c r="L168" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:12" x14ac:dyDescent="0.3">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="169" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>2026</v>
       </c>
       <c r="B169" s="3">
         <v>3</v>
       </c>
       <c r="C169" s="4">
         <v>46091</v>
       </c>
       <c r="D169" t="s">
         <v>35</v>
       </c>
       <c r="E169" s="5">
-        <v>80000</v>
+        <v>170000</v>
       </c>
       <c r="F169" t="s">
         <v>14</v>
       </c>
       <c r="G169" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H169" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="I169" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="J169" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="K169" t="s">
-        <v>639</v>
+        <v>420</v>
       </c>
       <c r="L169" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:12" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="170" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>2026</v>
       </c>
       <c r="B170" s="3">
         <v>3</v>
       </c>
       <c r="C170" s="4">
         <v>46091</v>
       </c>
       <c r="D170" t="s">
         <v>35</v>
       </c>
       <c r="E170" s="5">
-        <v>130000</v>
+        <v>80000</v>
       </c>
       <c r="F170" t="s">
         <v>14</v>
       </c>
       <c r="G170" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H170" t="s">
+        <v>640</v>
+      </c>
+      <c r="I170" t="s">
         <v>641</v>
       </c>
-      <c r="I170" t="s">
+      <c r="J170" t="s">
         <v>642</v>
       </c>
-      <c r="J170" t="s">
+      <c r="K170" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="L170" t="s">
         <v>644</v>
       </c>
     </row>
-    <row r="171" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>2026</v>
       </c>
       <c r="B171" s="3">
         <v>3</v>
       </c>
       <c r="C171" s="4">
         <v>46091</v>
       </c>
       <c r="D171" t="s">
-        <v>369</v>
+        <v>35</v>
       </c>
       <c r="E171" s="5">
-        <v>11250000</v>
+        <v>130000</v>
       </c>
       <c r="F171" t="s">
         <v>14</v>
       </c>
       <c r="G171" s="6" t="s">
-        <v>370</v>
+        <v>36</v>
       </c>
       <c r="H171" t="s">
         <v>645</v>
       </c>
       <c r="I171" t="s">
-        <v>209</v>
+        <v>646</v>
       </c>
       <c r="J171" t="s">
-        <v>1125</v>
+        <v>647</v>
       </c>
       <c r="K171" t="s">
-        <v>1125</v>
+        <v>173</v>
       </c>
       <c r="L171" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:12" x14ac:dyDescent="0.3">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="172" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>2026</v>
       </c>
       <c r="B172" s="3">
         <v>3</v>
       </c>
       <c r="C172" s="4">
-        <v>46087</v>
+        <v>46091</v>
       </c>
       <c r="D172" t="s">
-        <v>646</v>
+        <v>369</v>
       </c>
       <c r="E172" s="5">
-        <v>4000000</v>
+        <v>11250000</v>
       </c>
       <c r="F172" t="s">
         <v>14</v>
       </c>
       <c r="G172" s="6" t="s">
-        <v>647</v>
+        <v>370</v>
       </c>
       <c r="H172" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="I172" t="s">
-        <v>649</v>
+        <v>209</v>
       </c>
       <c r="J172" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K172" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L172" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="173" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>2026</v>
       </c>
       <c r="B173" s="3">
         <v>3</v>
       </c>
       <c r="C173" s="4">
-        <v>46092</v>
+        <v>46087</v>
       </c>
       <c r="D173" t="s">
-        <v>122</v>
+        <v>650</v>
       </c>
       <c r="E173" s="5">
-        <v>158019</v>
+        <v>4000000</v>
       </c>
       <c r="F173" t="s">
         <v>14</v>
       </c>
       <c r="G173" s="6" t="s">
-        <v>123</v>
+        <v>651</v>
       </c>
       <c r="H173" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="I173" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="J173" t="s">
-        <v>652</v>
+        <v>1710</v>
       </c>
       <c r="K173" t="s">
-        <v>427</v>
+        <v>1710</v>
       </c>
       <c r="L173" t="s">
-        <v>653</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="174" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>2026</v>
       </c>
       <c r="B174" s="3">
         <v>3</v>
       </c>
       <c r="C174" s="4">
-        <v>46121</v>
+        <v>46092</v>
       </c>
       <c r="D174" t="s">
         <v>122</v>
       </c>
       <c r="E174" s="5">
-        <v>160412</v>
+        <v>158019</v>
       </c>
       <c r="F174" t="s">
         <v>14</v>
       </c>
       <c r="G174" s="6" t="s">
         <v>123</v>
       </c>
       <c r="H174" t="s">
         <v>654</v>
       </c>
       <c r="I174" t="s">
         <v>655</v>
       </c>
       <c r="J174" t="s">
-        <v>1125</v>
+        <v>656</v>
       </c>
       <c r="K174" t="s">
-        <v>1125</v>
+        <v>427</v>
       </c>
       <c r="L174" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:12" x14ac:dyDescent="0.3">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="175" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>2026</v>
       </c>
       <c r="B175" s="3">
         <v>3</v>
       </c>
       <c r="C175" s="4">
         <v>46121</v>
       </c>
       <c r="D175" t="s">
         <v>122</v>
       </c>
       <c r="E175" s="5">
-        <v>206941</v>
+        <v>160412</v>
       </c>
       <c r="F175" t="s">
         <v>14</v>
       </c>
       <c r="G175" s="6" t="s">
         <v>123</v>
       </c>
       <c r="H175" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="I175" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="J175" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K175" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L175" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="176" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>2026</v>
       </c>
       <c r="B176" s="3">
         <v>3</v>
       </c>
       <c r="C176" s="4">
-        <v>46093</v>
+        <v>46121</v>
       </c>
       <c r="D176" t="s">
-        <v>356</v>
+        <v>122</v>
       </c>
       <c r="E176" s="5">
-        <v>223204</v>
+        <v>206941</v>
       </c>
       <c r="F176" t="s">
         <v>14</v>
       </c>
       <c r="G176" s="6" t="s">
-        <v>357</v>
+        <v>123</v>
       </c>
       <c r="H176" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="I176" t="s">
-        <v>359</v>
+        <v>659</v>
       </c>
       <c r="J176" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K176" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L176" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="177" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>2026</v>
       </c>
       <c r="B177" s="3">
         <v>3</v>
       </c>
       <c r="C177" s="4">
         <v>46093</v>
       </c>
       <c r="D177" t="s">
-        <v>94</v>
+        <v>356</v>
       </c>
       <c r="E177" s="5">
-        <v>69750</v>
+        <v>223204</v>
       </c>
       <c r="F177" t="s">
         <v>14</v>
       </c>
       <c r="G177" s="6" t="s">
-        <v>95</v>
+        <v>357</v>
       </c>
       <c r="H177" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="I177" t="s">
-        <v>97</v>
+        <v>359</v>
       </c>
       <c r="J177" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K177" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L177" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="178" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>2026</v>
       </c>
       <c r="B178" s="3">
         <v>3</v>
       </c>
       <c r="C178" s="4">
-        <v>46099</v>
+        <v>46093</v>
       </c>
       <c r="D178" t="s">
-        <v>136</v>
+        <v>94</v>
       </c>
       <c r="E178" s="5">
-        <v>2428481</v>
+        <v>69750</v>
       </c>
       <c r="F178" t="s">
         <v>14</v>
       </c>
       <c r="G178" s="6" t="s">
-        <v>137</v>
+        <v>95</v>
       </c>
       <c r="H178" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="I178" t="s">
-        <v>660</v>
+        <v>97</v>
       </c>
       <c r="J178" t="s">
-        <v>661</v>
+        <v>1710</v>
       </c>
       <c r="K178" t="s">
-        <v>662</v>
+        <v>1710</v>
       </c>
       <c r="L178" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="179" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>2026</v>
       </c>
       <c r="B179" s="3">
         <v>3</v>
       </c>
       <c r="C179" s="4">
-        <v>46139</v>
+        <v>46099</v>
       </c>
       <c r="D179" t="s">
+        <v>136</v>
+      </c>
+      <c r="E179" s="5">
+        <v>2428481</v>
+      </c>
+      <c r="F179" t="s">
+        <v>14</v>
+      </c>
+      <c r="G179" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="H179" t="s">
+        <v>663</v>
+      </c>
+      <c r="I179" t="s">
         <v>664</v>
       </c>
-      <c r="E179" s="5">
-[...5 lines deleted...]
-      <c r="G179" s="6" t="s">
+      <c r="J179" t="s">
         <v>665</v>
       </c>
-      <c r="H179" t="s">
+      <c r="K179" t="s">
         <v>666</v>
       </c>
-      <c r="I179" t="s">
+      <c r="L179" t="s">
         <v>667</v>
       </c>
-      <c r="J179" t="s">
-[...9 lines deleted...]
-    <row r="180" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="180" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>2026</v>
       </c>
       <c r="B180" s="3">
         <v>3</v>
       </c>
       <c r="C180" s="4">
-        <v>46097</v>
+        <v>46139</v>
       </c>
       <c r="D180" t="s">
-        <v>35</v>
+        <v>668</v>
       </c>
       <c r="E180" s="5">
-        <v>500000</v>
+        <v>2500000</v>
       </c>
       <c r="F180" t="s">
         <v>14</v>
       </c>
       <c r="G180" s="6" t="s">
-        <v>36</v>
+        <v>669</v>
       </c>
       <c r="H180" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="I180" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="J180" t="s">
-        <v>670</v>
+        <v>1710</v>
       </c>
       <c r="K180" t="s">
-        <v>70</v>
+        <v>1710</v>
       </c>
       <c r="L180" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="181" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>2026</v>
       </c>
       <c r="B181" s="3">
         <v>3</v>
       </c>
       <c r="C181" s="4">
         <v>46097</v>
       </c>
       <c r="D181" t="s">
         <v>35</v>
       </c>
       <c r="E181" s="5">
-        <v>180000</v>
+        <v>500000</v>
       </c>
       <c r="F181" t="s">
         <v>14</v>
       </c>
       <c r="G181" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H181" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="I181" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="J181" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="K181" t="s">
-        <v>196</v>
+        <v>70</v>
       </c>
       <c r="L181" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:12" x14ac:dyDescent="0.3">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="182" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>2026</v>
       </c>
       <c r="B182" s="3">
         <v>3</v>
       </c>
       <c r="C182" s="4">
         <v>46097</v>
       </c>
       <c r="D182" t="s">
         <v>35</v>
       </c>
       <c r="E182" s="5">
-        <v>200000</v>
+        <v>180000</v>
       </c>
       <c r="F182" t="s">
         <v>14</v>
       </c>
       <c r="G182" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H182" t="s">
         <v>675</v>
       </c>
       <c r="I182" t="s">
         <v>676</v>
       </c>
       <c r="J182" t="s">
         <v>677</v>
       </c>
       <c r="K182" t="s">
-        <v>622</v>
+        <v>196</v>
       </c>
       <c r="L182" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:12" x14ac:dyDescent="0.3">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="183" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>2026</v>
       </c>
       <c r="B183" s="3">
         <v>3</v>
       </c>
       <c r="C183" s="4">
         <v>46097</v>
       </c>
       <c r="D183" t="s">
         <v>35</v>
       </c>
       <c r="E183" s="5">
-        <v>150000</v>
+        <v>200000</v>
       </c>
       <c r="F183" t="s">
         <v>14</v>
       </c>
       <c r="G183" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H183" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="I183" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="J183" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="K183" t="s">
-        <v>168</v>
+        <v>626</v>
       </c>
       <c r="L183" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:12" x14ac:dyDescent="0.3">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="184" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>2026</v>
       </c>
       <c r="B184" s="3">
         <v>3</v>
       </c>
       <c r="C184" s="4">
         <v>46097</v>
       </c>
       <c r="D184" t="s">
         <v>35</v>
       </c>
       <c r="E184" s="5">
-        <v>100000</v>
+        <v>150000</v>
       </c>
       <c r="F184" t="s">
         <v>14</v>
       </c>
       <c r="G184" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H184" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="I184" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="J184" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="K184" t="s">
-        <v>249</v>
+        <v>168</v>
       </c>
       <c r="L184" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:12" x14ac:dyDescent="0.3">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="185" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>2026</v>
       </c>
       <c r="B185" s="3">
         <v>3</v>
       </c>
       <c r="C185" s="4">
         <v>46097</v>
       </c>
       <c r="D185" t="s">
         <v>35</v>
       </c>
       <c r="E185" s="5">
-        <v>130000</v>
+        <v>100000</v>
       </c>
       <c r="F185" t="s">
         <v>14</v>
       </c>
       <c r="G185" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H185" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="I185" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="J185" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="K185" t="s">
-        <v>515</v>
+        <v>249</v>
       </c>
       <c r="L185" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:12" x14ac:dyDescent="0.3">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="186" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>2026</v>
       </c>
       <c r="B186" s="3">
         <v>3</v>
       </c>
       <c r="C186" s="4">
         <v>46097</v>
       </c>
       <c r="D186" t="s">
         <v>35</v>
       </c>
       <c r="E186" s="5">
-        <v>150000</v>
+        <v>130000</v>
       </c>
       <c r="F186" t="s">
         <v>14</v>
       </c>
       <c r="G186" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H186" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="I186" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="J186" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="K186" t="s">
-        <v>690</v>
+        <v>515</v>
       </c>
       <c r="L186" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:12" x14ac:dyDescent="0.3">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="187" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>2026</v>
       </c>
       <c r="B187" s="3">
         <v>3</v>
       </c>
       <c r="C187" s="4">
         <v>46097</v>
       </c>
       <c r="D187" t="s">
         <v>35</v>
       </c>
       <c r="E187" s="5">
-        <v>200000</v>
+        <v>150000</v>
       </c>
       <c r="F187" t="s">
         <v>14</v>
       </c>
       <c r="G187" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H187" t="s">
+        <v>691</v>
+      </c>
+      <c r="I187" t="s">
         <v>692</v>
       </c>
-      <c r="I187" t="s">
+      <c r="J187" t="s">
         <v>693</v>
       </c>
-      <c r="J187" t="s">
+      <c r="K187" t="s">
         <v>694</v>
       </c>
-      <c r="K187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L187" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:12" x14ac:dyDescent="0.3">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="188" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>2026</v>
       </c>
       <c r="B188" s="3">
         <v>3</v>
       </c>
       <c r="C188" s="4">
-        <v>46099</v>
+        <v>46097</v>
       </c>
       <c r="D188" t="s">
         <v>35</v>
       </c>
       <c r="E188" s="5">
-        <v>150000</v>
+        <v>200000</v>
       </c>
       <c r="F188" t="s">
         <v>14</v>
       </c>
       <c r="G188" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H188" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="I188" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="J188" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="K188" t="s">
-        <v>698</v>
+        <v>188</v>
       </c>
       <c r="L188" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:12" x14ac:dyDescent="0.3">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="189" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>2026</v>
       </c>
       <c r="B189" s="3">
         <v>3</v>
       </c>
       <c r="C189" s="4">
-        <v>46097</v>
+        <v>46099</v>
       </c>
       <c r="D189" t="s">
         <v>35</v>
       </c>
       <c r="E189" s="5">
-        <v>100000</v>
+        <v>150000</v>
       </c>
       <c r="F189" t="s">
         <v>14</v>
       </c>
       <c r="G189" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H189" t="s">
         <v>699</v>
       </c>
       <c r="I189" t="s">
         <v>700</v>
       </c>
       <c r="J189" t="s">
         <v>701</v>
       </c>
       <c r="K189" t="s">
-        <v>551</v>
+        <v>702</v>
       </c>
       <c r="L189" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:12" x14ac:dyDescent="0.3">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="190" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>2026</v>
       </c>
       <c r="B190" s="3">
         <v>3</v>
       </c>
       <c r="C190" s="4">
         <v>46093</v>
       </c>
       <c r="D190" t="s">
         <v>265</v>
       </c>
       <c r="E190" s="5">
         <v>206000</v>
       </c>
       <c r="F190" t="s">
         <v>14</v>
       </c>
       <c r="G190" s="6" t="s">
         <v>266</v>
       </c>
       <c r="H190" t="s">
         <v>703</v>
       </c>
       <c r="I190" t="s">
         <v>704</v>
       </c>
       <c r="J190" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K190" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L190" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="191" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>2026</v>
       </c>
       <c r="B191" s="3">
         <v>3</v>
       </c>
       <c r="C191" s="4">
-        <v>46111</v>
+        <v>46097</v>
       </c>
       <c r="D191" t="s">
+        <v>35</v>
+      </c>
+      <c r="E191" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F191" t="s">
+        <v>14</v>
+      </c>
+      <c r="G191" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H191" t="s">
         <v>705</v>
       </c>
-      <c r="E191" s="5">
-[...5 lines deleted...]
-      <c r="G191" s="6" t="s">
+      <c r="I191" t="s">
         <v>706</v>
       </c>
-      <c r="H191" t="s">
+      <c r="J191" t="s">
         <v>707</v>
       </c>
-      <c r="I191" t="s">
+      <c r="K191" t="s">
+        <v>551</v>
+      </c>
+      <c r="L191" t="s">
         <v>708</v>
       </c>
-      <c r="J191" t="s">
-[...9 lines deleted...]
-    <row r="192" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="192" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>2026</v>
       </c>
       <c r="B192" s="3">
         <v>3</v>
       </c>
       <c r="C192" s="4">
-        <v>46097</v>
+        <v>46111</v>
       </c>
       <c r="D192" t="s">
-        <v>356</v>
+        <v>709</v>
       </c>
       <c r="E192" s="5">
-        <v>4164654</v>
+        <v>600000</v>
       </c>
       <c r="F192" t="s">
         <v>14</v>
       </c>
       <c r="G192" s="6" t="s">
-        <v>357</v>
+        <v>710</v>
       </c>
       <c r="H192" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="I192" t="s">
-        <v>359</v>
+        <v>712</v>
       </c>
       <c r="J192" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K192" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L192" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="193" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>2026</v>
       </c>
       <c r="B193" s="3">
         <v>3</v>
       </c>
       <c r="C193" s="4">
         <v>46097</v>
       </c>
       <c r="D193" t="s">
-        <v>94</v>
+        <v>356</v>
       </c>
       <c r="E193" s="5">
-        <v>696100</v>
+        <v>4164654</v>
       </c>
       <c r="F193" t="s">
         <v>14</v>
       </c>
       <c r="G193" s="6" t="s">
-        <v>95</v>
+        <v>357</v>
       </c>
       <c r="H193" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="I193" t="s">
-        <v>97</v>
+        <v>359</v>
       </c>
       <c r="J193" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K193" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L193" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="194" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>2026</v>
       </c>
       <c r="B194" s="3">
         <v>3</v>
       </c>
       <c r="C194" s="4">
-        <v>46093</v>
+        <v>46097</v>
       </c>
       <c r="D194" t="s">
-        <v>206</v>
+        <v>94</v>
       </c>
       <c r="E194" s="5">
-        <v>355278623</v>
+        <v>696100</v>
       </c>
       <c r="F194" t="s">
         <v>14</v>
       </c>
       <c r="G194" s="6" t="s">
-        <v>207</v>
+        <v>95</v>
       </c>
       <c r="H194" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="I194" t="s">
-        <v>209</v>
+        <v>97</v>
       </c>
       <c r="J194" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K194" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L194" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="195" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>2026</v>
       </c>
       <c r="B195" s="3">
         <v>3</v>
       </c>
       <c r="C195" s="4">
         <v>46093</v>
       </c>
       <c r="D195" t="s">
-        <v>369</v>
+        <v>206</v>
       </c>
       <c r="E195" s="5">
-        <v>9148000</v>
+        <v>355278623</v>
       </c>
       <c r="F195" t="s">
         <v>14</v>
       </c>
       <c r="G195" s="6" t="s">
-        <v>370</v>
+        <v>207</v>
       </c>
       <c r="H195" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="I195" t="s">
         <v>209</v>
       </c>
       <c r="J195" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K195" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L195" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="196" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>2026</v>
       </c>
       <c r="B196" s="3">
         <v>3</v>
       </c>
       <c r="C196" s="4">
-        <v>46094</v>
+        <v>46093</v>
       </c>
       <c r="D196" t="s">
-        <v>713</v>
+        <v>369</v>
       </c>
       <c r="E196" s="5">
-        <v>5000000</v>
+        <v>9148000</v>
       </c>
       <c r="F196" t="s">
         <v>14</v>
       </c>
       <c r="G196" s="6" t="s">
-        <v>714</v>
+        <v>370</v>
       </c>
       <c r="H196" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="I196" t="s">
-        <v>716</v>
+        <v>209</v>
       </c>
       <c r="J196" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K196" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L196" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="197" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>2026</v>
       </c>
       <c r="B197" s="3">
         <v>3</v>
       </c>
       <c r="C197" s="4">
         <v>46094</v>
       </c>
       <c r="D197" t="s">
         <v>717</v>
       </c>
       <c r="E197" s="5">
-        <v>600000</v>
+        <v>5000000</v>
       </c>
       <c r="F197" t="s">
         <v>14</v>
       </c>
       <c r="G197" s="6" t="s">
         <v>718</v>
       </c>
       <c r="H197" t="s">
         <v>719</v>
       </c>
       <c r="I197" t="s">
         <v>720</v>
       </c>
       <c r="J197" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K197" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L197" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="198" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>2026</v>
       </c>
       <c r="B198" s="3">
         <v>3</v>
       </c>
       <c r="C198" s="4">
         <v>46094</v>
       </c>
       <c r="D198" t="s">
         <v>721</v>
       </c>
       <c r="E198" s="5">
-        <v>3000000</v>
+        <v>600000</v>
       </c>
       <c r="F198" t="s">
         <v>14</v>
       </c>
       <c r="G198" s="6" t="s">
         <v>722</v>
       </c>
       <c r="H198" t="s">
         <v>723</v>
       </c>
       <c r="I198" t="s">
         <v>724</v>
       </c>
       <c r="J198" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K198" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L198" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="199" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>2026</v>
       </c>
       <c r="B199" s="3">
         <v>3</v>
       </c>
       <c r="C199" s="4">
         <v>46094</v>
       </c>
       <c r="D199" t="s">
         <v>725</v>
       </c>
       <c r="E199" s="5">
         <v>3000000</v>
       </c>
       <c r="F199" t="s">
         <v>14</v>
       </c>
       <c r="G199" s="6" t="s">
         <v>726</v>
       </c>
       <c r="H199" t="s">
         <v>727</v>
       </c>
       <c r="I199" t="s">
         <v>728</v>
       </c>
       <c r="J199" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K199" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L199" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="200" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>2026</v>
       </c>
       <c r="B200" s="3">
         <v>3</v>
       </c>
       <c r="C200" s="4">
-        <v>46099</v>
+        <v>46094</v>
       </c>
       <c r="D200" t="s">
         <v>729</v>
       </c>
       <c r="E200" s="5">
-        <v>7000000</v>
+        <v>3000000</v>
       </c>
       <c r="F200" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="6" t="s">
         <v>730</v>
       </c>
       <c r="H200" t="s">
         <v>731</v>
       </c>
       <c r="I200" t="s">
         <v>732</v>
       </c>
       <c r="J200" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K200" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L200" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="201" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>2026</v>
       </c>
       <c r="B201" s="3">
         <v>3</v>
       </c>
       <c r="C201" s="4">
         <v>46099</v>
       </c>
       <c r="D201" t="s">
-        <v>35</v>
+        <v>733</v>
       </c>
       <c r="E201" s="5">
-        <v>80000</v>
+        <v>7000000</v>
       </c>
       <c r="F201" t="s">
         <v>14</v>
       </c>
       <c r="G201" s="6" t="s">
-        <v>36</v>
+        <v>734</v>
       </c>
       <c r="H201" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="I201" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="J201" t="s">
-        <v>735</v>
+        <v>1710</v>
       </c>
       <c r="K201" t="s">
-        <v>386</v>
+        <v>1710</v>
       </c>
       <c r="L201" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="202" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>2026</v>
       </c>
       <c r="B202" s="3">
         <v>3</v>
       </c>
       <c r="C202" s="4">
         <v>46099</v>
       </c>
       <c r="D202" t="s">
         <v>35</v>
       </c>
       <c r="E202" s="5">
-        <v>150000</v>
+        <v>80000</v>
       </c>
       <c r="F202" t="s">
         <v>14</v>
       </c>
       <c r="G202" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H202" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="I202" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="J202" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="K202" t="s">
-        <v>169</v>
+        <v>386</v>
       </c>
       <c r="L202" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:12" x14ac:dyDescent="0.3">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="203" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>2026</v>
       </c>
       <c r="B203" s="3">
         <v>3</v>
       </c>
       <c r="C203" s="4">
         <v>46099</v>
       </c>
       <c r="D203" t="s">
         <v>35</v>
       </c>
       <c r="E203" s="5">
-        <v>200000</v>
+        <v>150000</v>
       </c>
       <c r="F203" t="s">
         <v>14</v>
       </c>
       <c r="G203" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H203" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="I203" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="J203" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="K203" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
       <c r="L203" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:12" x14ac:dyDescent="0.3">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="204" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>2026</v>
       </c>
       <c r="B204" s="3">
         <v>3</v>
       </c>
       <c r="C204" s="4">
-        <v>46104</v>
+        <v>46099</v>
       </c>
       <c r="D204" t="s">
         <v>35</v>
       </c>
       <c r="E204" s="5">
         <v>200000</v>
       </c>
       <c r="F204" t="s">
         <v>14</v>
       </c>
       <c r="G204" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H204" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="I204" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="J204" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="K204" t="s">
-        <v>245</v>
+        <v>188</v>
       </c>
       <c r="L204" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:12" x14ac:dyDescent="0.3">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="205" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>2026</v>
       </c>
       <c r="B205" s="3">
         <v>3</v>
       </c>
       <c r="C205" s="4">
-        <v>46099</v>
+        <v>46104</v>
       </c>
       <c r="D205" t="s">
         <v>35</v>
       </c>
       <c r="E205" s="5">
         <v>200000</v>
       </c>
       <c r="F205" t="s">
         <v>14</v>
       </c>
       <c r="G205" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H205" t="s">
         <v>746</v>
       </c>
       <c r="I205" t="s">
         <v>747</v>
       </c>
       <c r="J205" t="s">
         <v>748</v>
       </c>
       <c r="K205" t="s">
-        <v>164</v>
+        <v>245</v>
       </c>
       <c r="L205" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:12" x14ac:dyDescent="0.3">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="206" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>2026</v>
       </c>
       <c r="B206" s="3">
         <v>3</v>
       </c>
       <c r="C206" s="4">
         <v>46099</v>
       </c>
       <c r="D206" t="s">
         <v>35</v>
       </c>
       <c r="E206" s="5">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="F206" t="s">
         <v>14</v>
       </c>
       <c r="G206" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H206" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="I206" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="J206" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="K206" t="s">
-        <v>639</v>
+        <v>164</v>
       </c>
       <c r="L206" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:12" x14ac:dyDescent="0.3">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="207" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>2026</v>
       </c>
       <c r="B207" s="3">
         <v>3</v>
       </c>
       <c r="C207" s="4">
         <v>46099</v>
       </c>
       <c r="D207" t="s">
         <v>35</v>
       </c>
       <c r="E207" s="5">
-        <v>180000</v>
+        <v>100000</v>
       </c>
       <c r="F207" t="s">
         <v>14</v>
       </c>
       <c r="G207" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H207" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="I207" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="J207" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="K207" t="s">
-        <v>755</v>
+        <v>643</v>
       </c>
       <c r="L207" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:12" x14ac:dyDescent="0.3">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="208" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>2026</v>
       </c>
       <c r="B208" s="3">
         <v>3</v>
       </c>
       <c r="C208" s="4">
         <v>46099</v>
       </c>
       <c r="D208" t="s">
         <v>35</v>
       </c>
       <c r="E208" s="5">
-        <v>200000</v>
+        <v>180000</v>
       </c>
       <c r="F208" t="s">
         <v>14</v>
       </c>
       <c r="G208" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H208" t="s">
+        <v>756</v>
+      </c>
+      <c r="I208" t="s">
         <v>757</v>
       </c>
-      <c r="I208" t="s">
+      <c r="J208" t="s">
         <v>758</v>
       </c>
-      <c r="J208" t="s">
+      <c r="K208" t="s">
         <v>759</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="L208" t="s">
         <v>760</v>
       </c>
     </row>
-    <row r="209" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="209" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>2026</v>
       </c>
       <c r="B209" s="3">
         <v>3</v>
       </c>
       <c r="C209" s="4">
         <v>46099</v>
       </c>
       <c r="D209" t="s">
         <v>35</v>
       </c>
       <c r="E209" s="5">
         <v>200000</v>
       </c>
       <c r="F209" t="s">
         <v>14</v>
       </c>
       <c r="G209" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H209" t="s">
         <v>761</v>
       </c>
       <c r="I209" t="s">
         <v>762</v>
       </c>
       <c r="J209" t="s">
-        <v>172</v>
+        <v>763</v>
       </c>
       <c r="K209" t="s">
-        <v>487</v>
+        <v>314</v>
       </c>
       <c r="L209" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:12" x14ac:dyDescent="0.3">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="210" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>2026</v>
       </c>
       <c r="B210" s="3">
         <v>3</v>
       </c>
       <c r="C210" s="4">
-        <v>46125</v>
+        <v>46099</v>
       </c>
       <c r="D210" t="s">
-        <v>265</v>
+        <v>35</v>
       </c>
       <c r="E210" s="5">
-        <v>939506</v>
+        <v>200000</v>
       </c>
       <c r="F210" t="s">
         <v>14</v>
       </c>
       <c r="G210" s="6" t="s">
-        <v>266</v>
+        <v>36</v>
       </c>
       <c r="H210" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="I210" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="J210" t="s">
-        <v>1125</v>
+        <v>172</v>
       </c>
       <c r="K210" t="s">
-        <v>1125</v>
+        <v>487</v>
       </c>
       <c r="L210" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:12" x14ac:dyDescent="0.3">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="211" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>2026</v>
       </c>
       <c r="B211" s="3">
         <v>3</v>
       </c>
       <c r="C211" s="4">
-        <v>46121</v>
+        <v>46125</v>
       </c>
       <c r="D211" t="s">
-        <v>35</v>
+        <v>265</v>
       </c>
       <c r="E211" s="5">
-        <v>3093405</v>
+        <v>939506</v>
       </c>
       <c r="F211" t="s">
         <v>14</v>
       </c>
       <c r="G211" s="6" t="s">
-        <v>36</v>
+        <v>266</v>
       </c>
       <c r="H211" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="I211" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="J211" t="s">
-        <v>767</v>
+        <v>1710</v>
       </c>
       <c r="K211" t="s">
-        <v>768</v>
+        <v>1710</v>
       </c>
       <c r="L211" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="212" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>2026</v>
       </c>
       <c r="B212" s="3">
         <v>3</v>
       </c>
       <c r="C212" s="4">
-        <v>46099</v>
+        <v>46121</v>
       </c>
       <c r="D212" t="s">
-        <v>206</v>
+        <v>35</v>
       </c>
       <c r="E212" s="5">
-        <v>90964176</v>
+        <v>3093405</v>
       </c>
       <c r="F212" t="s">
         <v>14</v>
       </c>
       <c r="G212" s="6" t="s">
-        <v>207</v>
+        <v>36</v>
       </c>
       <c r="H212" t="s">
+        <v>769</v>
+      </c>
+      <c r="I212" t="s">
         <v>770</v>
       </c>
-      <c r="I212" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J212" t="s">
-        <v>1125</v>
+        <v>771</v>
       </c>
       <c r="K212" t="s">
-        <v>1125</v>
+        <v>772</v>
       </c>
       <c r="L212" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:12" x14ac:dyDescent="0.3">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="213" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>2026</v>
       </c>
       <c r="B213" s="3">
         <v>3</v>
       </c>
       <c r="C213" s="4">
-        <v>46121</v>
+        <v>46099</v>
       </c>
       <c r="D213" t="s">
-        <v>122</v>
+        <v>206</v>
       </c>
       <c r="E213" s="5">
-        <v>168735</v>
+        <v>90964176</v>
       </c>
       <c r="F213" t="s">
         <v>14</v>
       </c>
       <c r="G213" s="6" t="s">
-        <v>123</v>
+        <v>207</v>
       </c>
       <c r="H213" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="I213" t="s">
-        <v>651</v>
+        <v>209</v>
       </c>
       <c r="J213" t="s">
-        <v>652</v>
+        <v>1710</v>
       </c>
       <c r="K213" t="s">
-        <v>427</v>
+        <v>1710</v>
       </c>
       <c r="L213" t="s">
-        <v>653</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="214" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>2026</v>
       </c>
       <c r="B214" s="3">
         <v>3</v>
       </c>
       <c r="C214" s="4">
-        <v>46104</v>
+        <v>46121</v>
       </c>
       <c r="D214" t="s">
-        <v>35</v>
+        <v>122</v>
       </c>
       <c r="E214" s="5">
-        <v>200000</v>
+        <v>168735</v>
       </c>
       <c r="F214" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="6" t="s">
-        <v>36</v>
+        <v>123</v>
       </c>
       <c r="H214" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="I214" t="s">
-        <v>773</v>
+        <v>655</v>
       </c>
       <c r="J214" t="s">
-        <v>774</v>
+        <v>656</v>
       </c>
       <c r="K214" t="s">
         <v>427</v>
       </c>
       <c r="L214" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:12" x14ac:dyDescent="0.3">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="215" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>2026</v>
       </c>
       <c r="B215" s="3">
         <v>3</v>
       </c>
       <c r="C215" s="4">
         <v>46104</v>
       </c>
       <c r="D215" t="s">
         <v>35</v>
       </c>
       <c r="E215" s="5">
         <v>200000</v>
       </c>
       <c r="F215" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H215" t="s">
         <v>776</v>
       </c>
       <c r="I215" t="s">
         <v>777</v>
       </c>
       <c r="J215" t="s">
         <v>778</v>
       </c>
       <c r="K215" t="s">
         <v>427</v>
       </c>
       <c r="L215" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:12" ht="172.8" x14ac:dyDescent="0.3">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="216" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>2026</v>
       </c>
       <c r="B216" s="3">
         <v>3</v>
       </c>
       <c r="C216" s="4">
-        <v>46108</v>
+        <v>46104</v>
       </c>
       <c r="D216" t="s">
-        <v>265</v>
+        <v>35</v>
       </c>
       <c r="E216" s="5">
-        <v>3250000</v>
+        <v>200000</v>
       </c>
       <c r="F216" t="s">
         <v>14</v>
       </c>
       <c r="G216" s="6" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>779</v>
+        <v>36</v>
+      </c>
+      <c r="H216" t="s">
+        <v>780</v>
       </c>
       <c r="I216" t="s">
-        <v>97</v>
+        <v>781</v>
       </c>
       <c r="J216" t="s">
-        <v>1125</v>
+        <v>782</v>
       </c>
       <c r="K216" t="s">
-        <v>1125</v>
+        <v>427</v>
       </c>
       <c r="L216" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:12" x14ac:dyDescent="0.3">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="217" spans="1:12" ht="165" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>2026</v>
       </c>
       <c r="B217" s="3">
         <v>3</v>
       </c>
       <c r="C217" s="4">
-        <v>46106</v>
+        <v>46108</v>
       </c>
       <c r="D217" t="s">
-        <v>35</v>
+        <v>265</v>
       </c>
       <c r="E217" s="5">
-        <v>180000</v>
+        <v>3250000</v>
       </c>
       <c r="F217" t="s">
         <v>14</v>
       </c>
       <c r="G217" s="6" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>780</v>
+        <v>266</v>
+      </c>
+      <c r="H217" s="7" t="s">
+        <v>783</v>
       </c>
       <c r="I217" t="s">
-        <v>781</v>
+        <v>97</v>
       </c>
       <c r="J217" t="s">
-        <v>782</v>
+        <v>1710</v>
       </c>
       <c r="K217" t="s">
-        <v>279</v>
+        <v>1710</v>
       </c>
       <c r="L217" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="218" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>2026</v>
       </c>
       <c r="B218" s="3">
         <v>3</v>
       </c>
       <c r="C218" s="4">
         <v>46106</v>
       </c>
       <c r="D218" t="s">
         <v>35</v>
       </c>
       <c r="E218" s="5">
-        <v>80000</v>
+        <v>180000</v>
       </c>
       <c r="F218" t="s">
         <v>14</v>
       </c>
       <c r="G218" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H218" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="I218" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="J218" t="s">
-        <v>744</v>
+        <v>786</v>
       </c>
       <c r="K218" t="s">
-        <v>785</v>
+        <v>279</v>
       </c>
       <c r="L218" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:12" x14ac:dyDescent="0.3">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="219" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>2026</v>
       </c>
       <c r="B219" s="3">
         <v>3</v>
       </c>
       <c r="C219" s="4">
         <v>46106</v>
       </c>
       <c r="D219" t="s">
         <v>35</v>
       </c>
       <c r="E219" s="5">
-        <v>200000</v>
+        <v>80000</v>
       </c>
       <c r="F219" t="s">
         <v>14</v>
       </c>
       <c r="G219" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H219" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="I219" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="J219" t="s">
-        <v>788</v>
+        <v>748</v>
       </c>
       <c r="K219" t="s">
-        <v>347</v>
+        <v>789</v>
       </c>
       <c r="L219" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:12" x14ac:dyDescent="0.3">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="220" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>2026</v>
       </c>
       <c r="B220" s="3">
         <v>3</v>
       </c>
       <c r="C220" s="4">
-        <v>46108</v>
+        <v>46106</v>
       </c>
       <c r="D220" t="s">
         <v>35</v>
       </c>
       <c r="E220" s="5">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="F220" t="s">
         <v>14</v>
       </c>
       <c r="G220" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H220" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="I220" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="J220" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="K220" t="s">
-        <v>130</v>
+        <v>347</v>
       </c>
       <c r="L220" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:12" x14ac:dyDescent="0.3">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="221" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>2026</v>
       </c>
       <c r="B221" s="3">
         <v>3</v>
       </c>
       <c r="C221" s="4">
-        <v>46106</v>
+        <v>46108</v>
       </c>
       <c r="D221" t="s">
         <v>35</v>
       </c>
       <c r="E221" s="5">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="F221" t="s">
         <v>14</v>
       </c>
       <c r="G221" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H221" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="I221" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="J221" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="K221" t="s">
-        <v>795</v>
+        <v>130</v>
       </c>
       <c r="L221" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:12" x14ac:dyDescent="0.3">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="222" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>2026</v>
       </c>
       <c r="B222" s="3">
         <v>3</v>
       </c>
       <c r="C222" s="4">
-        <v>46122</v>
+        <v>46106</v>
       </c>
       <c r="D222" t="s">
         <v>35</v>
       </c>
       <c r="E222" s="5">
-        <v>200000</v>
+        <v>150000</v>
       </c>
       <c r="F222" t="s">
         <v>14</v>
       </c>
       <c r="G222" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H222" t="s">
         <v>796</v>
       </c>
       <c r="I222" t="s">
         <v>797</v>
       </c>
       <c r="J222" t="s">
         <v>798</v>
       </c>
       <c r="K222" t="s">
-        <v>587</v>
+        <v>799</v>
       </c>
       <c r="L222" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:12" x14ac:dyDescent="0.3">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="223" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>2026</v>
       </c>
       <c r="B223" s="3">
         <v>3</v>
       </c>
       <c r="C223" s="4">
-        <v>46106</v>
+        <v>46122</v>
       </c>
       <c r="D223" t="s">
         <v>35</v>
       </c>
       <c r="E223" s="5">
-        <v>180000</v>
+        <v>200000</v>
       </c>
       <c r="F223" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H223" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="I223" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J223" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K223" t="s">
-        <v>213</v>
+        <v>587</v>
       </c>
       <c r="L223" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:12" x14ac:dyDescent="0.3">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="224" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>2026</v>
       </c>
       <c r="B224" s="3">
         <v>3</v>
       </c>
       <c r="C224" s="4">
         <v>46106</v>
       </c>
       <c r="D224" t="s">
         <v>35</v>
       </c>
       <c r="E224" s="5">
         <v>180000</v>
       </c>
       <c r="F224" t="s">
         <v>14</v>
       </c>
       <c r="G224" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H224" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="I224" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="J224" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="K224" t="s">
-        <v>805</v>
+        <v>213</v>
       </c>
       <c r="L224" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:12" x14ac:dyDescent="0.3">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="225" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>2026</v>
       </c>
       <c r="B225" s="3">
         <v>3</v>
       </c>
       <c r="C225" s="4">
         <v>46106</v>
       </c>
       <c r="D225" t="s">
         <v>35</v>
       </c>
       <c r="E225" s="5">
-        <v>110000</v>
+        <v>180000</v>
       </c>
       <c r="F225" t="s">
         <v>14</v>
       </c>
       <c r="G225" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H225" t="s">
+        <v>806</v>
+      </c>
+      <c r="I225" t="s">
         <v>807</v>
       </c>
-      <c r="I225" t="s">
+      <c r="J225" t="s">
         <v>808</v>
       </c>
-      <c r="J225" t="s">
+      <c r="K225" t="s">
         <v>809</v>
       </c>
-      <c r="K225" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L225" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:12" x14ac:dyDescent="0.3">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="226" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>2026</v>
       </c>
       <c r="B226" s="3">
         <v>3</v>
       </c>
       <c r="C226" s="4">
         <v>46106</v>
       </c>
       <c r="D226" t="s">
         <v>35</v>
       </c>
       <c r="E226" s="5">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="F226" t="s">
         <v>14</v>
       </c>
       <c r="G226" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H226" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="I226" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="J226" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="K226" t="s">
-        <v>65</v>
+        <v>245</v>
       </c>
       <c r="L226" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:12" x14ac:dyDescent="0.3">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="227" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>2026</v>
       </c>
       <c r="B227" s="3">
         <v>3</v>
       </c>
       <c r="C227" s="4">
         <v>46106</v>
       </c>
       <c r="D227" t="s">
         <v>35</v>
       </c>
       <c r="E227" s="5">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="F227" t="s">
         <v>14</v>
       </c>
       <c r="G227" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H227" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="I227" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="J227" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="K227" t="s">
-        <v>458</v>
+        <v>65</v>
       </c>
       <c r="L227" t="s">
-        <v>816</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:12" x14ac:dyDescent="0.3">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="228" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>2026</v>
       </c>
       <c r="B228" s="3">
         <v>3</v>
       </c>
       <c r="C228" s="4">
         <v>46106</v>
       </c>
       <c r="D228" t="s">
         <v>35</v>
       </c>
       <c r="E228" s="5">
         <v>150000</v>
       </c>
       <c r="F228" t="s">
         <v>14</v>
       </c>
       <c r="G228" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H228" t="s">
         <v>817</v>
       </c>
       <c r="I228" t="s">
         <v>818</v>
       </c>
       <c r="J228" t="s">
         <v>819</v>
       </c>
       <c r="K228" t="s">
-        <v>443</v>
+        <v>458</v>
       </c>
       <c r="L228" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:12" x14ac:dyDescent="0.3">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="229" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>2026</v>
       </c>
       <c r="B229" s="3">
         <v>3</v>
       </c>
       <c r="C229" s="4">
-        <v>46112</v>
+        <v>46106</v>
       </c>
       <c r="D229" t="s">
         <v>35</v>
       </c>
       <c r="E229" s="5">
-        <v>120000</v>
+        <v>150000</v>
       </c>
       <c r="F229" t="s">
         <v>14</v>
       </c>
       <c r="G229" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H229" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="I229" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="J229" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="K229" t="s">
-        <v>823</v>
+        <v>443</v>
       </c>
       <c r="L229" t="s">
-        <v>824</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:12" x14ac:dyDescent="0.3">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="230" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>2026</v>
       </c>
       <c r="B230" s="3">
         <v>3</v>
       </c>
       <c r="C230" s="4">
-        <v>46106</v>
+        <v>46112</v>
       </c>
       <c r="D230" t="s">
         <v>35</v>
       </c>
       <c r="E230" s="5">
-        <v>150000</v>
+        <v>120000</v>
       </c>
       <c r="F230" t="s">
         <v>14</v>
       </c>
       <c r="G230" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H230" t="s">
+        <v>824</v>
+      </c>
+      <c r="I230" t="s">
         <v>825</v>
       </c>
-      <c r="I230" t="s">
+      <c r="J230" t="s">
         <v>826</v>
       </c>
-      <c r="J230" t="s">
+      <c r="K230" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
       <c r="L230" t="s">
         <v>828</v>
       </c>
     </row>
-    <row r="231" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="231" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>2026</v>
       </c>
       <c r="B231" s="3">
         <v>3</v>
       </c>
       <c r="C231" s="4">
-        <v>46122</v>
+        <v>46106</v>
       </c>
       <c r="D231" t="s">
         <v>35</v>
       </c>
       <c r="E231" s="5">
-        <v>140000</v>
+        <v>150000</v>
       </c>
       <c r="F231" t="s">
         <v>14</v>
       </c>
       <c r="G231" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H231" t="s">
         <v>829</v>
       </c>
       <c r="I231" t="s">
         <v>830</v>
       </c>
       <c r="J231" t="s">
         <v>831</v>
       </c>
       <c r="K231" t="s">
-        <v>188</v>
+        <v>501</v>
       </c>
       <c r="L231" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:12" x14ac:dyDescent="0.3">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="232" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>2026</v>
       </c>
       <c r="B232" s="3">
         <v>3</v>
       </c>
       <c r="C232" s="4">
-        <v>46135</v>
+        <v>46122</v>
       </c>
       <c r="D232" t="s">
-        <v>832</v>
+        <v>35</v>
       </c>
       <c r="E232" s="5">
-        <v>2000000</v>
+        <v>140000</v>
       </c>
       <c r="F232" t="s">
         <v>14</v>
       </c>
       <c r="G232" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H232" t="s">
         <v>833</v>
       </c>
-      <c r="H232" t="s">
+      <c r="I232" t="s">
         <v>834</v>
       </c>
-      <c r="I232" t="s">
+      <c r="J232" t="s">
         <v>835</v>
       </c>
-      <c r="J232" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K232" t="s">
-        <v>1125</v>
+        <v>188</v>
       </c>
       <c r="L232" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:12" x14ac:dyDescent="0.3">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="233" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>2026</v>
       </c>
       <c r="B233" s="3">
         <v>3</v>
       </c>
       <c r="C233" s="4">
-        <v>46121</v>
+        <v>46135</v>
       </c>
       <c r="D233" t="s">
-        <v>122</v>
+        <v>836</v>
       </c>
       <c r="E233" s="5">
-        <v>110388</v>
+        <v>2000000</v>
       </c>
       <c r="F233" t="s">
         <v>14</v>
       </c>
       <c r="G233" s="6" t="s">
-        <v>123</v>
+        <v>837</v>
       </c>
       <c r="H233" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="I233" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="J233" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K233" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L233" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="234" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>2026</v>
       </c>
       <c r="B234" s="3">
         <v>3</v>
       </c>
       <c r="C234" s="4">
-        <v>46135</v>
+        <v>46121</v>
       </c>
       <c r="D234" t="s">
         <v>122</v>
       </c>
       <c r="E234" s="5">
-        <v>333200</v>
+        <v>110388</v>
       </c>
       <c r="F234" t="s">
         <v>14</v>
       </c>
       <c r="G234" s="6" t="s">
         <v>123</v>
       </c>
       <c r="H234" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="I234" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="J234" t="s">
-        <v>840</v>
+        <v>1710</v>
       </c>
       <c r="K234" t="s">
-        <v>841</v>
+        <v>1710</v>
       </c>
       <c r="L234" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="235" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>2026</v>
       </c>
       <c r="B235" s="3">
         <v>3</v>
       </c>
       <c r="C235" s="4">
         <v>46135</v>
       </c>
       <c r="D235" t="s">
         <v>122</v>
       </c>
       <c r="E235" s="5">
-        <v>170955</v>
+        <v>333200</v>
       </c>
       <c r="F235" t="s">
         <v>14</v>
       </c>
       <c r="G235" s="6" t="s">
         <v>123</v>
       </c>
       <c r="H235" t="s">
+        <v>842</v>
+      </c>
+      <c r="I235" t="s">
         <v>843</v>
       </c>
-      <c r="I235" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J235" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="K235" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="L235" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:12" ht="259.2" x14ac:dyDescent="0.3">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="236" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>2026</v>
       </c>
       <c r="B236" s="3">
         <v>3</v>
       </c>
       <c r="C236" s="4">
-        <v>46108</v>
+        <v>46135</v>
       </c>
       <c r="D236" t="s">
-        <v>206</v>
+        <v>122</v>
       </c>
       <c r="E236" s="5">
-        <v>165125980</v>
+        <v>170955</v>
       </c>
       <c r="F236" t="s">
         <v>14</v>
       </c>
       <c r="G236" s="6" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="H236" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="H236" t="s">
+        <v>847</v>
+      </c>
+      <c r="I236" t="s">
+        <v>843</v>
+      </c>
+      <c r="J236" t="s">
         <v>844</v>
       </c>
-      <c r="I236" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K236" t="s">
-        <v>1125</v>
+        <v>845</v>
       </c>
       <c r="L236" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:12" ht="259.2" x14ac:dyDescent="0.3">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="237" spans="1:12" ht="270" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>2026</v>
       </c>
       <c r="B237" s="3">
         <v>3</v>
       </c>
       <c r="C237" s="4">
         <v>46108</v>
       </c>
       <c r="D237" t="s">
         <v>206</v>
       </c>
       <c r="E237" s="5">
-        <v>849241115</v>
+        <v>165125980</v>
       </c>
       <c r="F237" t="s">
         <v>14</v>
       </c>
       <c r="G237" s="6" t="s">
         <v>207</v>
       </c>
       <c r="H237" s="7" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="I237" t="s">
         <v>209</v>
       </c>
       <c r="J237" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K237" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L237" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="238" spans="1:12" ht="270" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>2026</v>
       </c>
       <c r="B238" s="3">
         <v>3</v>
       </c>
       <c r="C238" s="4">
         <v>46108</v>
       </c>
       <c r="D238" t="s">
-        <v>845</v>
+        <v>206</v>
       </c>
       <c r="E238" s="5">
-        <v>5000000</v>
+        <v>849241115</v>
       </c>
       <c r="F238" t="s">
         <v>14</v>
       </c>
       <c r="G238" s="6" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>207</v>
+      </c>
+      <c r="H238" s="7" t="s">
+        <v>848</v>
       </c>
       <c r="I238" t="s">
-        <v>848</v>
+        <v>209</v>
       </c>
       <c r="J238" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K238" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L238" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="239" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>2026</v>
       </c>
       <c r="B239" s="3">
         <v>3</v>
       </c>
       <c r="C239" s="4">
-        <v>46112</v>
+        <v>46108</v>
       </c>
       <c r="D239" t="s">
-        <v>35</v>
+        <v>849</v>
       </c>
       <c r="E239" s="5">
-        <v>200000</v>
+        <v>5000000</v>
       </c>
       <c r="F239" t="s">
         <v>14</v>
       </c>
       <c r="G239" s="6" t="s">
-        <v>36</v>
+        <v>850</v>
       </c>
       <c r="H239" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="I239" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="J239" t="s">
-        <v>851</v>
+        <v>1710</v>
       </c>
       <c r="K239" t="s">
-        <v>75</v>
+        <v>1710</v>
       </c>
       <c r="L239" t="s">
-        <v>852</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="240" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>2026</v>
       </c>
       <c r="B240" s="3">
         <v>3</v>
       </c>
       <c r="C240" s="4">
         <v>46112</v>
       </c>
       <c r="D240" t="s">
         <v>35</v>
       </c>
       <c r="E240" s="5">
-        <v>150000</v>
+        <v>200000</v>
       </c>
       <c r="F240" t="s">
         <v>14</v>
       </c>
       <c r="G240" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H240" t="s">
         <v>853</v>
       </c>
       <c r="I240" t="s">
         <v>854</v>
       </c>
       <c r="J240" t="s">
         <v>855</v>
       </c>
       <c r="K240" t="s">
-        <v>428</v>
+        <v>75</v>
       </c>
       <c r="L240" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:12" x14ac:dyDescent="0.3">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="241" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>2026</v>
       </c>
       <c r="B241" s="3">
         <v>3</v>
       </c>
       <c r="C241" s="4">
         <v>46112</v>
       </c>
       <c r="D241" t="s">
         <v>35</v>
       </c>
       <c r="E241" s="5">
-        <v>200000</v>
+        <v>150000</v>
       </c>
       <c r="F241" t="s">
         <v>14</v>
       </c>
       <c r="G241" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H241" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="I241" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="J241" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="K241" t="s">
-        <v>859</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:12" x14ac:dyDescent="0.3">
+        <v>428</v>
+      </c>
+      <c r="L241" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="242" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>2026</v>
       </c>
       <c r="B242" s="3">
         <v>3</v>
       </c>
       <c r="C242" s="4">
         <v>46112</v>
       </c>
       <c r="D242" t="s">
         <v>35</v>
       </c>
       <c r="E242" s="5">
         <v>200000</v>
       </c>
       <c r="F242" t="s">
         <v>14</v>
       </c>
       <c r="G242" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H242" t="s">
         <v>860</v>
       </c>
       <c r="I242" t="s">
         <v>861</v>
       </c>
       <c r="J242" t="s">
         <v>862</v>
       </c>
       <c r="K242" t="s">
         <v>863</v>
       </c>
-      <c r="L242" t="s">
-[...3 lines deleted...]
-    <row r="243" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="243" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>2026</v>
       </c>
       <c r="B243" s="3">
         <v>3</v>
       </c>
       <c r="C243" s="4">
-        <v>46121</v>
+        <v>46112</v>
       </c>
       <c r="D243" t="s">
+        <v>35</v>
+      </c>
+      <c r="E243" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F243" t="s">
+        <v>14</v>
+      </c>
+      <c r="G243" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H243" t="s">
+        <v>864</v>
+      </c>
+      <c r="I243" t="s">
         <v>865</v>
       </c>
-      <c r="E243" s="5">
-[...5 lines deleted...]
-      <c r="G243" s="6" t="s">
+      <c r="J243" t="s">
         <v>866</v>
       </c>
-      <c r="H243" t="s">
+      <c r="K243" t="s">
         <v>867</v>
       </c>
-      <c r="I243" t="s">
+      <c r="L243" t="s">
         <v>868</v>
       </c>
-      <c r="J243" t="s">
-[...9 lines deleted...]
-    <row r="244" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="244" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>2026</v>
       </c>
       <c r="B244" s="3">
         <v>3</v>
       </c>
       <c r="C244" s="4">
-        <v>46112</v>
+        <v>46121</v>
       </c>
       <c r="D244" t="s">
-        <v>82</v>
+        <v>869</v>
       </c>
       <c r="E244" s="5">
-        <v>29000000</v>
+        <v>8000000</v>
       </c>
       <c r="F244" t="s">
         <v>14</v>
       </c>
       <c r="G244" s="6" t="s">
-        <v>83</v>
+        <v>870</v>
       </c>
       <c r="H244" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="I244" t="s">
-        <v>85</v>
+        <v>872</v>
       </c>
       <c r="J244" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K244" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L244" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="245" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>2026</v>
       </c>
       <c r="B245" s="3">
         <v>3</v>
       </c>
       <c r="C245" s="4">
-        <v>46122</v>
+        <v>46112</v>
       </c>
       <c r="D245" t="s">
-        <v>35</v>
+        <v>82</v>
       </c>
       <c r="E245" s="5">
-        <v>130000</v>
+        <v>29000000</v>
       </c>
       <c r="F245" t="s">
         <v>14</v>
       </c>
       <c r="G245" s="6" t="s">
-        <v>36</v>
+        <v>83</v>
       </c>
       <c r="H245" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="I245" t="s">
-        <v>871</v>
+        <v>85</v>
       </c>
       <c r="J245" t="s">
-        <v>872</v>
+        <v>1710</v>
       </c>
       <c r="K245" t="s">
-        <v>873</v>
+        <v>1710</v>
       </c>
       <c r="L245" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="246" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>2026</v>
       </c>
       <c r="B246" s="3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C246" s="4">
         <v>46122</v>
       </c>
       <c r="D246" t="s">
         <v>35</v>
       </c>
       <c r="E246" s="5">
-        <v>150000</v>
+        <v>130000</v>
       </c>
       <c r="F246" t="s">
         <v>14</v>
       </c>
       <c r="G246" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H246" t="s">
         <v>874</v>
       </c>
       <c r="I246" t="s">
         <v>875</v>
       </c>
       <c r="J246" t="s">
         <v>876</v>
       </c>
       <c r="K246" t="s">
-        <v>46</v>
+        <v>877</v>
       </c>
       <c r="L246" t="s">
-        <v>877</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:12" x14ac:dyDescent="0.3">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="247" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>2026</v>
       </c>
       <c r="B247" s="3">
         <v>4</v>
       </c>
       <c r="C247" s="4">
         <v>46122</v>
       </c>
       <c r="D247" t="s">
         <v>35</v>
       </c>
       <c r="E247" s="5">
         <v>150000</v>
       </c>
       <c r="F247" t="s">
         <v>14</v>
       </c>
       <c r="G247" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H247" t="s">
         <v>878</v>
       </c>
       <c r="I247" t="s">
         <v>879</v>
       </c>
       <c r="J247" t="s">
         <v>880</v>
       </c>
       <c r="K247" t="s">
+        <v>46</v>
+      </c>
+      <c r="L247" t="s">
         <v>881</v>
       </c>
-      <c r="L247" t="s">
-[...3 lines deleted...]
-    <row r="248" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="248" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>2026</v>
       </c>
       <c r="B248" s="3">
         <v>4</v>
       </c>
       <c r="C248" s="4">
         <v>46122</v>
       </c>
       <c r="D248" t="s">
         <v>35</v>
       </c>
       <c r="E248" s="5">
-        <v>200000</v>
+        <v>150000</v>
       </c>
       <c r="F248" t="s">
         <v>14</v>
       </c>
       <c r="G248" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H248" t="s">
         <v>882</v>
       </c>
       <c r="I248" t="s">
-        <v>826</v>
+        <v>883</v>
       </c>
       <c r="J248" t="s">
-        <v>827</v>
+        <v>884</v>
       </c>
       <c r="K248" t="s">
-        <v>501</v>
+        <v>885</v>
       </c>
       <c r="L248" t="s">
-        <v>828</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:12" x14ac:dyDescent="0.3">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="249" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>2026</v>
       </c>
       <c r="B249" s="3">
         <v>4</v>
       </c>
       <c r="C249" s="4">
         <v>46122</v>
       </c>
       <c r="D249" t="s">
         <v>35</v>
       </c>
       <c r="E249" s="5">
-        <v>120000</v>
+        <v>200000</v>
       </c>
       <c r="F249" t="s">
         <v>14</v>
       </c>
       <c r="G249" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H249" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="I249" t="s">
-        <v>884</v>
+        <v>830</v>
       </c>
       <c r="J249" t="s">
-        <v>885</v>
+        <v>831</v>
       </c>
       <c r="K249" t="s">
-        <v>644</v>
+        <v>501</v>
       </c>
       <c r="L249" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:12" x14ac:dyDescent="0.3">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="250" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>2026</v>
       </c>
       <c r="B250" s="3">
         <v>4</v>
       </c>
       <c r="C250" s="4">
         <v>46122</v>
       </c>
       <c r="D250" t="s">
         <v>35</v>
       </c>
       <c r="E250" s="5">
-        <v>150000</v>
+        <v>120000</v>
       </c>
       <c r="F250" t="s">
         <v>14</v>
       </c>
       <c r="G250" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H250" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="I250" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="J250" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="K250" t="s">
-        <v>889</v>
+        <v>648</v>
       </c>
       <c r="L250" t="s">
-        <v>890</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:12" x14ac:dyDescent="0.3">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="251" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>2026</v>
       </c>
       <c r="B251" s="3">
         <v>4</v>
       </c>
       <c r="C251" s="4">
         <v>46122</v>
       </c>
       <c r="D251" t="s">
         <v>35</v>
       </c>
       <c r="E251" s="5">
-        <v>200000</v>
+        <v>150000</v>
       </c>
       <c r="F251" t="s">
         <v>14</v>
       </c>
       <c r="G251" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H251" t="s">
+        <v>890</v>
+      </c>
+      <c r="I251" t="s">
         <v>891</v>
       </c>
-      <c r="I251" t="s">
+      <c r="J251" t="s">
         <v>892</v>
       </c>
-      <c r="J251" t="s">
+      <c r="K251" t="s">
         <v>893</v>
       </c>
-      <c r="K251" t="s">
+      <c r="L251" t="s">
         <v>894</v>
       </c>
-      <c r="L251" t="s">
-[...3 lines deleted...]
-    <row r="252" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="252" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>2026</v>
       </c>
       <c r="B252" s="3">
         <v>4</v>
       </c>
       <c r="C252" s="4">
         <v>46122</v>
       </c>
       <c r="D252" t="s">
         <v>35</v>
       </c>
       <c r="E252" s="5">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="F252" t="s">
         <v>14</v>
       </c>
       <c r="G252" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H252" t="s">
         <v>895</v>
       </c>
       <c r="I252" t="s">
         <v>896</v>
       </c>
       <c r="J252" t="s">
         <v>897</v>
       </c>
       <c r="K252" t="s">
         <v>898</v>
       </c>
       <c r="L252" t="s">
-        <v>898</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:12" x14ac:dyDescent="0.3">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="253" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>2026</v>
       </c>
       <c r="B253" s="3">
         <v>4</v>
       </c>
       <c r="C253" s="4">
         <v>46122</v>
       </c>
       <c r="D253" t="s">
-        <v>136</v>
+        <v>35</v>
       </c>
       <c r="E253" s="5">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="F253" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="6" t="s">
-        <v>137</v>
+        <v>36</v>
       </c>
       <c r="H253" t="s">
         <v>899</v>
       </c>
       <c r="I253" t="s">
         <v>900</v>
       </c>
       <c r="J253" t="s">
         <v>901</v>
       </c>
       <c r="K253" t="s">
         <v>902</v>
       </c>
       <c r="L253" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:12" x14ac:dyDescent="0.3">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="254" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>2026</v>
       </c>
       <c r="B254" s="3">
         <v>4</v>
       </c>
       <c r="C254" s="4">
         <v>46122</v>
       </c>
       <c r="D254" t="s">
-        <v>35</v>
+        <v>136</v>
       </c>
       <c r="E254" s="5">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="F254" t="s">
         <v>14</v>
       </c>
       <c r="G254" s="6" t="s">
-        <v>36</v>
+        <v>137</v>
       </c>
       <c r="H254" t="s">
         <v>903</v>
       </c>
       <c r="I254" t="s">
         <v>904</v>
       </c>
       <c r="J254" t="s">
         <v>905</v>
       </c>
       <c r="K254" t="s">
-        <v>178</v>
+        <v>906</v>
       </c>
       <c r="L254" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:12" x14ac:dyDescent="0.3">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="255" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>2026</v>
       </c>
       <c r="B255" s="3">
         <v>4</v>
       </c>
       <c r="C255" s="4">
         <v>46122</v>
       </c>
       <c r="D255" t="s">
         <v>35</v>
       </c>
       <c r="E255" s="5">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="F255" t="s">
         <v>14</v>
       </c>
       <c r="G255" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H255" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="I255" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="J255" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="K255" t="s">
-        <v>60</v>
+        <v>178</v>
       </c>
       <c r="L255" t="s">
-        <v>909</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:12" x14ac:dyDescent="0.3">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="256" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>2026</v>
       </c>
       <c r="B256" s="3">
         <v>4</v>
       </c>
       <c r="C256" s="4">
         <v>46122</v>
       </c>
       <c r="D256" t="s">
         <v>35</v>
       </c>
       <c r="E256" s="5">
         <v>200000</v>
       </c>
       <c r="F256" t="s">
         <v>14</v>
       </c>
       <c r="G256" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H256" t="s">
         <v>910</v>
       </c>
       <c r="I256" t="s">
         <v>911</v>
       </c>
       <c r="J256" t="s">
         <v>912</v>
       </c>
       <c r="K256" t="s">
+        <v>60</v>
+      </c>
+      <c r="L256" t="s">
         <v>913</v>
       </c>
-      <c r="L256" t="s">
-[...3 lines deleted...]
-    <row r="257" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="257" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>2026</v>
       </c>
       <c r="B257" s="3">
         <v>4</v>
       </c>
       <c r="C257" s="4">
         <v>46122</v>
       </c>
       <c r="D257" t="s">
         <v>35</v>
       </c>
       <c r="E257" s="5">
-        <v>170000</v>
+        <v>200000</v>
       </c>
       <c r="F257" t="s">
         <v>14</v>
       </c>
       <c r="G257" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H257" t="s">
         <v>914</v>
       </c>
       <c r="I257" t="s">
         <v>915</v>
       </c>
       <c r="J257" t="s">
         <v>916</v>
       </c>
       <c r="K257" t="s">
-        <v>244</v>
+        <v>917</v>
       </c>
       <c r="L257" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:12" x14ac:dyDescent="0.3">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="258" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>2026</v>
       </c>
       <c r="B258" s="3">
         <v>4</v>
       </c>
       <c r="C258" s="4">
-        <v>46114</v>
+        <v>46122</v>
       </c>
       <c r="D258" t="s">
-        <v>917</v>
+        <v>35</v>
       </c>
       <c r="E258" s="5">
-        <v>3000000</v>
+        <v>170000</v>
       </c>
       <c r="F258" t="s">
         <v>14</v>
       </c>
       <c r="G258" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H258" t="s">
         <v>918</v>
       </c>
-      <c r="H258" t="s">
+      <c r="I258" t="s">
         <v>919</v>
       </c>
-      <c r="I258" t="s">
+      <c r="J258" t="s">
         <v>920</v>
       </c>
-      <c r="J258" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K258" t="s">
-        <v>1125</v>
+        <v>244</v>
       </c>
       <c r="L258" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:12" x14ac:dyDescent="0.3">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="259" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>2026</v>
       </c>
       <c r="B259" s="3">
         <v>4</v>
       </c>
       <c r="C259" s="4">
-        <v>46121</v>
+        <v>46114</v>
       </c>
       <c r="D259" t="s">
         <v>921</v>
       </c>
       <c r="E259" s="5">
-        <v>4000000</v>
+        <v>3000000</v>
       </c>
       <c r="F259" t="s">
         <v>14</v>
       </c>
       <c r="G259" s="6" t="s">
         <v>922</v>
       </c>
       <c r="H259" t="s">
         <v>923</v>
       </c>
       <c r="I259" t="s">
         <v>924</v>
       </c>
       <c r="J259" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K259" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L259" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="260" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>2026</v>
       </c>
       <c r="B260" s="3">
         <v>4</v>
       </c>
       <c r="C260" s="4">
-        <v>46114</v>
+        <v>46121</v>
       </c>
       <c r="D260" t="s">
-        <v>369</v>
+        <v>925</v>
       </c>
       <c r="E260" s="5">
-        <v>5232076</v>
+        <v>4000000</v>
       </c>
       <c r="F260" t="s">
         <v>14</v>
       </c>
       <c r="G260" s="6" t="s">
-        <v>370</v>
+        <v>926</v>
       </c>
       <c r="H260" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="I260" t="s">
-        <v>209</v>
+        <v>928</v>
       </c>
       <c r="J260" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K260" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L260" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="261" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>2026</v>
       </c>
       <c r="B261" s="3">
         <v>4</v>
       </c>
       <c r="C261" s="4">
-        <v>46118</v>
+        <v>46114</v>
       </c>
       <c r="D261" t="s">
         <v>369</v>
       </c>
       <c r="E261" s="5">
-        <v>11250000</v>
+        <v>5232076</v>
       </c>
       <c r="F261" t="s">
         <v>14</v>
       </c>
       <c r="G261" s="6" t="s">
         <v>370</v>
       </c>
       <c r="H261" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="I261" t="s">
         <v>209</v>
       </c>
       <c r="J261" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K261" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L261" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="262" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>2026</v>
       </c>
       <c r="B262" s="3">
         <v>4</v>
       </c>
       <c r="C262" s="4">
-        <v>46139</v>
+        <v>46118</v>
       </c>
       <c r="D262" t="s">
-        <v>122</v>
+        <v>369</v>
       </c>
       <c r="E262" s="5">
-        <v>148141</v>
+        <v>11250000</v>
       </c>
       <c r="F262" t="s">
         <v>14</v>
       </c>
       <c r="G262" s="6" t="s">
-        <v>123</v>
+        <v>370</v>
       </c>
       <c r="H262" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="I262" t="s">
-        <v>125</v>
+        <v>209</v>
       </c>
       <c r="J262" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K262" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L262" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="263" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>2026</v>
       </c>
       <c r="B263" s="3">
         <v>4</v>
       </c>
       <c r="C263" s="4">
         <v>46139</v>
       </c>
       <c r="D263" t="s">
         <v>122</v>
       </c>
       <c r="E263" s="5">
-        <v>156385</v>
+        <v>148141</v>
       </c>
       <c r="F263" t="s">
         <v>14</v>
       </c>
       <c r="G263" s="6" t="s">
         <v>123</v>
       </c>
       <c r="H263" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="I263" t="s">
         <v>125</v>
       </c>
       <c r="J263" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K263" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L263" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="264" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>2026</v>
       </c>
       <c r="B264" s="3">
         <v>4</v>
       </c>
       <c r="C264" s="4">
-        <v>46119</v>
+        <v>46139</v>
       </c>
       <c r="D264" t="s">
-        <v>261</v>
+        <v>122</v>
       </c>
       <c r="E264" s="5">
-        <v>633558658</v>
+        <v>156385</v>
       </c>
       <c r="F264" t="s">
         <v>14</v>
       </c>
       <c r="G264" s="6" t="s">
-        <v>262</v>
+        <v>123</v>
       </c>
       <c r="H264" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="I264" t="s">
-        <v>17</v>
+        <v>125</v>
       </c>
       <c r="J264" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K264" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L264" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="265" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>2026</v>
       </c>
       <c r="B265" s="3">
         <v>4</v>
       </c>
       <c r="C265" s="4">
-        <v>46119</v>
+        <v>46147</v>
       </c>
       <c r="D265" t="s">
-        <v>18</v>
+        <v>122</v>
       </c>
       <c r="E265" s="5">
-        <v>7374313</v>
+        <v>161307</v>
       </c>
       <c r="F265" t="s">
         <v>14</v>
       </c>
       <c r="G265" s="6" t="s">
-        <v>19</v>
+        <v>123</v>
       </c>
       <c r="H265" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="I265" t="s">
-        <v>17</v>
+        <v>655</v>
       </c>
       <c r="J265" t="s">
-        <v>1125</v>
+        <v>656</v>
       </c>
       <c r="K265" t="s">
-        <v>1125</v>
+        <v>427</v>
       </c>
       <c r="L265" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:12" x14ac:dyDescent="0.3">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="266" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>2026</v>
       </c>
       <c r="B266" s="3">
         <v>4</v>
       </c>
       <c r="C266" s="4">
         <v>46119</v>
       </c>
       <c r="D266" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
       <c r="E266" s="5">
-        <v>58702</v>
+        <v>633558658</v>
       </c>
       <c r="F266" t="s">
         <v>14</v>
       </c>
       <c r="G266" s="6" t="s">
-        <v>21</v>
+        <v>262</v>
       </c>
       <c r="H266" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="I266" t="s">
         <v>17</v>
       </c>
       <c r="J266" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K266" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L266" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="267" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>2026</v>
       </c>
       <c r="B267" s="3">
         <v>4</v>
       </c>
       <c r="C267" s="4">
-        <v>46128</v>
+        <v>46119</v>
       </c>
       <c r="D267" t="s">
-        <v>931</v>
+        <v>18</v>
       </c>
       <c r="E267" s="5">
-        <v>1200000</v>
+        <v>7374313</v>
       </c>
       <c r="F267" t="s">
         <v>14</v>
       </c>
       <c r="G267" s="6" t="s">
-        <v>932</v>
+        <v>19</v>
       </c>
       <c r="H267" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="I267" t="s">
-        <v>934</v>
+        <v>17</v>
       </c>
       <c r="J267" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="K267" t="s">
-        <v>1125</v>
+        <v>1710</v>
       </c>
       <c r="L267" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="268" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>2026</v>
       </c>
       <c r="B268" s="3">
         <v>4</v>
       </c>
       <c r="C268" s="4">
-        <v>46125</v>
+        <v>46119</v>
       </c>
       <c r="D268" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E268" s="5">
-        <v>180000</v>
+        <v>58702</v>
       </c>
       <c r="F268" t="s">
         <v>14</v>
       </c>
       <c r="G268" s="6" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="H268" t="s">
         <v>935</v>
       </c>
       <c r="I268" t="s">
-        <v>936</v>
+        <v>17</v>
       </c>
       <c r="J268" t="s">
-        <v>399</v>
+        <v>1710</v>
       </c>
       <c r="K268" t="s">
-        <v>304</v>
+        <v>1710</v>
       </c>
       <c r="L268" t="s">
-        <v>937</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="269" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>2026</v>
       </c>
       <c r="B269" s="3">
         <v>4</v>
       </c>
       <c r="C269" s="4">
-        <v>46126</v>
+        <v>46128</v>
       </c>
       <c r="D269" t="s">
-        <v>35</v>
+        <v>936</v>
       </c>
       <c r="E269" s="5">
-        <v>200000</v>
+        <v>1200000</v>
       </c>
       <c r="F269" t="s">
         <v>14</v>
       </c>
       <c r="G269" s="6" t="s">
-        <v>36</v>
+        <v>937</v>
       </c>
       <c r="H269" t="s">
         <v>938</v>
       </c>
       <c r="I269" t="s">
         <v>939</v>
       </c>
       <c r="J269" t="s">
-        <v>940</v>
+        <v>1710</v>
       </c>
       <c r="K269" t="s">
-        <v>639</v>
+        <v>1710</v>
       </c>
       <c r="L269" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="270" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>2026</v>
       </c>
       <c r="B270" s="3">
         <v>4</v>
       </c>
       <c r="C270" s="4">
         <v>46125</v>
       </c>
       <c r="D270" t="s">
         <v>35</v>
       </c>
       <c r="E270" s="5">
-        <v>200000</v>
+        <v>180000</v>
       </c>
       <c r="F270" t="s">
         <v>14</v>
       </c>
       <c r="G270" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H270" t="s">
+        <v>940</v>
+      </c>
+      <c r="I270" t="s">
         <v>941</v>
       </c>
-      <c r="I270" t="s">
+      <c r="J270" t="s">
+        <v>399</v>
+      </c>
+      <c r="K270" t="s">
+        <v>304</v>
+      </c>
+      <c r="L270" t="s">
         <v>942</v>
       </c>
-      <c r="J270" t="s">
-[...9 lines deleted...]
-    <row r="271" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="271" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>2026</v>
       </c>
       <c r="B271" s="3">
         <v>4</v>
       </c>
       <c r="C271" s="4">
-        <v>46125</v>
+        <v>46126</v>
       </c>
       <c r="D271" t="s">
         <v>35</v>
       </c>
       <c r="E271" s="5">
         <v>200000</v>
       </c>
       <c r="F271" t="s">
         <v>14</v>
       </c>
       <c r="G271" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H271" t="s">
+        <v>943</v>
+      </c>
+      <c r="I271" t="s">
+        <v>944</v>
+      </c>
+      <c r="J271" t="s">
         <v>945</v>
       </c>
-      <c r="I271" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K271" t="s">
-        <v>487</v>
+        <v>643</v>
       </c>
       <c r="L271" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:12" x14ac:dyDescent="0.3">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="272" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>2026</v>
       </c>
       <c r="B272" s="3">
         <v>4</v>
       </c>
       <c r="C272" s="4">
         <v>46125</v>
       </c>
       <c r="D272" t="s">
         <v>35</v>
       </c>
       <c r="E272" s="5">
-        <v>150000</v>
+        <v>200000</v>
       </c>
       <c r="F272" t="s">
         <v>14</v>
       </c>
       <c r="G272" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H272" t="s">
+        <v>946</v>
+      </c>
+      <c r="I272" t="s">
+        <v>947</v>
+      </c>
+      <c r="J272" t="s">
         <v>948</v>
       </c>
-      <c r="I272" t="s">
+      <c r="K272" t="s">
         <v>949</v>
       </c>
-      <c r="J272" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L272" t="s">
-        <v>952</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:12" x14ac:dyDescent="0.3">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="273" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>2026</v>
       </c>
       <c r="B273" s="3">
         <v>4</v>
       </c>
       <c r="C273" s="4">
         <v>46125</v>
       </c>
       <c r="D273" t="s">
-        <v>136</v>
+        <v>35</v>
       </c>
       <c r="E273" s="5">
-        <v>100000</v>
+        <v>200000</v>
       </c>
       <c r="F273" t="s">
         <v>14</v>
       </c>
       <c r="G273" s="6" t="s">
-        <v>137</v>
+        <v>36</v>
       </c>
       <c r="H273" t="s">
-        <v>953</v>
+        <v>950</v>
       </c>
       <c r="I273" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="J273" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
       <c r="K273" t="s">
-        <v>443</v>
+        <v>487</v>
       </c>
       <c r="L273" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:12" x14ac:dyDescent="0.3">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="274" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>2026</v>
       </c>
       <c r="B274" s="3">
         <v>4</v>
       </c>
       <c r="C274" s="4">
         <v>46125</v>
       </c>
       <c r="D274" t="s">
         <v>35</v>
       </c>
       <c r="E274" s="5">
-        <v>100000</v>
+        <v>150000</v>
       </c>
       <c r="F274" t="s">
         <v>14</v>
       </c>
       <c r="G274" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H274" t="s">
+        <v>953</v>
+      </c>
+      <c r="I274" t="s">
+        <v>954</v>
+      </c>
+      <c r="J274" t="s">
+        <v>955</v>
+      </c>
+      <c r="K274" t="s">
         <v>956</v>
       </c>
-      <c r="I274" t="s">
+      <c r="L274" t="s">
         <v>957</v>
       </c>
-      <c r="J274" t="s">
-[...9 lines deleted...]
-    <row r="275" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="275" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>2026</v>
       </c>
       <c r="B275" s="3">
         <v>4</v>
       </c>
       <c r="C275" s="4">
         <v>46125</v>
       </c>
       <c r="D275" t="s">
-        <v>35</v>
+        <v>136</v>
       </c>
       <c r="E275" s="5">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="F275" t="s">
         <v>14</v>
       </c>
       <c r="G275" s="6" t="s">
-        <v>36</v>
+        <v>137</v>
       </c>
       <c r="H275" t="s">
+        <v>958</v>
+      </c>
+      <c r="I275" t="s">
+        <v>959</v>
+      </c>
+      <c r="J275" t="s">
         <v>960</v>
       </c>
-      <c r="I275" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K275" t="s">
-        <v>187</v>
+        <v>443</v>
       </c>
       <c r="L275" t="s">
-        <v>963</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:12" x14ac:dyDescent="0.3">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="276" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>2026</v>
       </c>
       <c r="B276" s="3">
         <v>4</v>
       </c>
       <c r="C276" s="4">
         <v>46125</v>
       </c>
       <c r="D276" t="s">
         <v>35</v>
       </c>
       <c r="E276" s="5">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="F276" t="s">
         <v>14</v>
       </c>
       <c r="G276" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H276" t="s">
+        <v>961</v>
+      </c>
+      <c r="I276" t="s">
+        <v>962</v>
+      </c>
+      <c r="J276" t="s">
+        <v>963</v>
+      </c>
+      <c r="K276" t="s">
         <v>964</v>
       </c>
-      <c r="I276" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L276" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:12" x14ac:dyDescent="0.3">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="277" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>2026</v>
       </c>
       <c r="B277" s="3">
         <v>4</v>
       </c>
       <c r="C277" s="4">
         <v>46125</v>
       </c>
       <c r="D277" t="s">
         <v>35</v>
       </c>
       <c r="E277" s="5">
         <v>150000</v>
       </c>
       <c r="F277" t="s">
         <v>14</v>
       </c>
       <c r="G277" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H277" t="s">
+        <v>965</v>
+      </c>
+      <c r="I277" t="s">
+        <v>966</v>
+      </c>
+      <c r="J277" t="s">
+        <v>967</v>
+      </c>
+      <c r="K277" t="s">
+        <v>187</v>
+      </c>
+      <c r="L277" t="s">
         <v>968</v>
       </c>
-      <c r="I277" t="s">
-[...12 lines deleted...]
-    <row r="278" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="278" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>2026</v>
       </c>
       <c r="B278" s="3">
         <v>4</v>
       </c>
       <c r="C278" s="4">
         <v>46125</v>
       </c>
       <c r="D278" t="s">
         <v>35</v>
       </c>
       <c r="E278" s="5">
-        <v>80000</v>
+        <v>200000</v>
       </c>
       <c r="F278" t="s">
         <v>14</v>
       </c>
       <c r="G278" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H278" t="s">
+        <v>969</v>
+      </c>
+      <c r="I278" t="s">
+        <v>970</v>
+      </c>
+      <c r="J278" t="s">
         <v>971</v>
       </c>
-      <c r="I278" t="s">
+      <c r="K278" t="s">
+        <v>501</v>
+      </c>
+      <c r="L278" t="s">
         <v>972</v>
       </c>
-      <c r="J278" t="s">
-[...9 lines deleted...]
-    <row r="279" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="279" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>2026</v>
       </c>
       <c r="B279" s="3">
         <v>4</v>
       </c>
       <c r="C279" s="4">
         <v>46125</v>
       </c>
       <c r="D279" t="s">
         <v>35</v>
       </c>
       <c r="E279" s="5">
         <v>150000</v>
       </c>
       <c r="F279" t="s">
         <v>14</v>
       </c>
       <c r="G279" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H279" t="s">
+        <v>973</v>
+      </c>
+      <c r="I279" t="s">
+        <v>974</v>
+      </c>
+      <c r="J279" t="s">
         <v>975</v>
       </c>
-      <c r="I279" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K279" t="s">
-        <v>65</v>
+        <v>188</v>
       </c>
       <c r="L279" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:12" x14ac:dyDescent="0.3">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="280" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>2026</v>
       </c>
       <c r="B280" s="3">
         <v>4</v>
       </c>
       <c r="C280" s="4">
         <v>46125</v>
       </c>
       <c r="D280" t="s">
         <v>35</v>
       </c>
       <c r="E280" s="5">
-        <v>100000</v>
+        <v>80000</v>
       </c>
       <c r="F280" t="s">
         <v>14</v>
       </c>
       <c r="G280" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H280" t="s">
+        <v>976</v>
+      </c>
+      <c r="I280" t="s">
+        <v>977</v>
+      </c>
+      <c r="J280" t="s">
         <v>978</v>
       </c>
-      <c r="I280" t="s">
+      <c r="K280" t="s">
+        <v>832</v>
+      </c>
+      <c r="L280" t="s">
         <v>979</v>
       </c>
-      <c r="J280" t="s">
-[...9 lines deleted...]
-    <row r="281" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="281" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>2026</v>
       </c>
       <c r="B281" s="3">
         <v>4</v>
       </c>
       <c r="C281" s="4">
         <v>46125</v>
       </c>
       <c r="D281" t="s">
-        <v>136</v>
+        <v>35</v>
       </c>
       <c r="E281" s="5">
-        <v>200000</v>
+        <v>150000</v>
       </c>
       <c r="F281" t="s">
         <v>14</v>
       </c>
       <c r="G281" s="6" t="s">
-        <v>137</v>
+        <v>36</v>
       </c>
       <c r="H281" t="s">
+        <v>980</v>
+      </c>
+      <c r="I281" t="s">
         <v>981</v>
       </c>
-      <c r="I281" t="s">
+      <c r="J281" t="s">
         <v>982</v>
       </c>
-      <c r="J281" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K281" t="s">
-        <v>135</v>
+        <v>65</v>
       </c>
       <c r="L281" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:12" x14ac:dyDescent="0.3">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="282" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>2026</v>
       </c>
       <c r="B282" s="3">
         <v>4</v>
       </c>
       <c r="C282" s="4">
         <v>46125</v>
       </c>
       <c r="D282" t="s">
-        <v>273</v>
+        <v>35</v>
       </c>
       <c r="E282" s="5">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="F282" t="s">
         <v>14</v>
       </c>
       <c r="G282" s="6" t="s">
-        <v>274</v>
+        <v>36</v>
       </c>
       <c r="H282" t="s">
+        <v>983</v>
+      </c>
+      <c r="I282" t="s">
         <v>984</v>
       </c>
-      <c r="I282" t="s">
+      <c r="J282" t="s">
         <v>985</v>
       </c>
-      <c r="J282" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K282" t="s">
-        <v>400</v>
+        <v>856</v>
       </c>
       <c r="L282" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:12" x14ac:dyDescent="0.3">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="283" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>2026</v>
       </c>
       <c r="B283" s="3">
         <v>4</v>
       </c>
       <c r="C283" s="4">
-        <v>46122</v>
+        <v>46125</v>
       </c>
       <c r="D283" t="s">
-        <v>206</v>
+        <v>136</v>
       </c>
       <c r="E283" s="5">
-        <v>324972244</v>
+        <v>200000</v>
       </c>
       <c r="F283" t="s">
         <v>14</v>
       </c>
       <c r="G283" s="6" t="s">
-        <v>207</v>
+        <v>137</v>
       </c>
       <c r="H283" t="s">
+        <v>986</v>
+      </c>
+      <c r="I283" t="s">
         <v>987</v>
       </c>
-      <c r="I283" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J283" t="s">
-        <v>1125</v>
+        <v>988</v>
       </c>
       <c r="K283" t="s">
-        <v>1125</v>
+        <v>135</v>
       </c>
       <c r="L283" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:12" x14ac:dyDescent="0.3">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="284" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>2026</v>
       </c>
       <c r="B284" s="3">
         <v>4</v>
       </c>
       <c r="C284" s="4">
-        <v>46126</v>
+        <v>46125</v>
       </c>
       <c r="D284" t="s">
-        <v>369</v>
+        <v>273</v>
       </c>
       <c r="E284" s="5">
-        <v>32772000</v>
+        <v>500000</v>
       </c>
       <c r="F284" t="s">
         <v>14</v>
       </c>
       <c r="G284" s="6" t="s">
-        <v>370</v>
+        <v>274</v>
       </c>
       <c r="H284" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="I284" t="s">
-        <v>209</v>
+        <v>990</v>
       </c>
       <c r="J284" t="s">
-        <v>1125</v>
+        <v>991</v>
       </c>
       <c r="K284" t="s">
-        <v>1125</v>
+        <v>400</v>
       </c>
       <c r="L284" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:12" x14ac:dyDescent="0.3">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="285" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>2026</v>
       </c>
       <c r="B285" s="3">
         <v>4</v>
       </c>
       <c r="C285" s="4">
-        <v>46129</v>
+        <v>46147</v>
       </c>
       <c r="D285" t="s">
-        <v>35</v>
+        <v>992</v>
       </c>
       <c r="E285" s="5">
-        <v>180000</v>
+        <v>2500000</v>
       </c>
       <c r="F285" t="s">
         <v>14</v>
       </c>
       <c r="G285" s="6" t="s">
-        <v>36</v>
+        <v>993</v>
       </c>
       <c r="H285" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="I285" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="J285" t="s">
-        <v>991</v>
+        <v>1710</v>
       </c>
       <c r="K285" t="s">
-        <v>187</v>
+        <v>1710</v>
       </c>
       <c r="L285" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="286" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>2026</v>
       </c>
       <c r="B286" s="3">
         <v>4</v>
       </c>
       <c r="C286" s="4">
-        <v>46129</v>
+        <v>46122</v>
       </c>
       <c r="D286" t="s">
-        <v>35</v>
+        <v>206</v>
       </c>
       <c r="E286" s="5">
-        <v>100000</v>
+        <v>324972244</v>
       </c>
       <c r="F286" t="s">
         <v>14</v>
       </c>
       <c r="G286" s="6" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="H286" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="I286" t="s">
-        <v>994</v>
+        <v>209</v>
       </c>
       <c r="J286" t="s">
-        <v>995</v>
+        <v>1710</v>
       </c>
       <c r="K286" t="s">
-        <v>996</v>
+        <v>1710</v>
       </c>
       <c r="L286" t="s">
-        <v>873</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="287" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>2026</v>
       </c>
       <c r="B287" s="3">
         <v>4</v>
       </c>
       <c r="C287" s="4">
-        <v>46129</v>
+        <v>46147</v>
       </c>
       <c r="D287" t="s">
-        <v>35</v>
+        <v>122</v>
       </c>
       <c r="E287" s="5">
-        <v>100000</v>
+        <v>171301</v>
       </c>
       <c r="F287" t="s">
         <v>14</v>
       </c>
       <c r="G287" s="6" t="s">
-        <v>36</v>
+        <v>123</v>
       </c>
       <c r="H287" t="s">
         <v>997</v>
       </c>
       <c r="I287" t="s">
-        <v>998</v>
+        <v>841</v>
       </c>
       <c r="J287" t="s">
-        <v>999</v>
+        <v>1710</v>
       </c>
       <c r="K287" t="s">
-        <v>1000</v>
+        <v>1710</v>
       </c>
       <c r="L287" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="288" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>2026</v>
       </c>
       <c r="B288" s="3">
         <v>4</v>
       </c>
       <c r="C288" s="4">
-        <v>46129</v>
+        <v>46126</v>
       </c>
       <c r="D288" t="s">
-        <v>35</v>
+        <v>369</v>
       </c>
       <c r="E288" s="5">
-        <v>150000</v>
+        <v>32772000</v>
       </c>
       <c r="F288" t="s">
         <v>14</v>
       </c>
       <c r="G288" s="6" t="s">
-        <v>36</v>
+        <v>370</v>
       </c>
       <c r="H288" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="I288" t="s">
-        <v>1002</v>
+        <v>209</v>
       </c>
       <c r="J288" t="s">
-        <v>1003</v>
+        <v>1710</v>
       </c>
       <c r="K288" t="s">
-        <v>141</v>
+        <v>1710</v>
       </c>
       <c r="L288" t="s">
-        <v>1004</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="289" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>2026</v>
       </c>
       <c r="B289" s="3">
         <v>4</v>
       </c>
       <c r="C289" s="4">
-        <v>46129</v>
+        <v>46176</v>
       </c>
       <c r="D289" t="s">
-        <v>35</v>
+        <v>999</v>
       </c>
       <c r="E289" s="5">
-        <v>200000</v>
+        <v>20000000</v>
       </c>
       <c r="F289" t="s">
         <v>14</v>
       </c>
       <c r="G289" s="6" t="s">
-        <v>36</v>
+        <v>1000</v>
       </c>
       <c r="H289" t="s">
-        <v>1005</v>
+        <v>1001</v>
       </c>
       <c r="I289" t="s">
-        <v>1006</v>
+        <v>1002</v>
       </c>
       <c r="J289" t="s">
-        <v>1007</v>
+        <v>1710</v>
       </c>
       <c r="K289" t="s">
-        <v>173</v>
+        <v>1710</v>
       </c>
       <c r="L289" t="s">
-        <v>1008</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="290" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>2026</v>
       </c>
       <c r="B290" s="3">
         <v>4</v>
       </c>
       <c r="C290" s="4">
         <v>46129</v>
       </c>
       <c r="D290" t="s">
-        <v>136</v>
+        <v>35</v>
       </c>
       <c r="E290" s="5">
-        <v>120000</v>
+        <v>180000</v>
       </c>
       <c r="F290" t="s">
         <v>14</v>
       </c>
       <c r="G290" s="6" t="s">
-        <v>137</v>
+        <v>36</v>
       </c>
       <c r="H290" t="s">
-        <v>1009</v>
+        <v>1003</v>
       </c>
       <c r="I290" t="s">
-        <v>1010</v>
+        <v>1004</v>
       </c>
       <c r="J290" t="s">
-        <v>638</v>
+        <v>1005</v>
       </c>
       <c r="K290" t="s">
-        <v>1011</v>
+        <v>187</v>
       </c>
       <c r="L290" t="s">
-        <v>1012</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="291" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>2026</v>
       </c>
       <c r="B291" s="3">
         <v>4</v>
       </c>
       <c r="C291" s="4">
         <v>46129</v>
       </c>
       <c r="D291" t="s">
         <v>35</v>
       </c>
       <c r="E291" s="5">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="F291" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H291" t="s">
-        <v>1013</v>
+        <v>1007</v>
       </c>
       <c r="I291" t="s">
-        <v>1014</v>
+        <v>1008</v>
       </c>
       <c r="J291" t="s">
-        <v>1015</v>
+        <v>1009</v>
       </c>
       <c r="K291" t="s">
-        <v>1016</v>
+        <v>1010</v>
       </c>
       <c r="L291" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:12" x14ac:dyDescent="0.3">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="292" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>2026</v>
       </c>
       <c r="B292" s="3">
         <v>4</v>
       </c>
       <c r="C292" s="4">
         <v>46129</v>
       </c>
       <c r="D292" t="s">
         <v>35</v>
       </c>
       <c r="E292" s="5">
-        <v>150000</v>
+        <v>100000</v>
       </c>
       <c r="F292" t="s">
         <v>14</v>
       </c>
       <c r="G292" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H292" t="s">
-        <v>1017</v>
+        <v>1011</v>
       </c>
       <c r="I292" t="s">
-        <v>1018</v>
+        <v>1012</v>
       </c>
       <c r="J292" t="s">
-        <v>1019</v>
+        <v>1013</v>
       </c>
       <c r="K292" t="s">
-        <v>428</v>
+        <v>1014</v>
       </c>
       <c r="L292" t="s">
-        <v>1020</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:12" x14ac:dyDescent="0.3">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="293" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>2026</v>
       </c>
       <c r="B293" s="3">
         <v>4</v>
       </c>
       <c r="C293" s="4">
         <v>46129</v>
       </c>
       <c r="D293" t="s">
         <v>35</v>
       </c>
       <c r="E293" s="5">
-        <v>120000</v>
+        <v>150000</v>
       </c>
       <c r="F293" t="s">
         <v>14</v>
       </c>
       <c r="G293" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H293" t="s">
-        <v>1021</v>
+        <v>1015</v>
       </c>
       <c r="I293" t="s">
-        <v>1022</v>
+        <v>1016</v>
       </c>
       <c r="J293" t="s">
-        <v>1023</v>
+        <v>1017</v>
       </c>
       <c r="K293" t="s">
-        <v>65</v>
+        <v>141</v>
       </c>
       <c r="L293" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="294" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>2026</v>
       </c>
       <c r="B294" s="3">
         <v>4</v>
       </c>
       <c r="C294" s="4">
         <v>46129</v>
       </c>
       <c r="D294" t="s">
         <v>35</v>
       </c>
       <c r="E294" s="5">
         <v>200000</v>
       </c>
       <c r="F294" t="s">
         <v>14</v>
       </c>
       <c r="G294" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H294" t="s">
-        <v>1024</v>
+        <v>1019</v>
       </c>
       <c r="I294" t="s">
-        <v>1025</v>
+        <v>1020</v>
       </c>
       <c r="J294" t="s">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c r="K294" t="s">
-        <v>65</v>
+        <v>173</v>
       </c>
       <c r="L294" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="295" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>2026</v>
       </c>
       <c r="B295" s="3">
         <v>4</v>
       </c>
       <c r="C295" s="4">
         <v>46129</v>
       </c>
       <c r="D295" t="s">
-        <v>35</v>
+        <v>136</v>
       </c>
       <c r="E295" s="5">
-        <v>150000</v>
+        <v>120000</v>
       </c>
       <c r="F295" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="6" t="s">
-        <v>36</v>
+        <v>137</v>
       </c>
       <c r="H295" t="s">
-        <v>1028</v>
+        <v>1023</v>
       </c>
       <c r="I295" t="s">
-        <v>1029</v>
+        <v>1024</v>
       </c>
       <c r="J295" t="s">
-        <v>1030</v>
+        <v>642</v>
       </c>
       <c r="K295" t="s">
-        <v>996</v>
+        <v>1025</v>
       </c>
       <c r="L295" t="s">
-        <v>1031</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="296" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>2026</v>
       </c>
       <c r="B296" s="3">
         <v>4</v>
       </c>
       <c r="C296" s="4">
         <v>46129</v>
       </c>
       <c r="D296" t="s">
         <v>35</v>
       </c>
       <c r="E296" s="5">
         <v>200000</v>
       </c>
       <c r="F296" t="s">
         <v>14</v>
       </c>
       <c r="G296" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H296" t="s">
-        <v>1032</v>
+        <v>1027</v>
       </c>
       <c r="I296" t="s">
-        <v>1033</v>
+        <v>1028</v>
       </c>
       <c r="J296" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="K296" t="s">
-        <v>1035</v>
+        <v>1030</v>
       </c>
       <c r="L296" t="s">
-        <v>1035</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:12" x14ac:dyDescent="0.3">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="297" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>2026</v>
       </c>
       <c r="B297" s="3">
         <v>4</v>
       </c>
       <c r="C297" s="4">
         <v>46129</v>
       </c>
       <c r="D297" t="s">
         <v>35</v>
       </c>
       <c r="E297" s="5">
         <v>150000</v>
       </c>
       <c r="F297" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H297" t="s">
-        <v>1036</v>
+        <v>1031</v>
       </c>
       <c r="I297" t="s">
-        <v>1037</v>
+        <v>1032</v>
       </c>
       <c r="J297" t="s">
-        <v>1019</v>
+        <v>1033</v>
       </c>
       <c r="K297" t="s">
-        <v>1038</v>
+        <v>428</v>
       </c>
       <c r="L297" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="298" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>2026</v>
       </c>
       <c r="B298" s="3">
         <v>4</v>
       </c>
       <c r="C298" s="4">
         <v>46129</v>
       </c>
       <c r="D298" t="s">
-        <v>369</v>
+        <v>35</v>
       </c>
       <c r="E298" s="5">
-        <v>25000000</v>
+        <v>120000</v>
       </c>
       <c r="F298" t="s">
         <v>14</v>
       </c>
       <c r="G298" s="6" t="s">
-        <v>370</v>
+        <v>36</v>
       </c>
       <c r="H298" t="s">
-        <v>1039</v>
+        <v>1035</v>
       </c>
       <c r="I298" t="s">
-        <v>209</v>
+        <v>1036</v>
       </c>
       <c r="J298" t="s">
-        <v>1125</v>
+        <v>1037</v>
       </c>
       <c r="K298" t="s">
-        <v>1125</v>
+        <v>65</v>
       </c>
       <c r="L298" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:12" x14ac:dyDescent="0.3">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="299" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>2026</v>
       </c>
       <c r="B299" s="3">
         <v>4</v>
       </c>
       <c r="C299" s="4">
         <v>46129</v>
       </c>
       <c r="D299" t="s">
+        <v>35</v>
+      </c>
+      <c r="E299" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F299" t="s">
+        <v>14</v>
+      </c>
+      <c r="G299" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I299" t="s">
+        <v>1039</v>
+      </c>
+      <c r="J299" t="s">
         <v>1040</v>
       </c>
-      <c r="E299" s="5">
-[...5 lines deleted...]
-      <c r="G299" s="6" t="s">
+      <c r="K299" t="s">
+        <v>65</v>
+      </c>
+      <c r="L299" t="s">
         <v>1041</v>
       </c>
-      <c r="H299" t="s">
-[...15 lines deleted...]
-    <row r="300" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="300" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>2026</v>
       </c>
       <c r="B300" s="3">
         <v>4</v>
       </c>
       <c r="C300" s="4">
-        <v>46136</v>
+        <v>46129</v>
       </c>
       <c r="D300" t="s">
         <v>35</v>
       </c>
       <c r="E300" s="5">
-        <v>200000</v>
+        <v>150000</v>
       </c>
       <c r="F300" t="s">
         <v>14</v>
       </c>
       <c r="G300" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H300" t="s">
+        <v>1042</v>
+      </c>
+      <c r="I300" t="s">
+        <v>1043</v>
+      </c>
+      <c r="J300" t="s">
         <v>1044</v>
       </c>
-      <c r="I300" t="s">
+      <c r="K300" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L300" t="s">
         <v>1045</v>
       </c>
-      <c r="J300" t="s">
-[...9 lines deleted...]
-    <row r="301" spans="1:12" x14ac:dyDescent="0.3">
+    </row>
+    <row r="301" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>2026</v>
       </c>
       <c r="B301" s="3">
         <v>4</v>
       </c>
       <c r="C301" s="4">
-        <v>46139</v>
+        <v>46129</v>
       </c>
       <c r="D301" t="s">
         <v>35</v>
       </c>
       <c r="E301" s="5">
-        <v>70000</v>
+        <v>200000</v>
       </c>
       <c r="F301" t="s">
         <v>14</v>
       </c>
       <c r="G301" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H301" t="s">
+        <v>1046</v>
+      </c>
+      <c r="I301" t="s">
         <v>1047</v>
       </c>
-      <c r="I301" t="s">
+      <c r="J301" t="s">
         <v>1048</v>
       </c>
-      <c r="J301" t="s">
+      <c r="K301" t="s">
         <v>1049</v>
       </c>
-      <c r="K301" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L301" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="302" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>2026</v>
       </c>
       <c r="B302" s="3">
         <v>4</v>
       </c>
       <c r="C302" s="4">
-        <v>46139</v>
+        <v>46129</v>
       </c>
       <c r="D302" t="s">
         <v>35</v>
       </c>
       <c r="E302" s="5">
-        <v>100000</v>
+        <v>150000</v>
       </c>
       <c r="F302" t="s">
         <v>14</v>
       </c>
       <c r="G302" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H302" t="s">
         <v>1050</v>
       </c>
       <c r="I302" t="s">
         <v>1051</v>
       </c>
       <c r="J302" t="s">
+        <v>1033</v>
+      </c>
+      <c r="K302" t="s">
         <v>1052</v>
       </c>
-      <c r="K302" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L302" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:12" x14ac:dyDescent="0.3">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="303" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>2026</v>
       </c>
       <c r="B303" s="3">
         <v>4</v>
       </c>
       <c r="C303" s="4">
-        <v>46139</v>
+        <v>46129</v>
       </c>
       <c r="D303" t="s">
-        <v>35</v>
+        <v>369</v>
       </c>
       <c r="E303" s="5">
-        <v>80000</v>
+        <v>25000000</v>
       </c>
       <c r="F303" t="s">
         <v>14</v>
       </c>
       <c r="G303" s="6" t="s">
-        <v>36</v>
+        <v>370</v>
       </c>
       <c r="H303" t="s">
         <v>1053</v>
       </c>
       <c r="I303" t="s">
-        <v>1054</v>
+        <v>209</v>
       </c>
       <c r="J303" t="s">
-        <v>1055</v>
+        <v>1710</v>
       </c>
       <c r="K303" t="s">
-        <v>674</v>
+        <v>1710</v>
       </c>
       <c r="L303" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="304" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>2026</v>
       </c>
       <c r="B304" s="3">
         <v>4</v>
       </c>
       <c r="C304" s="4">
-        <v>46139</v>
+        <v>46129</v>
       </c>
       <c r="D304" t="s">
-        <v>35</v>
+        <v>1054</v>
       </c>
       <c r="E304" s="5">
-        <v>200000</v>
+        <v>15000000</v>
       </c>
       <c r="F304" t="s">
         <v>14</v>
       </c>
       <c r="G304" s="6" t="s">
-        <v>36</v>
+        <v>1055</v>
       </c>
       <c r="H304" t="s">
         <v>1056</v>
       </c>
       <c r="I304" t="s">
         <v>1057</v>
       </c>
       <c r="J304" t="s">
-        <v>1058</v>
+        <v>1710</v>
       </c>
       <c r="K304" t="s">
-        <v>187</v>
+        <v>1710</v>
       </c>
       <c r="L304" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="305" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>2026</v>
       </c>
       <c r="B305" s="3">
         <v>4</v>
       </c>
       <c r="C305" s="4">
-        <v>46139</v>
+        <v>46147</v>
       </c>
       <c r="D305" t="s">
-        <v>35</v>
+        <v>1058</v>
       </c>
       <c r="E305" s="5">
-        <v>100000</v>
+        <v>5000000</v>
       </c>
       <c r="F305" t="s">
         <v>14</v>
       </c>
       <c r="G305" s="6" t="s">
-        <v>36</v>
+        <v>1059</v>
       </c>
       <c r="H305" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="I305" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="J305" t="s">
-        <v>1061</v>
+        <v>1710</v>
       </c>
       <c r="K305" t="s">
-        <v>51</v>
+        <v>1710</v>
       </c>
       <c r="L305" t="s">
-        <v>1062</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="306" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>2026</v>
       </c>
       <c r="B306" s="3">
         <v>4</v>
       </c>
       <c r="C306" s="4">
-        <v>46139</v>
+        <v>46136</v>
       </c>
       <c r="D306" t="s">
         <v>35</v>
       </c>
       <c r="E306" s="5">
         <v>200000</v>
       </c>
       <c r="F306" t="s">
         <v>14</v>
       </c>
       <c r="G306" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H306" t="s">
+        <v>1062</v>
+      </c>
+      <c r="I306" t="s">
         <v>1063</v>
       </c>
-      <c r="I306" t="s">
+      <c r="J306" t="s">
         <v>1064</v>
       </c>
-      <c r="J306" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K306" t="s">
-        <v>65</v>
+        <v>386</v>
       </c>
       <c r="L306" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:12" x14ac:dyDescent="0.3">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="307" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>2026</v>
       </c>
       <c r="B307" s="3">
         <v>4</v>
       </c>
       <c r="C307" s="4">
         <v>46139</v>
       </c>
       <c r="D307" t="s">
-        <v>136</v>
+        <v>35</v>
       </c>
       <c r="E307" s="5">
-        <v>27000</v>
+        <v>70000</v>
       </c>
       <c r="F307" t="s">
         <v>14</v>
       </c>
       <c r="G307" s="6" t="s">
-        <v>137</v>
+        <v>36</v>
       </c>
       <c r="H307" t="s">
+        <v>1065</v>
+      </c>
+      <c r="I307" t="s">
         <v>1066</v>
       </c>
-      <c r="I307" t="s">
+      <c r="J307" t="s">
         <v>1067</v>
       </c>
-      <c r="J307" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K307" t="s">
-        <v>386</v>
+        <v>644</v>
       </c>
       <c r="L307" t="s">
-        <v>1068</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:12" x14ac:dyDescent="0.3">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="308" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>2026</v>
       </c>
       <c r="B308" s="3">
         <v>4</v>
       </c>
       <c r="C308" s="4">
         <v>46139</v>
       </c>
       <c r="D308" t="s">
         <v>35</v>
       </c>
       <c r="E308" s="5">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="F308" t="s">
         <v>14</v>
       </c>
       <c r="G308" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H308" t="s">
+        <v>1068</v>
+      </c>
+      <c r="I308" t="s">
         <v>1069</v>
       </c>
-      <c r="I308" t="s">
+      <c r="J308" t="s">
         <v>1070</v>
       </c>
-      <c r="J308" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K308" t="s">
-        <v>1072</v>
+        <v>643</v>
       </c>
       <c r="L308" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:12" x14ac:dyDescent="0.3">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="309" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>2026</v>
       </c>
       <c r="B309" s="3">
         <v>4</v>
       </c>
       <c r="C309" s="4">
         <v>46139</v>
       </c>
       <c r="D309" t="s">
         <v>35</v>
       </c>
       <c r="E309" s="5">
-        <v>180000</v>
+        <v>80000</v>
       </c>
       <c r="F309" t="s">
         <v>14</v>
       </c>
       <c r="G309" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H309" t="s">
+        <v>1071</v>
+      </c>
+      <c r="I309" t="s">
+        <v>1072</v>
+      </c>
+      <c r="J309" t="s">
         <v>1073</v>
       </c>
-      <c r="I309" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K309" t="s">
-        <v>1076</v>
+        <v>678</v>
       </c>
       <c r="L309" t="s">
-        <v>873</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:12" x14ac:dyDescent="0.3">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="310" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>2026</v>
       </c>
       <c r="B310" s="3">
         <v>4</v>
       </c>
       <c r="C310" s="4">
         <v>46139</v>
       </c>
       <c r="D310" t="s">
         <v>35</v>
       </c>
       <c r="E310" s="5">
         <v>200000</v>
       </c>
       <c r="F310" t="s">
         <v>14</v>
       </c>
       <c r="G310" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H310" t="s">
-        <v>1077</v>
+        <v>1074</v>
       </c>
       <c r="I310" t="s">
-        <v>1078</v>
+        <v>1075</v>
       </c>
       <c r="J310" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="K310" t="s">
-        <v>1080</v>
+        <v>187</v>
       </c>
       <c r="L310" t="s">
-        <v>1081</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:12" x14ac:dyDescent="0.3">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="311" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>2026</v>
       </c>
       <c r="B311" s="3">
         <v>4</v>
       </c>
       <c r="C311" s="4">
-        <v>46139</v>
+        <v>46146</v>
       </c>
       <c r="D311" t="s">
         <v>35</v>
       </c>
       <c r="E311" s="5">
-        <v>180000</v>
+        <v>200000</v>
       </c>
       <c r="F311" t="s">
         <v>14</v>
       </c>
       <c r="G311" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H311" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="I311" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
       <c r="J311" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="K311" t="s">
-        <v>279</v>
+        <v>1018</v>
       </c>
       <c r="L311" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:12" x14ac:dyDescent="0.3">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="312" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>2026</v>
       </c>
       <c r="B312" s="3">
         <v>4</v>
       </c>
       <c r="C312" s="4">
         <v>46139</v>
       </c>
       <c r="D312" t="s">
         <v>35</v>
       </c>
       <c r="E312" s="5">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="F312" t="s">
         <v>14</v>
       </c>
       <c r="G312" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H312" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="I312" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
       <c r="J312" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="K312" t="s">
-        <v>1088</v>
+        <v>51</v>
       </c>
       <c r="L312" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="313" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>2026</v>
       </c>
       <c r="B313" s="3">
         <v>4</v>
       </c>
       <c r="C313" s="4">
         <v>46139</v>
       </c>
       <c r="D313" t="s">
         <v>35</v>
       </c>
       <c r="E313" s="5">
-        <v>150000</v>
+        <v>200000</v>
       </c>
       <c r="F313" t="s">
         <v>14</v>
       </c>
       <c r="G313" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H313" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="I313" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="J313" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="K313" t="s">
-        <v>1092</v>
+        <v>65</v>
       </c>
       <c r="L313" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:12" x14ac:dyDescent="0.3">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="314" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>2026</v>
       </c>
       <c r="B314" s="3">
         <v>4</v>
       </c>
       <c r="C314" s="4">
         <v>46139</v>
       </c>
       <c r="D314" t="s">
-        <v>35</v>
+        <v>136</v>
       </c>
       <c r="E314" s="5">
-        <v>200000</v>
+        <v>27000</v>
       </c>
       <c r="F314" t="s">
         <v>14</v>
       </c>
       <c r="G314" s="6" t="s">
-        <v>36</v>
+        <v>137</v>
       </c>
       <c r="H314" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="I314" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="J314" t="s">
-        <v>1095</v>
+        <v>748</v>
       </c>
       <c r="K314" t="s">
-        <v>691</v>
+        <v>386</v>
       </c>
       <c r="L314" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="315" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>2026</v>
       </c>
       <c r="B315" s="3">
         <v>4</v>
       </c>
       <c r="C315" s="4">
         <v>46139</v>
       </c>
       <c r="D315" t="s">
         <v>35</v>
       </c>
       <c r="E315" s="5">
         <v>200000</v>
       </c>
       <c r="F315" t="s">
         <v>14</v>
       </c>
       <c r="G315" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H315" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="I315" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="J315" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
       <c r="K315" t="s">
-        <v>187</v>
+        <v>1093</v>
       </c>
       <c r="L315" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:12" x14ac:dyDescent="0.3">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="316" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>2026</v>
       </c>
       <c r="B316" s="3">
         <v>4</v>
       </c>
       <c r="C316" s="4">
         <v>46139</v>
       </c>
       <c r="D316" t="s">
         <v>35</v>
       </c>
       <c r="E316" s="5">
-        <v>170000</v>
+        <v>180000</v>
       </c>
       <c r="F316" t="s">
         <v>14</v>
       </c>
       <c r="G316" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H316" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="I316" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="J316" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="K316" t="s">
-        <v>304</v>
+        <v>1097</v>
       </c>
       <c r="L316" t="s">
-        <v>1102</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:12" x14ac:dyDescent="0.3">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="317" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>2026</v>
       </c>
       <c r="B317" s="3">
         <v>4</v>
       </c>
       <c r="C317" s="4">
         <v>46139</v>
       </c>
       <c r="D317" t="s">
         <v>35</v>
       </c>
       <c r="E317" s="5">
-        <v>80000</v>
+        <v>200000</v>
       </c>
       <c r="F317" t="s">
         <v>14</v>
       </c>
       <c r="G317" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H317" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="I317" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="J317" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="K317" t="s">
-        <v>163</v>
+        <v>1101</v>
       </c>
       <c r="L317" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="318" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>2026</v>
       </c>
       <c r="B318" s="3">
         <v>4</v>
       </c>
       <c r="C318" s="4">
-        <v>46142</v>
+        <v>46139</v>
       </c>
       <c r="D318" t="s">
-        <v>82</v>
+        <v>35</v>
       </c>
       <c r="E318" s="5">
-        <v>39000000</v>
+        <v>180000</v>
       </c>
       <c r="F318" t="s">
         <v>14</v>
       </c>
       <c r="G318" s="6" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="H318" t="s">
-        <v>1106</v>
+        <v>1103</v>
       </c>
       <c r="I318" t="s">
-        <v>85</v>
+        <v>1104</v>
       </c>
       <c r="J318" t="s">
-        <v>1125</v>
+        <v>1105</v>
       </c>
       <c r="K318" t="s">
-        <v>1125</v>
+        <v>279</v>
       </c>
       <c r="L318" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:12" x14ac:dyDescent="0.3">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="319" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>2026</v>
       </c>
       <c r="B319" s="3">
         <v>4</v>
       </c>
       <c r="C319" s="4">
-        <v>46141</v>
+        <v>46139</v>
       </c>
       <c r="D319" t="s">
-        <v>369</v>
+        <v>35</v>
       </c>
       <c r="E319" s="5">
-        <v>11250000</v>
+        <v>200000</v>
       </c>
       <c r="F319" t="s">
         <v>14</v>
       </c>
       <c r="G319" s="6" t="s">
-        <v>370</v>
+        <v>36</v>
       </c>
       <c r="H319" t="s">
+        <v>1106</v>
+      </c>
+      <c r="I319" t="s">
         <v>1107</v>
       </c>
-      <c r="I319" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J319" t="s">
-        <v>1125</v>
+        <v>1108</v>
       </c>
       <c r="K319" t="s">
-        <v>1125</v>
+        <v>1109</v>
       </c>
       <c r="L319" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:12" x14ac:dyDescent="0.3">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="320" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>2026</v>
       </c>
       <c r="B320" s="3">
         <v>4</v>
       </c>
       <c r="C320" s="4">
-        <v>46141</v>
+        <v>46139</v>
       </c>
       <c r="D320" t="s">
-        <v>369</v>
+        <v>35</v>
       </c>
       <c r="E320" s="5">
-        <v>5232076</v>
+        <v>150000</v>
       </c>
       <c r="F320" t="s">
         <v>14</v>
       </c>
       <c r="G320" s="6" t="s">
-        <v>370</v>
+        <v>36</v>
       </c>
       <c r="H320" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="I320" t="s">
-        <v>209</v>
+        <v>1111</v>
       </c>
       <c r="J320" t="s">
-        <v>1125</v>
+        <v>1112</v>
       </c>
       <c r="K320" t="s">
-        <v>1125</v>
+        <v>1113</v>
       </c>
       <c r="L320" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:12" x14ac:dyDescent="0.3">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="321" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>2026</v>
       </c>
       <c r="B321" s="3">
         <v>4</v>
       </c>
       <c r="C321" s="4">
-        <v>46142</v>
+        <v>46139</v>
       </c>
       <c r="D321" t="s">
-        <v>1109</v>
+        <v>35</v>
       </c>
       <c r="E321" s="5">
-        <v>4000000</v>
+        <v>200000</v>
       </c>
       <c r="F321" t="s">
         <v>14</v>
       </c>
       <c r="G321" s="6" t="s">
-        <v>1110</v>
+        <v>36</v>
       </c>
       <c r="H321" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="I321" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="J321" t="s">
-        <v>1125</v>
+        <v>1116</v>
       </c>
       <c r="K321" t="s">
-        <v>1125</v>
+        <v>695</v>
       </c>
       <c r="L321" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:12" x14ac:dyDescent="0.3">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="322" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>2026</v>
       </c>
       <c r="B322" s="3">
         <v>4</v>
       </c>
       <c r="C322" s="4">
-        <v>46141</v>
+        <v>46139</v>
       </c>
       <c r="D322" t="s">
         <v>35</v>
       </c>
       <c r="E322" s="5">
         <v>200000</v>
       </c>
       <c r="F322" t="s">
         <v>14</v>
       </c>
       <c r="G322" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H322" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="I322" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
       <c r="J322" t="s">
-        <v>1115</v>
+        <v>1119</v>
       </c>
       <c r="K322" t="s">
-        <v>1116</v>
+        <v>187</v>
       </c>
       <c r="L322" t="s">
-        <v>1117</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:12" x14ac:dyDescent="0.3">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="323" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>2026</v>
       </c>
       <c r="B323" s="3">
         <v>4</v>
       </c>
       <c r="C323" s="4">
-        <v>46141</v>
+        <v>46139</v>
       </c>
       <c r="D323" t="s">
         <v>35</v>
       </c>
       <c r="E323" s="5">
         <v>170000</v>
       </c>
       <c r="F323" t="s">
         <v>14</v>
       </c>
       <c r="G323" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H323" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="I323" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="J323" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="K323" t="s">
-        <v>164</v>
+        <v>304</v>
       </c>
       <c r="L323" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:12" x14ac:dyDescent="0.3">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="324" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>2026</v>
       </c>
       <c r="B324" s="3">
         <v>4</v>
       </c>
       <c r="C324" s="4">
-        <v>46141</v>
+        <v>46139</v>
       </c>
       <c r="D324" t="s">
         <v>35</v>
       </c>
       <c r="E324" s="5">
-        <v>180000</v>
+        <v>80000</v>
       </c>
       <c r="F324" t="s">
         <v>14</v>
       </c>
       <c r="G324" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H324" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="I324" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="J324" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
       <c r="K324" t="s">
-        <v>65</v>
+        <v>163</v>
       </c>
       <c r="L324" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:12" x14ac:dyDescent="0.3">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="325" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>2026</v>
       </c>
       <c r="B325" s="3">
         <v>4</v>
       </c>
       <c r="C325" s="4">
+        <v>46153</v>
+      </c>
+      <c r="D325" t="s">
+        <v>122</v>
+      </c>
+      <c r="E325" s="5">
+        <v>163887</v>
+      </c>
+      <c r="F325" t="s">
+        <v>14</v>
+      </c>
+      <c r="G325" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1127</v>
+      </c>
+      <c r="I325" t="s">
+        <v>655</v>
+      </c>
+      <c r="J325" t="s">
+        <v>656</v>
+      </c>
+      <c r="K325" t="s">
+        <v>427</v>
+      </c>
+      <c r="L325" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="326" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A326" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B326" s="3">
+        <v>4</v>
+      </c>
+      <c r="C326" s="4">
+        <v>46153</v>
+      </c>
+      <c r="D326" t="s">
+        <v>265</v>
+      </c>
+      <c r="E326" s="5">
+        <v>535500</v>
+      </c>
+      <c r="F326" t="s">
+        <v>14</v>
+      </c>
+      <c r="G326" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1128</v>
+      </c>
+      <c r="I326" t="s">
+        <v>659</v>
+      </c>
+      <c r="J326" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K326" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L326" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="327" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A327" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B327" s="3">
+        <v>4</v>
+      </c>
+      <c r="C327" s="4">
+        <v>46153</v>
+      </c>
+      <c r="D327" t="s">
+        <v>122</v>
+      </c>
+      <c r="E327" s="5">
+        <v>194565</v>
+      </c>
+      <c r="F327" t="s">
+        <v>14</v>
+      </c>
+      <c r="G327" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1129</v>
+      </c>
+      <c r="I327" t="s">
+        <v>841</v>
+      </c>
+      <c r="J327" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K327" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L327" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="328" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A328" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B328" s="3">
+        <v>4</v>
+      </c>
+      <c r="C328" s="4">
+        <v>46153</v>
+      </c>
+      <c r="D328" t="s">
+        <v>122</v>
+      </c>
+      <c r="E328" s="5">
+        <v>168742</v>
+      </c>
+      <c r="F328" t="s">
+        <v>14</v>
+      </c>
+      <c r="G328" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1130</v>
+      </c>
+      <c r="I328" t="s">
+        <v>843</v>
+      </c>
+      <c r="J328" t="s">
+        <v>844</v>
+      </c>
+      <c r="K328" t="s">
+        <v>845</v>
+      </c>
+      <c r="L328" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="329" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A329" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B329" s="3">
+        <v>4</v>
+      </c>
+      <c r="C329" s="4">
+        <v>46153</v>
+      </c>
+      <c r="D329" t="s">
+        <v>122</v>
+      </c>
+      <c r="E329" s="5">
+        <v>130900</v>
+      </c>
+      <c r="F329" t="s">
+        <v>14</v>
+      </c>
+      <c r="G329" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1131</v>
+      </c>
+      <c r="I329" t="s">
+        <v>841</v>
+      </c>
+      <c r="J329" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K329" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L329" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="330" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A330" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B330" s="3">
+        <v>4</v>
+      </c>
+      <c r="C330" s="4">
+        <v>46153</v>
+      </c>
+      <c r="D330" t="s">
+        <v>122</v>
+      </c>
+      <c r="E330" s="5">
+        <v>149039</v>
+      </c>
+      <c r="F330" t="s">
+        <v>14</v>
+      </c>
+      <c r="G330" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1132</v>
+      </c>
+      <c r="I330" t="s">
+        <v>655</v>
+      </c>
+      <c r="J330" t="s">
+        <v>656</v>
+      </c>
+      <c r="K330" t="s">
+        <v>427</v>
+      </c>
+      <c r="L330" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="331" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A331" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B331" s="3">
+        <v>4</v>
+      </c>
+      <c r="C331" s="4">
+        <v>46142</v>
+      </c>
+      <c r="D331" t="s">
+        <v>82</v>
+      </c>
+      <c r="E331" s="5">
+        <v>39000000</v>
+      </c>
+      <c r="F331" t="s">
+        <v>14</v>
+      </c>
+      <c r="G331" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1133</v>
+      </c>
+      <c r="I331" t="s">
+        <v>85</v>
+      </c>
+      <c r="J331" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K331" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L331" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="332" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A332" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B332" s="3">
+        <v>4</v>
+      </c>
+      <c r="C332" s="4">
+        <v>46146</v>
+      </c>
+      <c r="D332" t="s">
+        <v>35</v>
+      </c>
+      <c r="E332" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F332" t="s">
+        <v>14</v>
+      </c>
+      <c r="G332" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1134</v>
+      </c>
+      <c r="I332" t="s">
+        <v>1135</v>
+      </c>
+      <c r="J332" t="s">
+        <v>172</v>
+      </c>
+      <c r="K332" t="s">
+        <v>65</v>
+      </c>
+      <c r="L332" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="333" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A333" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B333" s="3">
+        <v>4</v>
+      </c>
+      <c r="C333" s="4">
         <v>46141</v>
       </c>
-      <c r="D325" t="s">
+      <c r="D333" t="s">
+        <v>369</v>
+      </c>
+      <c r="E333" s="5">
+        <v>11250000</v>
+      </c>
+      <c r="F333" t="s">
+        <v>14</v>
+      </c>
+      <c r="G333" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1136</v>
+      </c>
+      <c r="I333" t="s">
+        <v>209</v>
+      </c>
+      <c r="J333" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K333" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L333" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="334" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A334" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B334" s="3">
+        <v>4</v>
+      </c>
+      <c r="C334" s="4">
+        <v>46156</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E334" s="5">
+        <v>1000000</v>
+      </c>
+      <c r="F334" t="s">
+        <v>14</v>
+      </c>
+      <c r="G334" s="6" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1139</v>
+      </c>
+      <c r="I334" t="s">
+        <v>1140</v>
+      </c>
+      <c r="J334" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K334" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L334" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="335" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A335" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B335" s="3">
+        <v>4</v>
+      </c>
+      <c r="C335" s="4">
+        <v>46141</v>
+      </c>
+      <c r="D335" t="s">
+        <v>369</v>
+      </c>
+      <c r="E335" s="5">
+        <v>5232076</v>
+      </c>
+      <c r="F335" t="s">
+        <v>14</v>
+      </c>
+      <c r="G335" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1141</v>
+      </c>
+      <c r="I335" t="s">
+        <v>209</v>
+      </c>
+      <c r="J335" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K335" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L335" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="336" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A336" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B336" s="3">
+        <v>4</v>
+      </c>
+      <c r="C336" s="4">
+        <v>46142</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E336" s="5">
+        <v>4000000</v>
+      </c>
+      <c r="F336" t="s">
+        <v>14</v>
+      </c>
+      <c r="G336" s="6" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1144</v>
+      </c>
+      <c r="I336" t="s">
+        <v>1145</v>
+      </c>
+      <c r="J336" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K336" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L336" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="337" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A337" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B337" s="3">
+        <v>4</v>
+      </c>
+      <c r="C337" s="4">
+        <v>46146</v>
+      </c>
+      <c r="D337" t="s">
+        <v>273</v>
+      </c>
+      <c r="E337" s="5">
+        <v>350000</v>
+      </c>
+      <c r="F337" t="s">
+        <v>14</v>
+      </c>
+      <c r="G337" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1146</v>
+      </c>
+      <c r="I337" t="s">
+        <v>1147</v>
+      </c>
+      <c r="J337" t="s">
+        <v>1148</v>
+      </c>
+      <c r="K337" t="s">
+        <v>163</v>
+      </c>
+      <c r="L337" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="338" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A338" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B338" s="3">
+        <v>4</v>
+      </c>
+      <c r="C338" s="4">
+        <v>46146</v>
+      </c>
+      <c r="D338" t="s">
+        <v>273</v>
+      </c>
+      <c r="E338" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F338" t="s">
+        <v>14</v>
+      </c>
+      <c r="G338" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1149</v>
+      </c>
+      <c r="I338" t="s">
+        <v>1150</v>
+      </c>
+      <c r="J338" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K338" t="s">
+        <v>1152</v>
+      </c>
+      <c r="L338" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="339" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A339" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B339" s="3">
+        <v>4</v>
+      </c>
+      <c r="C339" s="4">
+        <v>46141</v>
+      </c>
+      <c r="D339" t="s">
+        <v>35</v>
+      </c>
+      <c r="E339" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F339" t="s">
+        <v>14</v>
+      </c>
+      <c r="G339" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1154</v>
+      </c>
+      <c r="I339" t="s">
+        <v>1155</v>
+      </c>
+      <c r="J339" t="s">
+        <v>1156</v>
+      </c>
+      <c r="K339" t="s">
+        <v>1157</v>
+      </c>
+      <c r="L339" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="340" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A340" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B340" s="3">
+        <v>4</v>
+      </c>
+      <c r="C340" s="4">
+        <v>46141</v>
+      </c>
+      <c r="D340" t="s">
+        <v>35</v>
+      </c>
+      <c r="E340" s="5">
+        <v>170000</v>
+      </c>
+      <c r="F340" t="s">
+        <v>14</v>
+      </c>
+      <c r="G340" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1159</v>
+      </c>
+      <c r="I340" t="s">
+        <v>1160</v>
+      </c>
+      <c r="J340" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K340" t="s">
+        <v>164</v>
+      </c>
+      <c r="L340" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="341" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A341" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B341" s="3">
+        <v>4</v>
+      </c>
+      <c r="C341" s="4">
+        <v>46141</v>
+      </c>
+      <c r="D341" t="s">
+        <v>35</v>
+      </c>
+      <c r="E341" s="5">
+        <v>180000</v>
+      </c>
+      <c r="F341" t="s">
+        <v>14</v>
+      </c>
+      <c r="G341" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1162</v>
+      </c>
+      <c r="I341" t="s">
+        <v>1163</v>
+      </c>
+      <c r="J341" t="s">
+        <v>1164</v>
+      </c>
+      <c r="K341" t="s">
+        <v>65</v>
+      </c>
+      <c r="L341" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="342" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A342" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B342" s="3">
+        <v>4</v>
+      </c>
+      <c r="C342" s="4">
+        <v>46150</v>
+      </c>
+      <c r="D342" t="s">
+        <v>35</v>
+      </c>
+      <c r="E342" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F342" t="s">
+        <v>14</v>
+      </c>
+      <c r="G342" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1165</v>
+      </c>
+      <c r="I342" t="s">
+        <v>1166</v>
+      </c>
+      <c r="J342" t="s">
+        <v>1167</v>
+      </c>
+      <c r="K342" t="s">
+        <v>451</v>
+      </c>
+      <c r="L342" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="343" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A343" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B343" s="3">
+        <v>4</v>
+      </c>
+      <c r="C343" s="4">
+        <v>46146</v>
+      </c>
+      <c r="D343" t="s">
+        <v>35</v>
+      </c>
+      <c r="E343" s="5">
+        <v>120000</v>
+      </c>
+      <c r="F343" t="s">
+        <v>14</v>
+      </c>
+      <c r="G343" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1168</v>
+      </c>
+      <c r="I343" t="s">
+        <v>1169</v>
+      </c>
+      <c r="J343" t="s">
+        <v>1170</v>
+      </c>
+      <c r="K343" t="s">
+        <v>168</v>
+      </c>
+      <c r="L343" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="344" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A344" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B344" s="3">
+        <v>4</v>
+      </c>
+      <c r="C344" s="4">
+        <v>46146</v>
+      </c>
+      <c r="D344" t="s">
+        <v>35</v>
+      </c>
+      <c r="E344" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F344" t="s">
+        <v>14</v>
+      </c>
+      <c r="G344" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1171</v>
+      </c>
+      <c r="I344" t="s">
+        <v>1172</v>
+      </c>
+      <c r="J344" t="s">
+        <v>1173</v>
+      </c>
+      <c r="K344" t="s">
+        <v>329</v>
+      </c>
+      <c r="L344" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="345" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A345" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B345" s="3">
+        <v>4</v>
+      </c>
+      <c r="C345" s="4">
+        <v>46146</v>
+      </c>
+      <c r="D345" t="s">
+        <v>35</v>
+      </c>
+      <c r="E345" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F345" t="s">
+        <v>14</v>
+      </c>
+      <c r="G345" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1175</v>
+      </c>
+      <c r="I345" t="s">
+        <v>1176</v>
+      </c>
+      <c r="J345" t="s">
+        <v>1177</v>
+      </c>
+      <c r="K345" t="s">
+        <v>1034</v>
+      </c>
+      <c r="L345" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="346" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A346" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B346" s="3">
+        <v>4</v>
+      </c>
+      <c r="C346" s="4">
+        <v>46147</v>
+      </c>
+      <c r="D346" t="s">
+        <v>35</v>
+      </c>
+      <c r="E346" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F346" t="s">
+        <v>14</v>
+      </c>
+      <c r="G346" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1178</v>
+      </c>
+      <c r="I346" t="s">
+        <v>1179</v>
+      </c>
+      <c r="J346" t="s">
+        <v>1180</v>
+      </c>
+      <c r="K346" t="s">
+        <v>1181</v>
+      </c>
+      <c r="L346" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="347" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A347" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B347" s="3">
+        <v>4</v>
+      </c>
+      <c r="C347" s="4">
+        <v>46141</v>
+      </c>
+      <c r="D347" t="s">
         <v>206</v>
       </c>
-      <c r="E325" s="5">
+      <c r="E347" s="5">
         <v>849241115</v>
       </c>
-      <c r="F325" t="s">
-[...2 lines deleted...]
-      <c r="G325" s="6" t="s">
+      <c r="F347" t="s">
+        <v>14</v>
+      </c>
+      <c r="G347" s="6" t="s">
         <v>207</v>
       </c>
-      <c r="H325" t="s">
-[...2 lines deleted...]
-      <c r="I325" t="s">
+      <c r="H347" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I347" t="s">
         <v>209</v>
       </c>
-      <c r="J325" t="s">
-[...6 lines deleted...]
-        <v>1125</v>
+      <c r="J347" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K347" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L347" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="348" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A348" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B348" s="3">
+        <v>4</v>
+      </c>
+      <c r="C348" s="4">
+        <v>46147</v>
+      </c>
+      <c r="D348" t="s">
+        <v>35</v>
+      </c>
+      <c r="E348" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F348" t="s">
+        <v>14</v>
+      </c>
+      <c r="G348" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1183</v>
+      </c>
+      <c r="I348" t="s">
+        <v>1184</v>
+      </c>
+      <c r="J348" t="s">
+        <v>1185</v>
+      </c>
+      <c r="K348" t="s">
+        <v>1186</v>
+      </c>
+      <c r="L348" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="349" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A349" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B349" s="3">
+        <v>5</v>
+      </c>
+      <c r="C349" s="4">
+        <v>46148</v>
+      </c>
+      <c r="D349" t="s">
+        <v>20</v>
+      </c>
+      <c r="E349" s="5">
+        <v>198477</v>
+      </c>
+      <c r="F349" t="s">
+        <v>14</v>
+      </c>
+      <c r="G349" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I349" t="s">
+        <v>17</v>
+      </c>
+      <c r="J349" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K349" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L349" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="350" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A350" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B350" s="3">
+        <v>5</v>
+      </c>
+      <c r="C350" s="4">
+        <v>46148</v>
+      </c>
+      <c r="D350" t="s">
+        <v>261</v>
+      </c>
+      <c r="E350" s="5">
+        <v>124578300</v>
+      </c>
+      <c r="F350" t="s">
+        <v>14</v>
+      </c>
+      <c r="G350" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1188</v>
+      </c>
+      <c r="I350" t="s">
+        <v>17</v>
+      </c>
+      <c r="J350" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K350" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L350" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="351" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A351" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B351" s="3">
+        <v>5</v>
+      </c>
+      <c r="C351" s="4">
+        <v>46148</v>
+      </c>
+      <c r="D351" t="s">
+        <v>18</v>
+      </c>
+      <c r="E351" s="5">
+        <v>3523853</v>
+      </c>
+      <c r="F351" t="s">
+        <v>14</v>
+      </c>
+      <c r="G351" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1188</v>
+      </c>
+      <c r="I351" t="s">
+        <v>17</v>
+      </c>
+      <c r="J351" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K351" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L351" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="352" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A352" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B352" s="3">
+        <v>5</v>
+      </c>
+      <c r="C352" s="4">
+        <v>46148</v>
+      </c>
+      <c r="D352" t="s">
+        <v>273</v>
+      </c>
+      <c r="E352" s="5">
+        <v>500000</v>
+      </c>
+      <c r="F352" t="s">
+        <v>14</v>
+      </c>
+      <c r="G352" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1189</v>
+      </c>
+      <c r="I352" t="s">
+        <v>1190</v>
+      </c>
+      <c r="J352" t="s">
+        <v>1191</v>
+      </c>
+      <c r="K352" t="s">
+        <v>1192</v>
+      </c>
+      <c r="L352" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="353" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A353" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B353" s="3">
+        <v>5</v>
+      </c>
+      <c r="C353" s="4">
+        <v>46149</v>
+      </c>
+      <c r="D353" t="s">
+        <v>136</v>
+      </c>
+      <c r="E353" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F353" t="s">
+        <v>14</v>
+      </c>
+      <c r="G353" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1193</v>
+      </c>
+      <c r="I353" t="s">
+        <v>1194</v>
+      </c>
+      <c r="J353" t="s">
+        <v>1195</v>
+      </c>
+      <c r="K353" t="s">
+        <v>177</v>
+      </c>
+      <c r="L353" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="354" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A354" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B354" s="3">
+        <v>5</v>
+      </c>
+      <c r="C354" s="4">
+        <v>46149</v>
+      </c>
+      <c r="D354" t="s">
+        <v>35</v>
+      </c>
+      <c r="E354" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F354" t="s">
+        <v>14</v>
+      </c>
+      <c r="G354" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I354" t="s">
+        <v>1197</v>
+      </c>
+      <c r="J354" t="s">
+        <v>1198</v>
+      </c>
+      <c r="K354" t="s">
+        <v>304</v>
+      </c>
+      <c r="L354" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="355" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A355" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B355" s="3">
+        <v>5</v>
+      </c>
+      <c r="C355" s="4">
+        <v>46149</v>
+      </c>
+      <c r="D355" t="s">
+        <v>206</v>
+      </c>
+      <c r="E355" s="5">
+        <v>280710519</v>
+      </c>
+      <c r="F355" t="s">
+        <v>14</v>
+      </c>
+      <c r="G355" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1199</v>
+      </c>
+      <c r="I355" t="s">
+        <v>209</v>
+      </c>
+      <c r="J355" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K355" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L355" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="356" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A356" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B356" s="3">
+        <v>5</v>
+      </c>
+      <c r="C356" s="4">
+        <v>46149</v>
+      </c>
+      <c r="D356" t="s">
+        <v>35</v>
+      </c>
+      <c r="E356" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F356" t="s">
+        <v>14</v>
+      </c>
+      <c r="G356" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1200</v>
+      </c>
+      <c r="I356" t="s">
+        <v>1201</v>
+      </c>
+      <c r="J356" t="s">
+        <v>1202</v>
+      </c>
+      <c r="K356" t="s">
+        <v>1203</v>
+      </c>
+      <c r="L356" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="357" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A357" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B357" s="3">
+        <v>5</v>
+      </c>
+      <c r="C357" s="4">
+        <v>46149</v>
+      </c>
+      <c r="D357" t="s">
+        <v>35</v>
+      </c>
+      <c r="E357" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F357" t="s">
+        <v>14</v>
+      </c>
+      <c r="G357" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1205</v>
+      </c>
+      <c r="I357" t="s">
+        <v>1206</v>
+      </c>
+      <c r="J357" t="s">
+        <v>1207</v>
+      </c>
+      <c r="K357" t="s">
+        <v>644</v>
+      </c>
+      <c r="L357" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="358" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A358" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B358" s="3">
+        <v>5</v>
+      </c>
+      <c r="C358" s="4">
+        <v>46149</v>
+      </c>
+      <c r="D358" t="s">
+        <v>35</v>
+      </c>
+      <c r="E358" s="5">
+        <v>160000</v>
+      </c>
+      <c r="F358" t="s">
+        <v>14</v>
+      </c>
+      <c r="G358" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1208</v>
+      </c>
+      <c r="I358" t="s">
+        <v>1209</v>
+      </c>
+      <c r="J358" t="s">
+        <v>1210</v>
+      </c>
+      <c r="K358" t="s">
+        <v>519</v>
+      </c>
+      <c r="L358" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="359" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A359" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B359" s="3">
+        <v>5</v>
+      </c>
+      <c r="C359" s="4">
+        <v>46153</v>
+      </c>
+      <c r="D359" t="s">
+        <v>273</v>
+      </c>
+      <c r="E359" s="5">
+        <v>1977780</v>
+      </c>
+      <c r="F359" t="s">
+        <v>14</v>
+      </c>
+      <c r="G359" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I359" t="s">
+        <v>1213</v>
+      </c>
+      <c r="J359" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K359" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L359" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="360" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A360" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B360" s="3">
+        <v>5</v>
+      </c>
+      <c r="C360" s="4">
+        <v>46154</v>
+      </c>
+      <c r="D360" t="s">
+        <v>94</v>
+      </c>
+      <c r="E360" s="5">
+        <v>5521152</v>
+      </c>
+      <c r="F360" t="s">
+        <v>14</v>
+      </c>
+      <c r="G360" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1214</v>
+      </c>
+      <c r="I360" t="s">
+        <v>97</v>
+      </c>
+      <c r="J360" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K360" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L360" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="361" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A361" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B361" s="3">
+        <v>5</v>
+      </c>
+      <c r="C361" s="4">
+        <v>46155</v>
+      </c>
+      <c r="D361" t="s">
+        <v>122</v>
+      </c>
+      <c r="E361" s="5">
+        <v>30440</v>
+      </c>
+      <c r="F361" t="s">
+        <v>14</v>
+      </c>
+      <c r="G361" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1215</v>
+      </c>
+      <c r="I361" t="s">
+        <v>655</v>
+      </c>
+      <c r="J361" t="s">
+        <v>656</v>
+      </c>
+      <c r="K361" t="s">
+        <v>427</v>
+      </c>
+      <c r="L361" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="362" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A362" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B362" s="3">
+        <v>5</v>
+      </c>
+      <c r="C362" s="4">
+        <v>46155</v>
+      </c>
+      <c r="D362" t="s">
+        <v>122</v>
+      </c>
+      <c r="E362" s="5">
+        <v>83979</v>
+      </c>
+      <c r="F362" t="s">
+        <v>14</v>
+      </c>
+      <c r="G362" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1215</v>
+      </c>
+      <c r="I362" t="s">
+        <v>655</v>
+      </c>
+      <c r="J362" t="s">
+        <v>656</v>
+      </c>
+      <c r="K362" t="s">
+        <v>427</v>
+      </c>
+      <c r="L362" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="363" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A363" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B363" s="3">
+        <v>5</v>
+      </c>
+      <c r="C363" s="4">
+        <v>46155</v>
+      </c>
+      <c r="D363" t="s">
+        <v>122</v>
+      </c>
+      <c r="E363" s="5">
+        <v>101246</v>
+      </c>
+      <c r="F363" t="s">
+        <v>14</v>
+      </c>
+      <c r="G363" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1215</v>
+      </c>
+      <c r="I363" t="s">
+        <v>655</v>
+      </c>
+      <c r="J363" t="s">
+        <v>656</v>
+      </c>
+      <c r="K363" t="s">
+        <v>427</v>
+      </c>
+      <c r="L363" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="364" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A364" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B364" s="3">
+        <v>5</v>
+      </c>
+      <c r="C364" s="4">
+        <v>46155</v>
+      </c>
+      <c r="D364" t="s">
+        <v>122</v>
+      </c>
+      <c r="E364" s="5">
+        <v>112140</v>
+      </c>
+      <c r="F364" t="s">
+        <v>14</v>
+      </c>
+      <c r="G364" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1215</v>
+      </c>
+      <c r="I364" t="s">
+        <v>655</v>
+      </c>
+      <c r="J364" t="s">
+        <v>656</v>
+      </c>
+      <c r="K364" t="s">
+        <v>427</v>
+      </c>
+      <c r="L364" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="365" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A365" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B365" s="3">
+        <v>5</v>
+      </c>
+      <c r="C365" s="4">
+        <v>46155</v>
+      </c>
+      <c r="D365" t="s">
+        <v>122</v>
+      </c>
+      <c r="E365" s="5">
+        <v>507026</v>
+      </c>
+      <c r="F365" t="s">
+        <v>14</v>
+      </c>
+      <c r="G365" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1215</v>
+      </c>
+      <c r="I365" t="s">
+        <v>655</v>
+      </c>
+      <c r="J365" t="s">
+        <v>656</v>
+      </c>
+      <c r="K365" t="s">
+        <v>427</v>
+      </c>
+      <c r="L365" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="366" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A366" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B366" s="3">
+        <v>5</v>
+      </c>
+      <c r="C366" s="4">
+        <v>46154</v>
+      </c>
+      <c r="D366" t="s">
+        <v>273</v>
+      </c>
+      <c r="E366" s="5">
+        <v>500000</v>
+      </c>
+      <c r="F366" t="s">
+        <v>14</v>
+      </c>
+      <c r="G366" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1216</v>
+      </c>
+      <c r="I366" t="s">
+        <v>1217</v>
+      </c>
+      <c r="J366" t="s">
+        <v>1218</v>
+      </c>
+      <c r="K366" t="s">
+        <v>271</v>
+      </c>
+      <c r="L366" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="367" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A367" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B367" s="3">
+        <v>5</v>
+      </c>
+      <c r="C367" s="4">
+        <v>46154</v>
+      </c>
+      <c r="D367" t="s">
+        <v>273</v>
+      </c>
+      <c r="E367" s="5">
+        <v>250000</v>
+      </c>
+      <c r="F367" t="s">
+        <v>14</v>
+      </c>
+      <c r="G367" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1220</v>
+      </c>
+      <c r="I367" t="s">
+        <v>1221</v>
+      </c>
+      <c r="J367" t="s">
+        <v>1222</v>
+      </c>
+      <c r="K367" t="s">
+        <v>315</v>
+      </c>
+      <c r="L367" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="368" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A368" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B368" s="3">
+        <v>5</v>
+      </c>
+      <c r="C368" s="4">
+        <v>46155</v>
+      </c>
+      <c r="D368" t="s">
+        <v>122</v>
+      </c>
+      <c r="E368" s="5">
+        <v>160105</v>
+      </c>
+      <c r="F368" t="s">
+        <v>14</v>
+      </c>
+      <c r="G368" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1223</v>
+      </c>
+      <c r="I368" t="s">
+        <v>655</v>
+      </c>
+      <c r="J368" t="s">
+        <v>656</v>
+      </c>
+      <c r="K368" t="s">
+        <v>427</v>
+      </c>
+      <c r="L368" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="369" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A369" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B369" s="3">
+        <v>5</v>
+      </c>
+      <c r="C369" s="4">
+        <v>46155</v>
+      </c>
+      <c r="D369" t="s">
+        <v>35</v>
+      </c>
+      <c r="E369" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F369" t="s">
+        <v>14</v>
+      </c>
+      <c r="G369" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1224</v>
+      </c>
+      <c r="I369" t="s">
+        <v>1225</v>
+      </c>
+      <c r="J369" t="s">
+        <v>1226</v>
+      </c>
+      <c r="K369" t="s">
+        <v>153</v>
+      </c>
+      <c r="L369" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="370" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A370" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B370" s="3">
+        <v>5</v>
+      </c>
+      <c r="C370" s="4">
+        <v>46160</v>
+      </c>
+      <c r="D370" t="s">
+        <v>35</v>
+      </c>
+      <c r="E370" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F370" t="s">
+        <v>14</v>
+      </c>
+      <c r="G370" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1227</v>
+      </c>
+      <c r="I370" t="s">
+        <v>1228</v>
+      </c>
+      <c r="J370" t="s">
+        <v>1229</v>
+      </c>
+      <c r="K370" t="s">
+        <v>1230</v>
+      </c>
+      <c r="L370" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="371" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A371" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B371" s="3">
+        <v>5</v>
+      </c>
+      <c r="C371" s="4">
+        <v>46155</v>
+      </c>
+      <c r="D371" t="s">
+        <v>35</v>
+      </c>
+      <c r="E371" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F371" t="s">
+        <v>14</v>
+      </c>
+      <c r="G371" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1231</v>
+      </c>
+      <c r="I371" t="s">
+        <v>1232</v>
+      </c>
+      <c r="J371" t="s">
+        <v>1233</v>
+      </c>
+      <c r="K371" t="s">
+        <v>343</v>
+      </c>
+      <c r="L371" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="372" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A372" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B372" s="3">
+        <v>5</v>
+      </c>
+      <c r="C372" s="4">
+        <v>46155</v>
+      </c>
+      <c r="D372" t="s">
+        <v>136</v>
+      </c>
+      <c r="E372" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F372" t="s">
+        <v>14</v>
+      </c>
+      <c r="G372" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1235</v>
+      </c>
+      <c r="I372" t="s">
+        <v>1236</v>
+      </c>
+      <c r="J372" t="s">
+        <v>1237</v>
+      </c>
+      <c r="K372" t="s">
+        <v>428</v>
+      </c>
+      <c r="L372" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="373" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A373" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B373" s="3">
+        <v>5</v>
+      </c>
+      <c r="C373" s="4">
+        <v>46155</v>
+      </c>
+      <c r="D373" t="s">
+        <v>35</v>
+      </c>
+      <c r="E373" s="5">
+        <v>120000</v>
+      </c>
+      <c r="F373" t="s">
+        <v>14</v>
+      </c>
+      <c r="G373" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1238</v>
+      </c>
+      <c r="I373" t="s">
+        <v>1239</v>
+      </c>
+      <c r="J373" t="s">
+        <v>1240</v>
+      </c>
+      <c r="K373" t="s">
+        <v>65</v>
+      </c>
+      <c r="L373" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="374" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A374" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B374" s="3">
+        <v>5</v>
+      </c>
+      <c r="C374" s="4">
+        <v>46155</v>
+      </c>
+      <c r="D374" t="s">
+        <v>35</v>
+      </c>
+      <c r="E374" s="5">
+        <v>160000</v>
+      </c>
+      <c r="F374" t="s">
+        <v>14</v>
+      </c>
+      <c r="G374" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1241</v>
+      </c>
+      <c r="I374" t="s">
+        <v>1242</v>
+      </c>
+      <c r="J374" t="s">
+        <v>1243</v>
+      </c>
+      <c r="K374" t="s">
+        <v>81</v>
+      </c>
+      <c r="L374" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="375" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A375" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B375" s="3">
+        <v>5</v>
+      </c>
+      <c r="C375" s="4">
+        <v>46155</v>
+      </c>
+      <c r="D375" t="s">
+        <v>35</v>
+      </c>
+      <c r="E375" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F375" t="s">
+        <v>14</v>
+      </c>
+      <c r="G375" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1244</v>
+      </c>
+      <c r="I375" t="s">
+        <v>1245</v>
+      </c>
+      <c r="J375" t="s">
+        <v>1246</v>
+      </c>
+      <c r="K375" t="s">
+        <v>1247</v>
+      </c>
+      <c r="L375" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="376" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A376" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B376" s="3">
+        <v>5</v>
+      </c>
+      <c r="C376" s="4">
+        <v>46155</v>
+      </c>
+      <c r="D376" t="s">
+        <v>35</v>
+      </c>
+      <c r="E376" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F376" t="s">
+        <v>14</v>
+      </c>
+      <c r="G376" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1249</v>
+      </c>
+      <c r="I376" t="s">
+        <v>1250</v>
+      </c>
+      <c r="J376" t="s">
+        <v>1251</v>
+      </c>
+      <c r="K376" t="s">
+        <v>1252</v>
+      </c>
+      <c r="L376" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="377" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A377" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B377" s="3">
+        <v>5</v>
+      </c>
+      <c r="C377" s="4">
+        <v>46156</v>
+      </c>
+      <c r="D377" t="s">
+        <v>206</v>
+      </c>
+      <c r="E377" s="5">
+        <v>367673817</v>
+      </c>
+      <c r="F377" t="s">
+        <v>14</v>
+      </c>
+      <c r="G377" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1253</v>
+      </c>
+      <c r="I377" t="s">
+        <v>209</v>
+      </c>
+      <c r="J377" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K377" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L377" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="378" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A378" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B378" s="3">
+        <v>5</v>
+      </c>
+      <c r="C378" s="4">
+        <v>46157</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E378" s="5">
+        <v>20000000</v>
+      </c>
+      <c r="F378" t="s">
+        <v>14</v>
+      </c>
+      <c r="G378" s="6" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1256</v>
+      </c>
+      <c r="I378" t="s">
+        <v>1257</v>
+      </c>
+      <c r="J378" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K378" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L378" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="379" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A379" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B379" s="3">
+        <v>5</v>
+      </c>
+      <c r="C379" s="4">
+        <v>46160</v>
+      </c>
+      <c r="D379" t="s">
+        <v>35</v>
+      </c>
+      <c r="E379" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F379" t="s">
+        <v>14</v>
+      </c>
+      <c r="G379" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1258</v>
+      </c>
+      <c r="I379" t="s">
+        <v>1259</v>
+      </c>
+      <c r="J379" t="s">
+        <v>1260</v>
+      </c>
+      <c r="K379" t="s">
+        <v>1261</v>
+      </c>
+      <c r="L379" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="380" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A380" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B380" s="3">
+        <v>5</v>
+      </c>
+      <c r="C380" s="4">
+        <v>46160</v>
+      </c>
+      <c r="D380" t="s">
+        <v>35</v>
+      </c>
+      <c r="E380" s="5">
+        <v>2279272</v>
+      </c>
+      <c r="F380" t="s">
+        <v>14</v>
+      </c>
+      <c r="G380" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1263</v>
+      </c>
+      <c r="I380" t="s">
+        <v>1264</v>
+      </c>
+      <c r="J380" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K380" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L380" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="381" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A381" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B381" s="3">
+        <v>5</v>
+      </c>
+      <c r="C381" s="4">
+        <v>46167</v>
+      </c>
+      <c r="D381" t="s">
+        <v>35</v>
+      </c>
+      <c r="E381" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F381" t="s">
+        <v>14</v>
+      </c>
+      <c r="G381" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1265</v>
+      </c>
+      <c r="I381" t="s">
+        <v>1266</v>
+      </c>
+      <c r="J381" t="s">
+        <v>1267</v>
+      </c>
+      <c r="K381" t="s">
+        <v>1268</v>
+      </c>
+      <c r="L381" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="382" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A382" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B382" s="3">
+        <v>5</v>
+      </c>
+      <c r="C382" s="4">
+        <v>46167</v>
+      </c>
+      <c r="D382" t="s">
+        <v>35</v>
+      </c>
+      <c r="E382" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F382" t="s">
+        <v>14</v>
+      </c>
+      <c r="G382" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1270</v>
+      </c>
+      <c r="I382" t="s">
+        <v>1271</v>
+      </c>
+      <c r="J382" t="s">
+        <v>1272</v>
+      </c>
+      <c r="K382" t="s">
+        <v>134</v>
+      </c>
+      <c r="L382" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="383" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A383" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B383" s="3">
+        <v>5</v>
+      </c>
+      <c r="C383" s="4">
+        <v>46167</v>
+      </c>
+      <c r="D383" t="s">
+        <v>35</v>
+      </c>
+      <c r="E383" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F383" t="s">
+        <v>14</v>
+      </c>
+      <c r="G383" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1273</v>
+      </c>
+      <c r="I383" t="s">
+        <v>915</v>
+      </c>
+      <c r="J383" t="s">
+        <v>916</v>
+      </c>
+      <c r="K383" t="s">
+        <v>917</v>
+      </c>
+      <c r="L383" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="384" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A384" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B384" s="3">
+        <v>5</v>
+      </c>
+      <c r="C384" s="4">
+        <v>46167</v>
+      </c>
+      <c r="D384" t="s">
+        <v>35</v>
+      </c>
+      <c r="E384" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F384" t="s">
+        <v>14</v>
+      </c>
+      <c r="G384" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1274</v>
+      </c>
+      <c r="I384" t="s">
+        <v>1275</v>
+      </c>
+      <c r="J384" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K384" t="s">
+        <v>1277</v>
+      </c>
+      <c r="L384" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="385" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A385" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B385" s="3">
+        <v>5</v>
+      </c>
+      <c r="C385" s="4">
+        <v>46167</v>
+      </c>
+      <c r="D385" t="s">
+        <v>35</v>
+      </c>
+      <c r="E385" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F385" t="s">
+        <v>14</v>
+      </c>
+      <c r="G385" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1279</v>
+      </c>
+      <c r="I385" t="s">
+        <v>1280</v>
+      </c>
+      <c r="J385" t="s">
+        <v>1281</v>
+      </c>
+      <c r="K385" t="s">
+        <v>304</v>
+      </c>
+      <c r="L385" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="386" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A386" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B386" s="3">
+        <v>5</v>
+      </c>
+      <c r="C386" s="4">
+        <v>46167</v>
+      </c>
+      <c r="D386" t="s">
+        <v>35</v>
+      </c>
+      <c r="E386" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F386" t="s">
+        <v>14</v>
+      </c>
+      <c r="G386" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1283</v>
+      </c>
+      <c r="I386" t="s">
+        <v>1284</v>
+      </c>
+      <c r="J386" t="s">
+        <v>1285</v>
+      </c>
+      <c r="K386" t="s">
+        <v>239</v>
+      </c>
+      <c r="L386" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="387" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A387" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B387" s="3">
+        <v>5</v>
+      </c>
+      <c r="C387" s="4">
+        <v>46167</v>
+      </c>
+      <c r="D387" t="s">
+        <v>35</v>
+      </c>
+      <c r="E387" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F387" t="s">
+        <v>14</v>
+      </c>
+      <c r="G387" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1286</v>
+      </c>
+      <c r="I387" t="s">
+        <v>1287</v>
+      </c>
+      <c r="J387" t="s">
+        <v>1288</v>
+      </c>
+      <c r="K387" t="s">
+        <v>1289</v>
+      </c>
+      <c r="L387" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="388" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A388" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B388" s="3">
+        <v>5</v>
+      </c>
+      <c r="C388" s="4">
+        <v>46167</v>
+      </c>
+      <c r="D388" t="s">
+        <v>35</v>
+      </c>
+      <c r="E388" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F388" t="s">
+        <v>14</v>
+      </c>
+      <c r="G388" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1291</v>
+      </c>
+      <c r="I388" t="s">
+        <v>1292</v>
+      </c>
+      <c r="J388" t="s">
+        <v>1293</v>
+      </c>
+      <c r="K388" t="s">
+        <v>1018</v>
+      </c>
+      <c r="L388" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="389" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A389" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B389" s="3">
+        <v>5</v>
+      </c>
+      <c r="C389" s="4">
+        <v>46167</v>
+      </c>
+      <c r="D389" t="s">
+        <v>35</v>
+      </c>
+      <c r="E389" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F389" t="s">
+        <v>14</v>
+      </c>
+      <c r="G389" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1295</v>
+      </c>
+      <c r="I389" t="s">
+        <v>1296</v>
+      </c>
+      <c r="J389" t="s">
+        <v>1297</v>
+      </c>
+      <c r="K389" t="s">
+        <v>708</v>
+      </c>
+      <c r="L389" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="390" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A390" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B390" s="3">
+        <v>5</v>
+      </c>
+      <c r="C390" s="4">
+        <v>46161</v>
+      </c>
+      <c r="D390" t="s">
+        <v>122</v>
+      </c>
+      <c r="E390" s="5">
+        <v>138516</v>
+      </c>
+      <c r="F390" t="s">
+        <v>14</v>
+      </c>
+      <c r="G390" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I390" t="s">
+        <v>659</v>
+      </c>
+      <c r="J390" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K390" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L390" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="391" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A391" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B391" s="3">
+        <v>5</v>
+      </c>
+      <c r="C391" s="4">
+        <v>46157</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E391" s="5">
+        <v>22887104</v>
+      </c>
+      <c r="F391" t="s">
+        <v>14</v>
+      </c>
+      <c r="G391" s="6" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1301</v>
+      </c>
+      <c r="I391" t="s">
+        <v>1302</v>
+      </c>
+      <c r="J391" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K391" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L391" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="392" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A392" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B392" s="3">
+        <v>5</v>
+      </c>
+      <c r="C392" s="4">
+        <v>46162</v>
+      </c>
+      <c r="D392" t="s">
+        <v>122</v>
+      </c>
+      <c r="E392" s="5">
+        <v>185283</v>
+      </c>
+      <c r="F392" t="s">
+        <v>14</v>
+      </c>
+      <c r="G392" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1303</v>
+      </c>
+      <c r="I392" t="s">
+        <v>659</v>
+      </c>
+      <c r="J392" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K392" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L392" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="393" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A393" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B393" s="3">
+        <v>5</v>
+      </c>
+      <c r="C393" s="4">
+        <v>46162</v>
+      </c>
+      <c r="D393" t="s">
+        <v>369</v>
+      </c>
+      <c r="E393" s="5">
+        <v>5232076</v>
+      </c>
+      <c r="F393" t="s">
+        <v>14</v>
+      </c>
+      <c r="G393" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1304</v>
+      </c>
+      <c r="I393" t="s">
+        <v>209</v>
+      </c>
+      <c r="J393" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K393" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L393" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="394" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A394" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B394" s="3">
+        <v>5</v>
+      </c>
+      <c r="C394" s="4">
+        <v>46162</v>
+      </c>
+      <c r="D394" t="s">
+        <v>369</v>
+      </c>
+      <c r="E394" s="5">
+        <v>11250000</v>
+      </c>
+      <c r="F394" t="s">
+        <v>14</v>
+      </c>
+      <c r="G394" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1305</v>
+      </c>
+      <c r="I394" t="s">
+        <v>209</v>
+      </c>
+      <c r="J394" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K394" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L394" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="395" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A395" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B395" s="3">
+        <v>5</v>
+      </c>
+      <c r="C395" s="4">
+        <v>46162</v>
+      </c>
+      <c r="D395" t="s">
+        <v>35</v>
+      </c>
+      <c r="E395" s="5">
+        <v>160000</v>
+      </c>
+      <c r="F395" t="s">
+        <v>14</v>
+      </c>
+      <c r="G395" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1306</v>
+      </c>
+      <c r="I395" t="s">
+        <v>1307</v>
+      </c>
+      <c r="J395" t="s">
+        <v>1308</v>
+      </c>
+      <c r="K395" t="s">
+        <v>1309</v>
+      </c>
+      <c r="L395" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="396" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A396" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B396" s="3">
+        <v>5</v>
+      </c>
+      <c r="C396" s="4">
+        <v>46162</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E396" s="5">
+        <v>2000000</v>
+      </c>
+      <c r="F396" t="s">
+        <v>14</v>
+      </c>
+      <c r="G396" s="6" t="s">
+        <v>1311</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1312</v>
+      </c>
+      <c r="I396" t="s">
+        <v>1313</v>
+      </c>
+      <c r="J396" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K396" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L396" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="397" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A397" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B397" s="3">
+        <v>5</v>
+      </c>
+      <c r="C397" s="4">
+        <v>46171</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E397" s="5">
+        <v>4000000</v>
+      </c>
+      <c r="F397" t="s">
+        <v>14</v>
+      </c>
+      <c r="G397" s="6" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1316</v>
+      </c>
+      <c r="I397" t="s">
+        <v>1317</v>
+      </c>
+      <c r="J397" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K397" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L397" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="398" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A398" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B398" s="3">
+        <v>5</v>
+      </c>
+      <c r="C398" s="4">
+        <v>46170</v>
+      </c>
+      <c r="D398" t="s">
+        <v>35</v>
+      </c>
+      <c r="E398" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F398" t="s">
+        <v>14</v>
+      </c>
+      <c r="G398" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1318</v>
+      </c>
+      <c r="I398" t="s">
+        <v>1319</v>
+      </c>
+      <c r="J398" t="s">
+        <v>1167</v>
+      </c>
+      <c r="K398" t="s">
+        <v>249</v>
+      </c>
+      <c r="L398" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="399" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A399" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B399" s="3">
+        <v>5</v>
+      </c>
+      <c r="C399" s="4">
+        <v>46168</v>
+      </c>
+      <c r="D399" t="s">
+        <v>35</v>
+      </c>
+      <c r="E399" s="5">
+        <v>70000</v>
+      </c>
+      <c r="F399" t="s">
+        <v>14</v>
+      </c>
+      <c r="G399" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1320</v>
+      </c>
+      <c r="I399" t="s">
+        <v>1321</v>
+      </c>
+      <c r="J399" t="s">
+        <v>1322</v>
+      </c>
+      <c r="K399" t="s">
+        <v>1093</v>
+      </c>
+      <c r="L399" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="400" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A400" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B400" s="3">
+        <v>5</v>
+      </c>
+      <c r="C400" s="4">
+        <v>46168</v>
+      </c>
+      <c r="D400" t="s">
+        <v>35</v>
+      </c>
+      <c r="E400" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F400" t="s">
+        <v>14</v>
+      </c>
+      <c r="G400" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1323</v>
+      </c>
+      <c r="I400" t="s">
+        <v>1324</v>
+      </c>
+      <c r="J400" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K400" t="s">
+        <v>178</v>
+      </c>
+      <c r="L400" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="401" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A401" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B401" s="3">
+        <v>5</v>
+      </c>
+      <c r="C401" s="4">
+        <v>46168</v>
+      </c>
+      <c r="D401" t="s">
+        <v>35</v>
+      </c>
+      <c r="E401" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F401" t="s">
+        <v>14</v>
+      </c>
+      <c r="G401" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1326</v>
+      </c>
+      <c r="I401" t="s">
+        <v>1327</v>
+      </c>
+      <c r="J401" t="s">
+        <v>1328</v>
+      </c>
+      <c r="K401" t="s">
+        <v>515</v>
+      </c>
+      <c r="L401" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="402" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A402" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B402" s="3">
+        <v>5</v>
+      </c>
+      <c r="C402" s="4">
+        <v>46168</v>
+      </c>
+      <c r="D402" t="s">
+        <v>35</v>
+      </c>
+      <c r="E402" s="5">
+        <v>130000</v>
+      </c>
+      <c r="F402" t="s">
+        <v>14</v>
+      </c>
+      <c r="G402" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1330</v>
+      </c>
+      <c r="I402" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J402" t="s">
+        <v>436</v>
+      </c>
+      <c r="K402" t="s">
+        <v>65</v>
+      </c>
+      <c r="L402" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="403" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A403" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B403" s="3">
+        <v>5</v>
+      </c>
+      <c r="C403" s="4">
+        <v>46168</v>
+      </c>
+      <c r="D403" t="s">
+        <v>136</v>
+      </c>
+      <c r="E403" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F403" t="s">
+        <v>14</v>
+      </c>
+      <c r="G403" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1332</v>
+      </c>
+      <c r="I403" t="s">
+        <v>1333</v>
+      </c>
+      <c r="J403" t="s">
+        <v>1334</v>
+      </c>
+      <c r="K403" t="s">
+        <v>1335</v>
+      </c>
+      <c r="L403" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="404" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A404" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B404" s="3">
+        <v>5</v>
+      </c>
+      <c r="C404" s="4">
+        <v>46168</v>
+      </c>
+      <c r="D404" t="s">
+        <v>35</v>
+      </c>
+      <c r="E404" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F404" t="s">
+        <v>14</v>
+      </c>
+      <c r="G404" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1336</v>
+      </c>
+      <c r="I404" t="s">
+        <v>1337</v>
+      </c>
+      <c r="J404" t="s">
+        <v>1338</v>
+      </c>
+      <c r="K404" t="s">
+        <v>1339</v>
+      </c>
+      <c r="L404" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="405" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A405" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B405" s="3">
+        <v>5</v>
+      </c>
+      <c r="C405" s="4">
+        <v>46168</v>
+      </c>
+      <c r="D405" t="s">
+        <v>35</v>
+      </c>
+      <c r="E405" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F405" t="s">
+        <v>14</v>
+      </c>
+      <c r="G405" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1340</v>
+      </c>
+      <c r="I405" t="s">
+        <v>1341</v>
+      </c>
+      <c r="J405" t="s">
+        <v>1342</v>
+      </c>
+      <c r="K405" t="s">
+        <v>56</v>
+      </c>
+      <c r="L405" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="406" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A406" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B406" s="3">
+        <v>5</v>
+      </c>
+      <c r="C406" s="4">
+        <v>46168</v>
+      </c>
+      <c r="D406" t="s">
+        <v>35</v>
+      </c>
+      <c r="E406" s="5">
+        <v>80000</v>
+      </c>
+      <c r="F406" t="s">
+        <v>14</v>
+      </c>
+      <c r="G406" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1343</v>
+      </c>
+      <c r="I406" t="s">
+        <v>1344</v>
+      </c>
+      <c r="J406" t="s">
+        <v>1345</v>
+      </c>
+      <c r="K406" t="s">
+        <v>244</v>
+      </c>
+      <c r="L406" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="407" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A407" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B407" s="3">
+        <v>5</v>
+      </c>
+      <c r="C407" s="4">
+        <v>46168</v>
+      </c>
+      <c r="D407" t="s">
+        <v>35</v>
+      </c>
+      <c r="E407" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F407" t="s">
+        <v>14</v>
+      </c>
+      <c r="G407" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1346</v>
+      </c>
+      <c r="I407" t="s">
+        <v>1347</v>
+      </c>
+      <c r="J407" t="s">
+        <v>1348</v>
+      </c>
+      <c r="K407" t="s">
+        <v>1349</v>
+      </c>
+      <c r="L407" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="408" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A408" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B408" s="3">
+        <v>5</v>
+      </c>
+      <c r="C408" s="4">
+        <v>46168</v>
+      </c>
+      <c r="D408" t="s">
+        <v>35</v>
+      </c>
+      <c r="E408" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F408" t="s">
+        <v>14</v>
+      </c>
+      <c r="G408" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1351</v>
+      </c>
+      <c r="I408" t="s">
+        <v>1352</v>
+      </c>
+      <c r="J408" t="s">
+        <v>1353</v>
+      </c>
+      <c r="K408" t="s">
+        <v>1354</v>
+      </c>
+      <c r="L408" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="409" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A409" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B409" s="3">
+        <v>5</v>
+      </c>
+      <c r="C409" s="4">
+        <v>46170</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E409" s="5">
+        <v>1500000</v>
+      </c>
+      <c r="F409" t="s">
+        <v>14</v>
+      </c>
+      <c r="G409" s="6" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1357</v>
+      </c>
+      <c r="I409" t="s">
+        <v>1358</v>
+      </c>
+      <c r="J409" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K409" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L409" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="410" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A410" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B410" s="3">
+        <v>5</v>
+      </c>
+      <c r="C410" s="4">
+        <v>46170</v>
+      </c>
+      <c r="D410" t="s">
+        <v>206</v>
+      </c>
+      <c r="E410" s="5">
+        <v>849241115</v>
+      </c>
+      <c r="F410" t="s">
+        <v>14</v>
+      </c>
+      <c r="G410" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1359</v>
+      </c>
+      <c r="I410" t="s">
+        <v>209</v>
+      </c>
+      <c r="J410" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K410" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L410" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="411" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A411" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B411" s="3">
+        <v>5</v>
+      </c>
+      <c r="C411" s="4">
+        <v>46170</v>
+      </c>
+      <c r="D411" t="s">
+        <v>206</v>
+      </c>
+      <c r="E411" s="5">
+        <v>5737410</v>
+      </c>
+      <c r="F411" t="s">
+        <v>14</v>
+      </c>
+      <c r="G411" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1359</v>
+      </c>
+      <c r="I411" t="s">
+        <v>209</v>
+      </c>
+      <c r="J411" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K411" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L411" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="412" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A412" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B412" s="3">
+        <v>5</v>
+      </c>
+      <c r="C412" s="4">
+        <v>46175</v>
+      </c>
+      <c r="D412" t="s">
+        <v>35</v>
+      </c>
+      <c r="E412" s="5">
+        <v>1433236</v>
+      </c>
+      <c r="F412" t="s">
+        <v>14</v>
+      </c>
+      <c r="G412" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1360</v>
+      </c>
+      <c r="I412" t="s">
+        <v>1361</v>
+      </c>
+      <c r="J412" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K412" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L412" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="413" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A413" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B413" s="3">
+        <v>5</v>
+      </c>
+      <c r="C413" s="4">
+        <v>46174</v>
+      </c>
+      <c r="D413" t="s">
+        <v>35</v>
+      </c>
+      <c r="E413" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F413" t="s">
+        <v>14</v>
+      </c>
+      <c r="G413" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1362</v>
+      </c>
+      <c r="I413" t="s">
+        <v>1363</v>
+      </c>
+      <c r="J413" t="s">
+        <v>1364</v>
+      </c>
+      <c r="K413" t="s">
+        <v>648</v>
+      </c>
+      <c r="L413" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="414" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A414" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B414" s="3">
+        <v>5</v>
+      </c>
+      <c r="C414" s="4">
+        <v>46174</v>
+      </c>
+      <c r="D414" t="s">
+        <v>35</v>
+      </c>
+      <c r="E414" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F414" t="s">
+        <v>14</v>
+      </c>
+      <c r="G414" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1365</v>
+      </c>
+      <c r="I414" t="s">
+        <v>1366</v>
+      </c>
+      <c r="J414" t="s">
+        <v>1367</v>
+      </c>
+      <c r="K414" t="s">
+        <v>1368</v>
+      </c>
+      <c r="L414" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="415" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A415" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B415" s="3">
+        <v>5</v>
+      </c>
+      <c r="C415" s="4">
+        <v>46178</v>
+      </c>
+      <c r="D415" t="s">
+        <v>35</v>
+      </c>
+      <c r="E415" s="5">
+        <v>120000</v>
+      </c>
+      <c r="F415" t="s">
+        <v>14</v>
+      </c>
+      <c r="G415" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1369</v>
+      </c>
+      <c r="I415" t="s">
+        <v>1370</v>
+      </c>
+      <c r="J415" t="s">
+        <v>1371</v>
+      </c>
+      <c r="K415" t="s">
+        <v>1372</v>
+      </c>
+      <c r="L415" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="416" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A416" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B416" s="3">
+        <v>5</v>
+      </c>
+      <c r="C416" s="4">
+        <v>46178</v>
+      </c>
+      <c r="D416" t="s">
+        <v>35</v>
+      </c>
+      <c r="E416" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F416" t="s">
+        <v>14</v>
+      </c>
+      <c r="G416" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1374</v>
+      </c>
+      <c r="I416" t="s">
+        <v>1375</v>
+      </c>
+      <c r="J416" t="s">
+        <v>1376</v>
+      </c>
+      <c r="K416" t="s">
+        <v>173</v>
+      </c>
+      <c r="L416" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="417" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A417" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B417" s="3">
+        <v>5</v>
+      </c>
+      <c r="C417" s="4">
+        <v>46174</v>
+      </c>
+      <c r="D417" t="s">
+        <v>35</v>
+      </c>
+      <c r="E417" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F417" t="s">
+        <v>14</v>
+      </c>
+      <c r="G417" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1377</v>
+      </c>
+      <c r="I417" t="s">
+        <v>1378</v>
+      </c>
+      <c r="J417" t="s">
+        <v>1379</v>
+      </c>
+      <c r="K417" t="s">
+        <v>65</v>
+      </c>
+      <c r="L417" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="418" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A418" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B418" s="3">
+        <v>5</v>
+      </c>
+      <c r="C418" s="4">
+        <v>46174</v>
+      </c>
+      <c r="D418" t="s">
+        <v>35</v>
+      </c>
+      <c r="E418" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F418" t="s">
+        <v>14</v>
+      </c>
+      <c r="G418" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1380</v>
+      </c>
+      <c r="I418" t="s">
+        <v>1381</v>
+      </c>
+      <c r="J418" t="s">
+        <v>1382</v>
+      </c>
+      <c r="K418" t="s">
+        <v>1383</v>
+      </c>
+      <c r="L418" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="419" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A419" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B419" s="3">
+        <v>5</v>
+      </c>
+      <c r="C419" s="4">
+        <v>46174</v>
+      </c>
+      <c r="D419" t="s">
+        <v>35</v>
+      </c>
+      <c r="E419" s="5">
+        <v>130000</v>
+      </c>
+      <c r="F419" t="s">
+        <v>14</v>
+      </c>
+      <c r="G419" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1385</v>
+      </c>
+      <c r="I419" t="s">
+        <v>1386</v>
+      </c>
+      <c r="J419" t="s">
+        <v>1387</v>
+      </c>
+      <c r="K419" t="s">
+        <v>1388</v>
+      </c>
+      <c r="L419" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="420" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A420" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B420" s="3">
+        <v>5</v>
+      </c>
+      <c r="C420" s="4">
+        <v>46174</v>
+      </c>
+      <c r="D420" t="s">
+        <v>35</v>
+      </c>
+      <c r="E420" s="5">
+        <v>120000</v>
+      </c>
+      <c r="F420" t="s">
+        <v>14</v>
+      </c>
+      <c r="G420" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1389</v>
+      </c>
+      <c r="I420" t="s">
+        <v>1390</v>
+      </c>
+      <c r="J420" t="s">
+        <v>1391</v>
+      </c>
+      <c r="K420" t="s">
+        <v>347</v>
+      </c>
+      <c r="L420" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="421" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A421" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B421" s="3">
+        <v>5</v>
+      </c>
+      <c r="C421" s="4">
+        <v>46174</v>
+      </c>
+      <c r="D421" t="s">
+        <v>35</v>
+      </c>
+      <c r="E421" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F421" t="s">
+        <v>14</v>
+      </c>
+      <c r="G421" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1392</v>
+      </c>
+      <c r="I421" t="s">
+        <v>1393</v>
+      </c>
+      <c r="J421" t="s">
+        <v>1394</v>
+      </c>
+      <c r="K421" t="s">
+        <v>1395</v>
+      </c>
+      <c r="L421" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="422" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A422" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B422" s="3">
+        <v>5</v>
+      </c>
+      <c r="C422" s="4">
+        <v>46175</v>
+      </c>
+      <c r="D422" t="s">
+        <v>356</v>
+      </c>
+      <c r="E422" s="5">
+        <v>8322607</v>
+      </c>
+      <c r="F422" t="s">
+        <v>14</v>
+      </c>
+      <c r="G422" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1396</v>
+      </c>
+      <c r="I422" t="s">
+        <v>359</v>
+      </c>
+      <c r="J422" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K422" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L422" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="423" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A423" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B423" s="3">
+        <v>5</v>
+      </c>
+      <c r="C423" s="4">
+        <v>46171</v>
+      </c>
+      <c r="D423" t="s">
+        <v>82</v>
+      </c>
+      <c r="E423" s="5">
+        <v>21000000</v>
+      </c>
+      <c r="F423" t="s">
+        <v>14</v>
+      </c>
+      <c r="G423" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1397</v>
+      </c>
+      <c r="I423" t="s">
+        <v>85</v>
+      </c>
+      <c r="J423" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K423" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L423" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="424" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A424" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B424" s="3">
+        <v>5</v>
+      </c>
+      <c r="C424" s="4">
+        <v>46178</v>
+      </c>
+      <c r="D424" t="s">
+        <v>35</v>
+      </c>
+      <c r="E424" s="5">
+        <v>8793624</v>
+      </c>
+      <c r="F424" t="s">
+        <v>14</v>
+      </c>
+      <c r="G424" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1398</v>
+      </c>
+      <c r="I424" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J424" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K424" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L424" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="425" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A425" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B425" s="3">
+        <v>6</v>
+      </c>
+      <c r="C425" s="4">
+        <v>46176</v>
+      </c>
+      <c r="D425" t="s">
+        <v>20</v>
+      </c>
+      <c r="E425" s="5">
+        <v>127053</v>
+      </c>
+      <c r="F425" t="s">
+        <v>14</v>
+      </c>
+      <c r="G425" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1400</v>
+      </c>
+      <c r="I425" t="s">
+        <v>17</v>
+      </c>
+      <c r="J425" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K425" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L425" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="426" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A426" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B426" s="3">
+        <v>6</v>
+      </c>
+      <c r="C426" s="4">
+        <v>46175</v>
+      </c>
+      <c r="D426" t="s">
+        <v>261</v>
+      </c>
+      <c r="E426" s="5">
+        <v>41298905</v>
+      </c>
+      <c r="F426" t="s">
+        <v>14</v>
+      </c>
+      <c r="G426" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1401</v>
+      </c>
+      <c r="I426" t="s">
+        <v>17</v>
+      </c>
+      <c r="J426" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K426" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L426" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="427" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A427" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B427" s="3">
+        <v>6</v>
+      </c>
+      <c r="C427" s="4">
+        <v>46175</v>
+      </c>
+      <c r="D427" t="s">
+        <v>18</v>
+      </c>
+      <c r="E427" s="5">
+        <v>726225</v>
+      </c>
+      <c r="F427" t="s">
+        <v>14</v>
+      </c>
+      <c r="G427" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1401</v>
+      </c>
+      <c r="I427" t="s">
+        <v>17</v>
+      </c>
+      <c r="J427" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K427" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L427" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="428" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A428" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B428" s="3">
+        <v>6</v>
+      </c>
+      <c r="C428" s="4">
+        <v>46177</v>
+      </c>
+      <c r="D428" t="s">
+        <v>206</v>
+      </c>
+      <c r="E428" s="5">
+        <v>69493061</v>
+      </c>
+      <c r="F428" t="s">
+        <v>14</v>
+      </c>
+      <c r="G428" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1402</v>
+      </c>
+      <c r="I428" t="s">
+        <v>209</v>
+      </c>
+      <c r="J428" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K428" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L428" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="429" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A429" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B429" s="3">
+        <v>6</v>
+      </c>
+      <c r="C429" s="4">
+        <v>46178</v>
+      </c>
+      <c r="D429" t="s">
+        <v>369</v>
+      </c>
+      <c r="E429" s="5">
+        <v>3510500</v>
+      </c>
+      <c r="F429" t="s">
+        <v>14</v>
+      </c>
+      <c r="G429" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1403</v>
+      </c>
+      <c r="I429" t="s">
+        <v>209</v>
+      </c>
+      <c r="J429" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K429" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L429" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="430" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A430" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B430" s="3">
+        <v>6</v>
+      </c>
+      <c r="C430" s="4">
+        <v>46183</v>
+      </c>
+      <c r="D430" t="s">
+        <v>94</v>
+      </c>
+      <c r="E430" s="5">
+        <v>2271360</v>
+      </c>
+      <c r="F430" t="s">
+        <v>14</v>
+      </c>
+      <c r="G430" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1404</v>
+      </c>
+      <c r="I430" t="s">
+        <v>97</v>
+      </c>
+      <c r="J430" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K430" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L430" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="431" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A431" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B431" s="3">
+        <v>6</v>
+      </c>
+      <c r="C431" s="4">
+        <v>46182</v>
+      </c>
+      <c r="D431" t="s">
+        <v>273</v>
+      </c>
+      <c r="E431" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F431" t="s">
+        <v>14</v>
+      </c>
+      <c r="G431" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1405</v>
+      </c>
+      <c r="I431" t="s">
+        <v>1406</v>
+      </c>
+      <c r="J431" t="s">
+        <v>1407</v>
+      </c>
+      <c r="K431" t="s">
+        <v>188</v>
+      </c>
+      <c r="L431" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="432" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A432" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B432" s="3">
+        <v>6</v>
+      </c>
+      <c r="C432" s="4">
+        <v>46182</v>
+      </c>
+      <c r="D432" t="s">
+        <v>35</v>
+      </c>
+      <c r="E432" s="5">
+        <v>120000</v>
+      </c>
+      <c r="F432" t="s">
+        <v>14</v>
+      </c>
+      <c r="G432" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1408</v>
+      </c>
+      <c r="I432" t="s">
+        <v>1409</v>
+      </c>
+      <c r="J432" t="s">
+        <v>1410</v>
+      </c>
+      <c r="K432" t="s">
+        <v>1411</v>
+      </c>
+      <c r="L432" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="433" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A433" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B433" s="3">
+        <v>6</v>
+      </c>
+      <c r="C433" s="4">
+        <v>46182</v>
+      </c>
+      <c r="D433" t="s">
+        <v>35</v>
+      </c>
+      <c r="E433" s="5">
+        <v>90000</v>
+      </c>
+      <c r="F433" t="s">
+        <v>14</v>
+      </c>
+      <c r="G433" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1412</v>
+      </c>
+      <c r="I433" t="s">
+        <v>1413</v>
+      </c>
+      <c r="J433" t="s">
+        <v>1414</v>
+      </c>
+      <c r="K433" t="s">
+        <v>1415</v>
+      </c>
+      <c r="L433" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="434" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A434" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B434" s="3">
+        <v>6</v>
+      </c>
+      <c r="C434" s="4">
+        <v>46182</v>
+      </c>
+      <c r="D434" t="s">
+        <v>35</v>
+      </c>
+      <c r="E434" s="5">
+        <v>180000</v>
+      </c>
+      <c r="F434" t="s">
+        <v>14</v>
+      </c>
+      <c r="G434" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1416</v>
+      </c>
+      <c r="I434" t="s">
+        <v>1417</v>
+      </c>
+      <c r="J434" t="s">
+        <v>1418</v>
+      </c>
+      <c r="K434" t="s">
+        <v>65</v>
+      </c>
+      <c r="L434" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="435" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A435" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B435" s="3">
+        <v>6</v>
+      </c>
+      <c r="C435" s="4">
+        <v>46183</v>
+      </c>
+      <c r="D435" t="s">
+        <v>35</v>
+      </c>
+      <c r="E435" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F435" t="s">
+        <v>14</v>
+      </c>
+      <c r="G435" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1419</v>
+      </c>
+      <c r="I435" t="s">
+        <v>1420</v>
+      </c>
+      <c r="J435" t="s">
+        <v>1421</v>
+      </c>
+      <c r="K435" t="s">
+        <v>433</v>
+      </c>
+      <c r="L435" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="436" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A436" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B436" s="3">
+        <v>6</v>
+      </c>
+      <c r="C436" s="4">
+        <v>46183</v>
+      </c>
+      <c r="D436" t="s">
+        <v>35</v>
+      </c>
+      <c r="E436" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F436" t="s">
+        <v>14</v>
+      </c>
+      <c r="G436" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1423</v>
+      </c>
+      <c r="I436" t="s">
+        <v>1424</v>
+      </c>
+      <c r="J436" t="s">
+        <v>1425</v>
+      </c>
+      <c r="K436" t="s">
+        <v>1426</v>
+      </c>
+      <c r="L436" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="437" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A437" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B437" s="3">
+        <v>6</v>
+      </c>
+      <c r="C437" s="4">
+        <v>46183</v>
+      </c>
+      <c r="D437" t="s">
+        <v>35</v>
+      </c>
+      <c r="E437" s="5">
+        <v>80000</v>
+      </c>
+      <c r="F437" t="s">
+        <v>14</v>
+      </c>
+      <c r="G437" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1428</v>
+      </c>
+      <c r="I437" t="s">
+        <v>1429</v>
+      </c>
+      <c r="J437" t="s">
+        <v>1430</v>
+      </c>
+      <c r="K437" t="s">
+        <v>56</v>
+      </c>
+      <c r="L437" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="438" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B438" s="3">
+        <v>6</v>
+      </c>
+      <c r="C438" s="4">
+        <v>46183</v>
+      </c>
+      <c r="D438" t="s">
+        <v>35</v>
+      </c>
+      <c r="E438" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F438" t="s">
+        <v>14</v>
+      </c>
+      <c r="G438" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1431</v>
+      </c>
+      <c r="I438" t="s">
+        <v>1432</v>
+      </c>
+      <c r="J438" t="s">
+        <v>1433</v>
+      </c>
+      <c r="K438" t="s">
+        <v>565</v>
+      </c>
+      <c r="L438" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="439" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B439" s="3">
+        <v>6</v>
+      </c>
+      <c r="C439" s="4">
+        <v>46183</v>
+      </c>
+      <c r="D439" t="s">
+        <v>35</v>
+      </c>
+      <c r="E439" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F439" t="s">
+        <v>14</v>
+      </c>
+      <c r="G439" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1434</v>
+      </c>
+      <c r="I439" t="s">
+        <v>1435</v>
+      </c>
+      <c r="J439" t="s">
+        <v>1436</v>
+      </c>
+      <c r="K439" t="s">
+        <v>279</v>
+      </c>
+      <c r="L439" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="440" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B440" s="3">
+        <v>6</v>
+      </c>
+      <c r="C440" s="4">
+        <v>46183</v>
+      </c>
+      <c r="D440" t="s">
+        <v>35</v>
+      </c>
+      <c r="E440" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F440" t="s">
+        <v>14</v>
+      </c>
+      <c r="G440" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1437</v>
+      </c>
+      <c r="I440" t="s">
+        <v>1438</v>
+      </c>
+      <c r="J440" t="s">
+        <v>1439</v>
+      </c>
+      <c r="K440" t="s">
+        <v>1440</v>
+      </c>
+      <c r="L440" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="441" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B441" s="3">
+        <v>6</v>
+      </c>
+      <c r="C441" s="4">
+        <v>46183</v>
+      </c>
+      <c r="D441" t="s">
+        <v>136</v>
+      </c>
+      <c r="E441" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F441" t="s">
+        <v>14</v>
+      </c>
+      <c r="G441" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1442</v>
+      </c>
+      <c r="I441" t="s">
+        <v>1443</v>
+      </c>
+      <c r="J441" t="s">
+        <v>1017</v>
+      </c>
+      <c r="K441" t="s">
+        <v>428</v>
+      </c>
+      <c r="L441" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="442" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B442" s="3">
+        <v>6</v>
+      </c>
+      <c r="C442" s="4">
+        <v>46183</v>
+      </c>
+      <c r="D442" t="s">
+        <v>35</v>
+      </c>
+      <c r="E442" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F442" t="s">
+        <v>14</v>
+      </c>
+      <c r="G442" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1444</v>
+      </c>
+      <c r="I442" t="s">
+        <v>1445</v>
+      </c>
+      <c r="J442" t="s">
+        <v>1446</v>
+      </c>
+      <c r="K442" t="s">
+        <v>416</v>
+      </c>
+      <c r="L442" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="443" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B443" s="3">
+        <v>6</v>
+      </c>
+      <c r="C443" s="4">
+        <v>46183</v>
+      </c>
+      <c r="D443" t="s">
+        <v>35</v>
+      </c>
+      <c r="E443" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F443" t="s">
+        <v>14</v>
+      </c>
+      <c r="G443" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1447</v>
+      </c>
+      <c r="I443" t="s">
+        <v>1448</v>
+      </c>
+      <c r="J443" t="s">
+        <v>313</v>
+      </c>
+      <c r="K443" t="s">
+        <v>178</v>
+      </c>
+      <c r="L443" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="444" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B444" s="3">
+        <v>6</v>
+      </c>
+      <c r="C444" s="4">
+        <v>46183</v>
+      </c>
+      <c r="D444" t="s">
+        <v>35</v>
+      </c>
+      <c r="E444" s="5">
+        <v>180000</v>
+      </c>
+      <c r="F444" t="s">
+        <v>14</v>
+      </c>
+      <c r="G444" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1449</v>
+      </c>
+      <c r="I444" t="s">
+        <v>1450</v>
+      </c>
+      <c r="J444" t="s">
+        <v>1451</v>
+      </c>
+      <c r="K444" t="s">
+        <v>1452</v>
+      </c>
+      <c r="L444" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="445" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B445" s="3">
+        <v>6</v>
+      </c>
+      <c r="C445" s="4">
+        <v>46183</v>
+      </c>
+      <c r="D445" t="s">
+        <v>35</v>
+      </c>
+      <c r="E445" s="5">
+        <v>160000</v>
+      </c>
+      <c r="F445" t="s">
+        <v>14</v>
+      </c>
+      <c r="G445" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1453</v>
+      </c>
+      <c r="I445" t="s">
+        <v>1454</v>
+      </c>
+      <c r="J445" t="s">
+        <v>1455</v>
+      </c>
+      <c r="K445" t="s">
+        <v>400</v>
+      </c>
+      <c r="L445" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="446" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B446" s="3">
+        <v>6</v>
+      </c>
+      <c r="C446" s="4">
+        <v>46183</v>
+      </c>
+      <c r="D446" t="s">
+        <v>35</v>
+      </c>
+      <c r="E446" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F446" t="s">
+        <v>14</v>
+      </c>
+      <c r="G446" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1456</v>
+      </c>
+      <c r="I446" t="s">
+        <v>1457</v>
+      </c>
+      <c r="J446" t="s">
+        <v>1458</v>
+      </c>
+      <c r="K446" t="s">
+        <v>1459</v>
+      </c>
+      <c r="L446" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="447" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B447" s="3">
+        <v>6</v>
+      </c>
+      <c r="C447" s="4">
+        <v>46184</v>
+      </c>
+      <c r="D447" t="s">
+        <v>94</v>
+      </c>
+      <c r="E447" s="5">
+        <v>388234</v>
+      </c>
+      <c r="F447" t="s">
+        <v>14</v>
+      </c>
+      <c r="G447" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1460</v>
+      </c>
+      <c r="I447" t="s">
+        <v>97</v>
+      </c>
+      <c r="J447" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K447" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L447" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="448" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B448" s="3">
+        <v>6</v>
+      </c>
+      <c r="C448" s="4">
+        <v>46188</v>
+      </c>
+      <c r="D448" t="s">
+        <v>122</v>
+      </c>
+      <c r="E448" s="5">
+        <v>329781</v>
+      </c>
+      <c r="F448" t="s">
+        <v>14</v>
+      </c>
+      <c r="G448" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1461</v>
+      </c>
+      <c r="I448" t="s">
+        <v>655</v>
+      </c>
+      <c r="J448" t="s">
+        <v>656</v>
+      </c>
+      <c r="K448" t="s">
+        <v>427</v>
+      </c>
+      <c r="L448" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="449" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B449" s="3">
+        <v>6</v>
+      </c>
+      <c r="C449" s="4">
+        <v>46190</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E449" s="5">
+        <v>5000000</v>
+      </c>
+      <c r="F449" t="s">
+        <v>14</v>
+      </c>
+      <c r="G449" s="6" t="s">
+        <v>1463</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1464</v>
+      </c>
+      <c r="I449" t="s">
+        <v>1465</v>
+      </c>
+      <c r="J449" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K449" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L449" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="450" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A450" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B450" s="3">
+        <v>6</v>
+      </c>
+      <c r="C450" s="4">
+        <v>46191</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E450" s="5">
+        <v>8500000</v>
+      </c>
+      <c r="F450" t="s">
+        <v>14</v>
+      </c>
+      <c r="G450" s="6" t="s">
+        <v>1467</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1468</v>
+      </c>
+      <c r="I450" t="s">
+        <v>1469</v>
+      </c>
+      <c r="J450" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K450" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L450" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="451" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A451" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B451" s="3">
+        <v>6</v>
+      </c>
+      <c r="C451" s="4">
+        <v>46195</v>
+      </c>
+      <c r="D451" t="s">
+        <v>122</v>
+      </c>
+      <c r="E451" s="5">
+        <v>975562</v>
+      </c>
+      <c r="F451" t="s">
+        <v>14</v>
+      </c>
+      <c r="G451" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1470</v>
+      </c>
+      <c r="I451" t="s">
+        <v>841</v>
+      </c>
+      <c r="J451" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K451" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L451" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="452" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A452" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B452" s="3">
+        <v>6</v>
+      </c>
+      <c r="C452" s="4">
+        <v>46191</v>
+      </c>
+      <c r="D452" t="s">
+        <v>35</v>
+      </c>
+      <c r="E452" s="5">
+        <v>80000</v>
+      </c>
+      <c r="F452" t="s">
+        <v>14</v>
+      </c>
+      <c r="G452" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1471</v>
+      </c>
+      <c r="I452" t="s">
+        <v>1472</v>
+      </c>
+      <c r="J452" t="s">
+        <v>1473</v>
+      </c>
+      <c r="K452" t="s">
+        <v>1049</v>
+      </c>
+      <c r="L452" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="453" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A453" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B453" s="3">
+        <v>6</v>
+      </c>
+      <c r="C453" s="4">
+        <v>46191</v>
+      </c>
+      <c r="D453" t="s">
+        <v>35</v>
+      </c>
+      <c r="E453" s="5">
+        <v>70000</v>
+      </c>
+      <c r="F453" t="s">
+        <v>14</v>
+      </c>
+      <c r="G453" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1474</v>
+      </c>
+      <c r="I453" t="s">
+        <v>1475</v>
+      </c>
+      <c r="J453" t="s">
+        <v>1476</v>
+      </c>
+      <c r="K453" t="s">
+        <v>304</v>
+      </c>
+      <c r="L453" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="454" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A454" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B454" s="3">
+        <v>6</v>
+      </c>
+      <c r="C454" s="4">
+        <v>46191</v>
+      </c>
+      <c r="D454" t="s">
+        <v>136</v>
+      </c>
+      <c r="E454" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F454" t="s">
+        <v>14</v>
+      </c>
+      <c r="G454" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1478</v>
+      </c>
+      <c r="I454" t="s">
+        <v>1479</v>
+      </c>
+      <c r="J454" t="s">
+        <v>1480</v>
+      </c>
+      <c r="K454" t="s">
+        <v>1481</v>
+      </c>
+      <c r="L454" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="455" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A455" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B455" s="3">
+        <v>6</v>
+      </c>
+      <c r="C455" s="4">
+        <v>46191</v>
+      </c>
+      <c r="D455" t="s">
+        <v>35</v>
+      </c>
+      <c r="E455" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F455" t="s">
+        <v>14</v>
+      </c>
+      <c r="G455" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1482</v>
+      </c>
+      <c r="I455" t="s">
+        <v>1483</v>
+      </c>
+      <c r="J455" t="s">
+        <v>1484</v>
+      </c>
+      <c r="K455" t="s">
+        <v>1485</v>
+      </c>
+      <c r="L455" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="456" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A456" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B456" s="3">
+        <v>6</v>
+      </c>
+      <c r="C456" s="4">
+        <v>46191</v>
+      </c>
+      <c r="D456" t="s">
+        <v>35</v>
+      </c>
+      <c r="E456" s="5">
+        <v>50000</v>
+      </c>
+      <c r="F456" t="s">
+        <v>14</v>
+      </c>
+      <c r="G456" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1486</v>
+      </c>
+      <c r="I456" t="s">
+        <v>1487</v>
+      </c>
+      <c r="J456" t="s">
+        <v>1488</v>
+      </c>
+      <c r="K456" t="s">
+        <v>1426</v>
+      </c>
+      <c r="L456" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="457" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A457" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B457" s="3">
+        <v>6</v>
+      </c>
+      <c r="C457" s="4">
+        <v>46191</v>
+      </c>
+      <c r="D457" t="s">
+        <v>35</v>
+      </c>
+      <c r="E457" s="5">
+        <v>80000</v>
+      </c>
+      <c r="F457" t="s">
+        <v>14</v>
+      </c>
+      <c r="G457" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1489</v>
+      </c>
+      <c r="I457" t="s">
+        <v>1490</v>
+      </c>
+      <c r="J457" t="s">
+        <v>1491</v>
+      </c>
+      <c r="K457" t="s">
+        <v>433</v>
+      </c>
+      <c r="L457" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="458" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A458" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B458" s="3">
+        <v>6</v>
+      </c>
+      <c r="C458" s="4">
+        <v>46191</v>
+      </c>
+      <c r="D458" t="s">
+        <v>35</v>
+      </c>
+      <c r="E458" s="5">
+        <v>90000</v>
+      </c>
+      <c r="F458" t="s">
+        <v>14</v>
+      </c>
+      <c r="G458" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1492</v>
+      </c>
+      <c r="I458" t="s">
+        <v>1493</v>
+      </c>
+      <c r="J458" t="s">
+        <v>1494</v>
+      </c>
+      <c r="K458" t="s">
+        <v>1495</v>
+      </c>
+      <c r="L458" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="459" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A459" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B459" s="3">
+        <v>6</v>
+      </c>
+      <c r="C459" s="4">
+        <v>46204</v>
+      </c>
+      <c r="D459" t="s">
+        <v>122</v>
+      </c>
+      <c r="E459" s="5">
+        <v>272177</v>
+      </c>
+      <c r="F459" t="s">
+        <v>14</v>
+      </c>
+      <c r="G459" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1496</v>
+      </c>
+      <c r="I459" t="s">
+        <v>843</v>
+      </c>
+      <c r="J459" t="s">
+        <v>844</v>
+      </c>
+      <c r="K459" t="s">
+        <v>845</v>
+      </c>
+      <c r="L459" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="460" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A460" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B460" s="3">
+        <v>6</v>
+      </c>
+      <c r="C460" s="4">
+        <v>46195</v>
+      </c>
+      <c r="D460" t="s">
+        <v>122</v>
+      </c>
+      <c r="E460" s="5">
+        <v>249519</v>
+      </c>
+      <c r="F460" t="s">
+        <v>14</v>
+      </c>
+      <c r="G460" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1497</v>
+      </c>
+      <c r="I460" t="s">
+        <v>843</v>
+      </c>
+      <c r="J460" t="s">
+        <v>844</v>
+      </c>
+      <c r="K460" t="s">
+        <v>845</v>
+      </c>
+      <c r="L460" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="461" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A461" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B461" s="3">
+        <v>6</v>
+      </c>
+      <c r="C461" s="4">
+        <v>46191</v>
+      </c>
+      <c r="D461" t="s">
+        <v>35</v>
+      </c>
+      <c r="E461" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F461" t="s">
+        <v>14</v>
+      </c>
+      <c r="G461" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1498</v>
+      </c>
+      <c r="I461" t="s">
+        <v>1499</v>
+      </c>
+      <c r="J461" t="s">
+        <v>1500</v>
+      </c>
+      <c r="K461" t="s">
+        <v>1501</v>
+      </c>
+      <c r="L461" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="462" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A462" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B462" s="3">
+        <v>6</v>
+      </c>
+      <c r="C462" s="4">
+        <v>46191</v>
+      </c>
+      <c r="D462" t="s">
+        <v>35</v>
+      </c>
+      <c r="E462" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F462" t="s">
+        <v>14</v>
+      </c>
+      <c r="G462" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1502</v>
+      </c>
+      <c r="I462" t="s">
+        <v>1503</v>
+      </c>
+      <c r="J462" t="s">
+        <v>1504</v>
+      </c>
+      <c r="K462" t="s">
+        <v>1505</v>
+      </c>
+      <c r="L462" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="463" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A463" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B463" s="3">
+        <v>6</v>
+      </c>
+      <c r="C463" s="4">
+        <v>46191</v>
+      </c>
+      <c r="D463" t="s">
+        <v>35</v>
+      </c>
+      <c r="E463" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F463" t="s">
+        <v>14</v>
+      </c>
+      <c r="G463" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1506</v>
+      </c>
+      <c r="I463" t="s">
+        <v>1507</v>
+      </c>
+      <c r="J463" t="s">
+        <v>1508</v>
+      </c>
+      <c r="K463" t="s">
+        <v>304</v>
+      </c>
+      <c r="L463" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="464" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A464" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B464" s="3">
+        <v>6</v>
+      </c>
+      <c r="C464" s="4">
+        <v>46191</v>
+      </c>
+      <c r="D464" t="s">
+        <v>35</v>
+      </c>
+      <c r="E464" s="5">
+        <v>70000</v>
+      </c>
+      <c r="F464" t="s">
+        <v>14</v>
+      </c>
+      <c r="G464" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1509</v>
+      </c>
+      <c r="I464" t="s">
+        <v>1510</v>
+      </c>
+      <c r="J464" t="s">
+        <v>1029</v>
+      </c>
+      <c r="K464" t="s">
+        <v>187</v>
+      </c>
+      <c r="L464" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="465" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A465" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B465" s="3">
+        <v>6</v>
+      </c>
+      <c r="C465" s="4">
+        <v>46191</v>
+      </c>
+      <c r="D465" t="s">
+        <v>35</v>
+      </c>
+      <c r="E465" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F465" t="s">
+        <v>14</v>
+      </c>
+      <c r="G465" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1511</v>
+      </c>
+      <c r="I465" t="s">
+        <v>1512</v>
+      </c>
+      <c r="J465" t="s">
+        <v>1513</v>
+      </c>
+      <c r="K465" t="s">
+        <v>70</v>
+      </c>
+      <c r="L465" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="466" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A466" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B466" s="3">
+        <v>6</v>
+      </c>
+      <c r="C466" s="4">
+        <v>46191</v>
+      </c>
+      <c r="D466" t="s">
+        <v>369</v>
+      </c>
+      <c r="E466" s="5">
+        <v>25000000</v>
+      </c>
+      <c r="F466" t="s">
+        <v>14</v>
+      </c>
+      <c r="G466" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1514</v>
+      </c>
+      <c r="I466" t="s">
+        <v>209</v>
+      </c>
+      <c r="J466" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K466" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L466" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="467" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A467" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B467" s="3">
+        <v>6</v>
+      </c>
+      <c r="C467" s="4">
+        <v>46191</v>
+      </c>
+      <c r="D467" t="s">
+        <v>273</v>
+      </c>
+      <c r="E467" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F467" t="s">
+        <v>14</v>
+      </c>
+      <c r="G467" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1515</v>
+      </c>
+      <c r="I467" t="s">
+        <v>1516</v>
+      </c>
+      <c r="J467" t="s">
+        <v>1517</v>
+      </c>
+      <c r="K467" t="s">
+        <v>304</v>
+      </c>
+      <c r="L467" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="468" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A468" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B468" s="3">
+        <v>6</v>
+      </c>
+      <c r="C468" s="4">
+        <v>46190</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E468" s="5">
+        <v>3400000</v>
+      </c>
+      <c r="F468" t="s">
+        <v>14</v>
+      </c>
+      <c r="G468" s="6" t="s">
+        <v>1519</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1520</v>
+      </c>
+      <c r="I468" t="s">
+        <v>1521</v>
+      </c>
+      <c r="J468" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K468" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L468" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="469" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A469" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B469" s="3">
+        <v>6</v>
+      </c>
+      <c r="C469" s="4">
+        <v>46204</v>
+      </c>
+      <c r="D469" t="s">
+        <v>122</v>
+      </c>
+      <c r="E469" s="5">
+        <v>146042</v>
+      </c>
+      <c r="F469" t="s">
+        <v>14</v>
+      </c>
+      <c r="G469" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1522</v>
+      </c>
+      <c r="I469" t="s">
+        <v>655</v>
+      </c>
+      <c r="J469" t="s">
+        <v>656</v>
+      </c>
+      <c r="K469" t="s">
+        <v>427</v>
+      </c>
+      <c r="L469" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="470" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A470" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B470" s="3">
+        <v>6</v>
+      </c>
+      <c r="C470" s="4">
+        <v>46204</v>
+      </c>
+      <c r="D470" t="s">
+        <v>122</v>
+      </c>
+      <c r="E470" s="5">
+        <v>154646</v>
+      </c>
+      <c r="F470" t="s">
+        <v>14</v>
+      </c>
+      <c r="G470" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1523</v>
+      </c>
+      <c r="I470" t="s">
+        <v>655</v>
+      </c>
+      <c r="J470" t="s">
+        <v>656</v>
+      </c>
+      <c r="K470" t="s">
+        <v>427</v>
+      </c>
+      <c r="L470" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="471" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A471" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B471" s="3">
+        <v>6</v>
+      </c>
+      <c r="C471" s="4">
+        <v>46209</v>
+      </c>
+      <c r="D471" t="s">
+        <v>35</v>
+      </c>
+      <c r="E471" s="5">
+        <v>2356200</v>
+      </c>
+      <c r="F471" t="s">
+        <v>14</v>
+      </c>
+      <c r="G471" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1524</v>
+      </c>
+      <c r="I471" t="s">
+        <v>1525</v>
+      </c>
+      <c r="J471" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K471" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L471" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="472" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A472" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B472" s="3">
+        <v>6</v>
+      </c>
+      <c r="C472" s="4">
+        <v>46198</v>
+      </c>
+      <c r="D472" t="s">
+        <v>82</v>
+      </c>
+      <c r="E472" s="5">
+        <v>19000000</v>
+      </c>
+      <c r="F472" t="s">
+        <v>14</v>
+      </c>
+      <c r="G472" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1526</v>
+      </c>
+      <c r="I472" t="s">
+        <v>85</v>
+      </c>
+      <c r="J472" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K472" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L472" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="473" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A473" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B473" s="3">
+        <v>6</v>
+      </c>
+      <c r="C473" s="4">
+        <v>46209</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E473" s="5">
+        <v>700000</v>
+      </c>
+      <c r="F473" t="s">
+        <v>14</v>
+      </c>
+      <c r="G473" s="6" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1529</v>
+      </c>
+      <c r="I473" t="s">
+        <v>1530</v>
+      </c>
+      <c r="J473" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K473" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L473" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="474" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A474" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B474" s="3">
+        <v>6</v>
+      </c>
+      <c r="C474" s="4">
+        <v>46199</v>
+      </c>
+      <c r="D474" t="s">
+        <v>206</v>
+      </c>
+      <c r="E474" s="5">
+        <v>1233302502</v>
+      </c>
+      <c r="F474" t="s">
+        <v>14</v>
+      </c>
+      <c r="G474" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1531</v>
+      </c>
+      <c r="I474" t="s">
+        <v>209</v>
+      </c>
+      <c r="J474" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K474" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L474" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="475" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A475" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B475" s="3">
+        <v>6</v>
+      </c>
+      <c r="C475" s="4">
+        <v>46204</v>
+      </c>
+      <c r="D475" t="s">
+        <v>206</v>
+      </c>
+      <c r="E475" s="5">
+        <v>63662330</v>
+      </c>
+      <c r="F475" t="s">
+        <v>14</v>
+      </c>
+      <c r="G475" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1532</v>
+      </c>
+      <c r="I475" t="s">
+        <v>209</v>
+      </c>
+      <c r="J475" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K475" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L475" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="476" spans="1:12" ht="135" x14ac:dyDescent="0.25">
+      <c r="A476" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B476" s="3">
+        <v>6</v>
+      </c>
+      <c r="C476" s="4">
+        <v>46203</v>
+      </c>
+      <c r="D476" t="s">
+        <v>82</v>
+      </c>
+      <c r="E476" s="5">
+        <v>57000000</v>
+      </c>
+      <c r="F476" t="s">
+        <v>14</v>
+      </c>
+      <c r="G476" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="H476" s="7" t="s">
+        <v>1533</v>
+      </c>
+      <c r="I476" t="s">
+        <v>85</v>
+      </c>
+      <c r="J476" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K476" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L476" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="477" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A477" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B477" s="3">
+        <v>7</v>
+      </c>
+      <c r="C477" s="4">
+        <v>46209</v>
+      </c>
+      <c r="D477" t="s">
+        <v>122</v>
+      </c>
+      <c r="E477" s="5">
+        <v>527396</v>
+      </c>
+      <c r="F477" t="s">
+        <v>14</v>
+      </c>
+      <c r="G477" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1534</v>
+      </c>
+      <c r="I477" t="s">
+        <v>843</v>
+      </c>
+      <c r="J477" t="s">
+        <v>844</v>
+      </c>
+      <c r="K477" t="s">
+        <v>845</v>
+      </c>
+      <c r="L477" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="478" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A478" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B478" s="3">
+        <v>7</v>
+      </c>
+      <c r="C478" s="4">
+        <v>46206</v>
+      </c>
+      <c r="D478" t="s">
+        <v>369</v>
+      </c>
+      <c r="E478" s="5">
+        <v>5232076</v>
+      </c>
+      <c r="F478" t="s">
+        <v>14</v>
+      </c>
+      <c r="G478" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1535</v>
+      </c>
+      <c r="I478" t="s">
+        <v>209</v>
+      </c>
+      <c r="J478" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K478" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L478" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="479" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A479" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B479" s="3">
+        <v>7</v>
+      </c>
+      <c r="C479" s="4">
+        <v>46209</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E479" s="5">
+        <v>1800000</v>
+      </c>
+      <c r="F479" t="s">
+        <v>14</v>
+      </c>
+      <c r="G479" s="6" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1538</v>
+      </c>
+      <c r="I479" t="s">
+        <v>1539</v>
+      </c>
+      <c r="J479" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K479" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L479" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="480" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A480" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B480" s="3">
+        <v>7</v>
+      </c>
+      <c r="C480" s="4">
+        <v>46206</v>
+      </c>
+      <c r="D480" t="s">
+        <v>369</v>
+      </c>
+      <c r="E480" s="5">
+        <v>11250000</v>
+      </c>
+      <c r="F480" t="s">
+        <v>14</v>
+      </c>
+      <c r="G480" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1540</v>
+      </c>
+      <c r="I480" t="s">
+        <v>209</v>
+      </c>
+      <c r="J480" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K480" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L480" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="481" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A481" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B481" s="3">
+        <v>7</v>
+      </c>
+      <c r="C481" s="4">
+        <v>46210</v>
+      </c>
+      <c r="D481" t="s">
+        <v>206</v>
+      </c>
+      <c r="E481" s="5">
+        <v>1579500</v>
+      </c>
+      <c r="F481" t="s">
+        <v>14</v>
+      </c>
+      <c r="G481" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1541</v>
+      </c>
+      <c r="I481" t="s">
+        <v>209</v>
+      </c>
+      <c r="J481" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K481" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L481" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="482" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A482" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B482" s="3">
+        <v>7</v>
+      </c>
+      <c r="C482" s="4">
+        <v>46211</v>
+      </c>
+      <c r="D482" t="s">
+        <v>733</v>
+      </c>
+      <c r="E482" s="5">
+        <v>7000000</v>
+      </c>
+      <c r="F482" t="s">
+        <v>14</v>
+      </c>
+      <c r="G482" s="6" t="s">
+        <v>734</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1542</v>
+      </c>
+      <c r="I482" t="s">
+        <v>736</v>
+      </c>
+      <c r="J482" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K482" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L482" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="483" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A483" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B483" s="3">
+        <v>7</v>
+      </c>
+      <c r="C483" s="4">
+        <v>46210</v>
+      </c>
+      <c r="D483" t="s">
+        <v>20</v>
+      </c>
+      <c r="E483" s="5">
+        <v>483371</v>
+      </c>
+      <c r="F483" t="s">
+        <v>14</v>
+      </c>
+      <c r="G483" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1543</v>
+      </c>
+      <c r="I483" t="s">
+        <v>17</v>
+      </c>
+      <c r="J483" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K483" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L483" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="484" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A484" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B484" s="3">
+        <v>7</v>
+      </c>
+      <c r="C484" s="4">
+        <v>46210</v>
+      </c>
+      <c r="D484" t="s">
+        <v>261</v>
+      </c>
+      <c r="E484" s="5">
+        <v>17174151</v>
+      </c>
+      <c r="F484" t="s">
+        <v>14</v>
+      </c>
+      <c r="G484" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1544</v>
+      </c>
+      <c r="I484" t="s">
+        <v>17</v>
+      </c>
+      <c r="J484" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K484" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L484" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="485" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A485" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B485" s="3">
+        <v>7</v>
+      </c>
+      <c r="C485" s="4">
+        <v>46210</v>
+      </c>
+      <c r="D485" t="s">
+        <v>18</v>
+      </c>
+      <c r="E485" s="5">
+        <v>805088</v>
+      </c>
+      <c r="F485" t="s">
+        <v>14</v>
+      </c>
+      <c r="G485" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1544</v>
+      </c>
+      <c r="I485" t="s">
+        <v>17</v>
+      </c>
+      <c r="J485" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K485" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L485" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="486" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A486" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B486" s="3">
+        <v>7</v>
+      </c>
+      <c r="C486" s="4">
+        <v>46210</v>
+      </c>
+      <c r="D486" t="s">
+        <v>35</v>
+      </c>
+      <c r="E486" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F486" t="s">
+        <v>14</v>
+      </c>
+      <c r="G486" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1545</v>
+      </c>
+      <c r="I486" t="s">
+        <v>1546</v>
+      </c>
+      <c r="J486" t="s">
+        <v>436</v>
+      </c>
+      <c r="K486" t="s">
+        <v>154</v>
+      </c>
+      <c r="L486" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="487" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A487" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B487" s="3">
+        <v>7</v>
+      </c>
+      <c r="C487" s="4">
+        <v>46210</v>
+      </c>
+      <c r="D487" t="s">
+        <v>35</v>
+      </c>
+      <c r="E487" s="5">
+        <v>80000</v>
+      </c>
+      <c r="F487" t="s">
+        <v>14</v>
+      </c>
+      <c r="G487" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1547</v>
+      </c>
+      <c r="I487" t="s">
+        <v>1548</v>
+      </c>
+      <c r="J487" t="s">
+        <v>1549</v>
+      </c>
+      <c r="K487" t="s">
+        <v>749</v>
+      </c>
+      <c r="L487" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="488" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A488" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B488" s="3">
+        <v>7</v>
+      </c>
+      <c r="C488" s="4">
+        <v>46210</v>
+      </c>
+      <c r="D488" t="s">
+        <v>35</v>
+      </c>
+      <c r="E488" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F488" t="s">
+        <v>14</v>
+      </c>
+      <c r="G488" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1551</v>
+      </c>
+      <c r="I488" t="s">
+        <v>1552</v>
+      </c>
+      <c r="J488" t="s">
+        <v>1553</v>
+      </c>
+      <c r="K488" t="s">
+        <v>1554</v>
+      </c>
+      <c r="L488" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="489" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A489" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B489" s="3">
+        <v>7</v>
+      </c>
+      <c r="C489" s="4">
+        <v>46210</v>
+      </c>
+      <c r="D489" t="s">
+        <v>35</v>
+      </c>
+      <c r="E489" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F489" t="s">
+        <v>14</v>
+      </c>
+      <c r="G489" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1555</v>
+      </c>
+      <c r="I489" t="s">
+        <v>1556</v>
+      </c>
+      <c r="J489" t="s">
+        <v>1557</v>
+      </c>
+      <c r="K489" t="s">
+        <v>1558</v>
+      </c>
+      <c r="L489" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="490" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A490" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B490" s="3">
+        <v>7</v>
+      </c>
+      <c r="C490" s="4">
+        <v>46210</v>
+      </c>
+      <c r="D490" t="s">
+        <v>35</v>
+      </c>
+      <c r="E490" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F490" t="s">
+        <v>14</v>
+      </c>
+      <c r="G490" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1559</v>
+      </c>
+      <c r="I490" t="s">
+        <v>1560</v>
+      </c>
+      <c r="J490" t="s">
+        <v>1561</v>
+      </c>
+      <c r="K490" t="s">
+        <v>789</v>
+      </c>
+      <c r="L490" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="491" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A491" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B491" s="3">
+        <v>7</v>
+      </c>
+      <c r="C491" s="4">
+        <v>46210</v>
+      </c>
+      <c r="D491" t="s">
+        <v>35</v>
+      </c>
+      <c r="E491" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F491" t="s">
+        <v>14</v>
+      </c>
+      <c r="G491" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1562</v>
+      </c>
+      <c r="I491" t="s">
+        <v>1563</v>
+      </c>
+      <c r="J491" t="s">
+        <v>1564</v>
+      </c>
+      <c r="K491" t="s">
+        <v>1565</v>
+      </c>
+      <c r="L491" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="492" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A492" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B492" s="3">
+        <v>7</v>
+      </c>
+      <c r="C492" s="4">
+        <v>46210</v>
+      </c>
+      <c r="D492" t="s">
+        <v>35</v>
+      </c>
+      <c r="E492" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F492" t="s">
+        <v>14</v>
+      </c>
+      <c r="G492" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1566</v>
+      </c>
+      <c r="I492" t="s">
+        <v>1567</v>
+      </c>
+      <c r="J492" t="s">
+        <v>1425</v>
+      </c>
+      <c r="K492" t="s">
+        <v>1268</v>
+      </c>
+      <c r="L492" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="493" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A493" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B493" s="3">
+        <v>7</v>
+      </c>
+      <c r="C493" s="4">
+        <v>46210</v>
+      </c>
+      <c r="D493" t="s">
+        <v>35</v>
+      </c>
+      <c r="E493" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F493" t="s">
+        <v>14</v>
+      </c>
+      <c r="G493" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1568</v>
+      </c>
+      <c r="I493" t="s">
+        <v>1569</v>
+      </c>
+      <c r="J493" t="s">
+        <v>1570</v>
+      </c>
+      <c r="K493" t="s">
+        <v>427</v>
+      </c>
+      <c r="L493" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="494" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A494" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B494" s="3">
+        <v>7</v>
+      </c>
+      <c r="C494" s="4">
+        <v>46210</v>
+      </c>
+      <c r="D494" t="s">
+        <v>35</v>
+      </c>
+      <c r="E494" s="5">
+        <v>80000</v>
+      </c>
+      <c r="F494" t="s">
+        <v>14</v>
+      </c>
+      <c r="G494" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1571</v>
+      </c>
+      <c r="I494" t="s">
+        <v>1572</v>
+      </c>
+      <c r="J494" t="s">
+        <v>1573</v>
+      </c>
+      <c r="K494" t="s">
+        <v>305</v>
+      </c>
+      <c r="L494" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="495" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A495" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B495" s="3">
+        <v>7</v>
+      </c>
+      <c r="C495" s="4">
+        <v>46210</v>
+      </c>
+      <c r="D495" t="s">
+        <v>35</v>
+      </c>
+      <c r="E495" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F495" t="s">
+        <v>14</v>
+      </c>
+      <c r="G495" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1574</v>
+      </c>
+      <c r="I495" t="s">
+        <v>1575</v>
+      </c>
+      <c r="J495" t="s">
+        <v>1576</v>
+      </c>
+      <c r="K495" t="s">
+        <v>1368</v>
+      </c>
+      <c r="L495" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="496" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A496" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B496" s="3">
+        <v>7</v>
+      </c>
+      <c r="C496" s="4">
+        <v>46210</v>
+      </c>
+      <c r="D496" t="s">
+        <v>35</v>
+      </c>
+      <c r="E496" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F496" t="s">
+        <v>14</v>
+      </c>
+      <c r="G496" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1577</v>
+      </c>
+      <c r="I496" t="s">
+        <v>1578</v>
+      </c>
+      <c r="J496" t="s">
+        <v>1579</v>
+      </c>
+      <c r="K496" t="s">
+        <v>856</v>
+      </c>
+      <c r="L496" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="497" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A497" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B497" s="3">
+        <v>7</v>
+      </c>
+      <c r="C497" s="4">
+        <v>46210</v>
+      </c>
+      <c r="D497" t="s">
+        <v>35</v>
+      </c>
+      <c r="E497" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F497" t="s">
+        <v>14</v>
+      </c>
+      <c r="G497" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1581</v>
+      </c>
+      <c r="I497" t="s">
+        <v>1582</v>
+      </c>
+      <c r="J497" t="s">
+        <v>1583</v>
+      </c>
+      <c r="K497" t="s">
+        <v>239</v>
+      </c>
+      <c r="L497" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="498" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A498" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B498" s="3">
+        <v>7</v>
+      </c>
+      <c r="C498" s="4">
+        <v>46210</v>
+      </c>
+      <c r="D498" t="s">
+        <v>35</v>
+      </c>
+      <c r="E498" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F498" t="s">
+        <v>14</v>
+      </c>
+      <c r="G498" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1584</v>
+      </c>
+      <c r="I498" t="s">
+        <v>1585</v>
+      </c>
+      <c r="J498" t="s">
+        <v>1586</v>
+      </c>
+      <c r="K498" t="s">
+        <v>164</v>
+      </c>
+      <c r="L498" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="499" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A499" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B499" s="3">
+        <v>7</v>
+      </c>
+      <c r="C499" s="4">
+        <v>46211</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E499" s="5">
+        <v>900000</v>
+      </c>
+      <c r="F499" t="s">
+        <v>14</v>
+      </c>
+      <c r="G499" s="6" t="s">
+        <v>1588</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1589</v>
+      </c>
+      <c r="I499" t="s">
+        <v>1590</v>
+      </c>
+      <c r="J499" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K499" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L499" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="500" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A500" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B500" s="3">
+        <v>7</v>
+      </c>
+      <c r="C500" s="4">
+        <v>46234</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E500" s="5">
+        <v>1500000</v>
+      </c>
+      <c r="F500" t="s">
+        <v>14</v>
+      </c>
+      <c r="G500" s="6" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1593</v>
+      </c>
+      <c r="I500" t="s">
+        <v>1594</v>
+      </c>
+      <c r="J500" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K500" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L500" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="501" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A501" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B501" s="3">
+        <v>7</v>
+      </c>
+      <c r="C501" s="4">
+        <v>46223</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E501" s="5">
+        <v>1400000</v>
+      </c>
+      <c r="F501" t="s">
+        <v>14</v>
+      </c>
+      <c r="G501" s="6" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1597</v>
+      </c>
+      <c r="I501" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J501" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K501" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L501" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="502" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A502" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B502" s="3">
+        <v>7</v>
+      </c>
+      <c r="C502" s="4">
+        <v>46217</v>
+      </c>
+      <c r="D502" t="s">
+        <v>273</v>
+      </c>
+      <c r="E502" s="5">
+        <v>500000</v>
+      </c>
+      <c r="F502" t="s">
+        <v>14</v>
+      </c>
+      <c r="G502" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1599</v>
+      </c>
+      <c r="I502" t="s">
+        <v>1600</v>
+      </c>
+      <c r="J502" t="s">
+        <v>1601</v>
+      </c>
+      <c r="K502" t="s">
+        <v>1602</v>
+      </c>
+      <c r="L502" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="503" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A503" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B503" s="3">
+        <v>7</v>
+      </c>
+      <c r="C503" s="4">
+        <v>46218</v>
+      </c>
+      <c r="D503" t="s">
+        <v>35</v>
+      </c>
+      <c r="E503" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F503" t="s">
+        <v>14</v>
+      </c>
+      <c r="G503" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1604</v>
+      </c>
+      <c r="I503" t="s">
+        <v>1605</v>
+      </c>
+      <c r="J503" t="s">
+        <v>1606</v>
+      </c>
+      <c r="K503" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L503" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="504" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A504" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B504" s="3">
+        <v>7</v>
+      </c>
+      <c r="C504" s="4">
+        <v>46218</v>
+      </c>
+      <c r="D504" t="s">
+        <v>35</v>
+      </c>
+      <c r="E504" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F504" t="s">
+        <v>14</v>
+      </c>
+      <c r="G504" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1609</v>
+      </c>
+      <c r="I504" t="s">
+        <v>1610</v>
+      </c>
+      <c r="J504" t="s">
+        <v>1611</v>
+      </c>
+      <c r="K504" t="s">
+        <v>173</v>
+      </c>
+      <c r="L504" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="505" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A505" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B505" s="3">
+        <v>7</v>
+      </c>
+      <c r="C505" s="4">
+        <v>46218</v>
+      </c>
+      <c r="D505" t="s">
+        <v>136</v>
+      </c>
+      <c r="E505" s="5">
+        <v>70000</v>
+      </c>
+      <c r="F505" t="s">
+        <v>14</v>
+      </c>
+      <c r="G505" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1612</v>
+      </c>
+      <c r="I505" t="s">
+        <v>504</v>
+      </c>
+      <c r="J505" t="s">
+        <v>505</v>
+      </c>
+      <c r="K505" t="s">
+        <v>56</v>
+      </c>
+      <c r="L505" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="506" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A506" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B506" s="3">
+        <v>7</v>
+      </c>
+      <c r="C506" s="4">
+        <v>46218</v>
+      </c>
+      <c r="D506" t="s">
+        <v>35</v>
+      </c>
+      <c r="E506" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F506" t="s">
+        <v>14</v>
+      </c>
+      <c r="G506" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1613</v>
+      </c>
+      <c r="I506" t="s">
+        <v>1614</v>
+      </c>
+      <c r="J506" t="s">
+        <v>1615</v>
+      </c>
+      <c r="K506" t="s">
+        <v>329</v>
+      </c>
+      <c r="L506" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="507" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A507" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B507" s="3">
+        <v>7</v>
+      </c>
+      <c r="C507" s="4">
+        <v>46218</v>
+      </c>
+      <c r="D507" t="s">
+        <v>273</v>
+      </c>
+      <c r="E507" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F507" t="s">
+        <v>14</v>
+      </c>
+      <c r="G507" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1616</v>
+      </c>
+      <c r="I507" t="s">
+        <v>1617</v>
+      </c>
+      <c r="J507" t="s">
+        <v>1618</v>
+      </c>
+      <c r="K507" t="s">
+        <v>244</v>
+      </c>
+      <c r="L507" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="508" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A508" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B508" s="3">
+        <v>7</v>
+      </c>
+      <c r="C508" s="4">
+        <v>46218</v>
+      </c>
+      <c r="D508" t="s">
+        <v>273</v>
+      </c>
+      <c r="E508" s="5">
+        <v>250000</v>
+      </c>
+      <c r="F508" t="s">
+        <v>14</v>
+      </c>
+      <c r="G508" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1619</v>
+      </c>
+      <c r="I508" t="s">
+        <v>1620</v>
+      </c>
+      <c r="J508" t="s">
+        <v>1621</v>
+      </c>
+      <c r="K508" t="s">
+        <v>187</v>
+      </c>
+      <c r="L508" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="509" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A509" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B509" s="3">
+        <v>7</v>
+      </c>
+      <c r="C509" s="4">
+        <v>46218</v>
+      </c>
+      <c r="D509" t="s">
+        <v>35</v>
+      </c>
+      <c r="E509" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F509" t="s">
+        <v>14</v>
+      </c>
+      <c r="G509" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1622</v>
+      </c>
+      <c r="I509" t="s">
+        <v>1623</v>
+      </c>
+      <c r="J509" t="s">
+        <v>1624</v>
+      </c>
+      <c r="K509" t="s">
+        <v>168</v>
+      </c>
+      <c r="L509" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="510" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A510" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B510" s="3">
+        <v>7</v>
+      </c>
+      <c r="C510" s="4">
+        <v>46218</v>
+      </c>
+      <c r="D510" t="s">
+        <v>35</v>
+      </c>
+      <c r="E510" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F510" t="s">
+        <v>14</v>
+      </c>
+      <c r="G510" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1625</v>
+      </c>
+      <c r="I510" t="s">
+        <v>1626</v>
+      </c>
+      <c r="J510" t="s">
+        <v>1627</v>
+      </c>
+      <c r="K510" t="s">
+        <v>1030</v>
+      </c>
+      <c r="L510" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="511" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A511" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B511" s="3">
+        <v>7</v>
+      </c>
+      <c r="C511" s="4">
+        <v>46218</v>
+      </c>
+      <c r="D511" t="s">
+        <v>35</v>
+      </c>
+      <c r="E511" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F511" t="s">
+        <v>14</v>
+      </c>
+      <c r="G511" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1628</v>
+      </c>
+      <c r="I511" t="s">
+        <v>1629</v>
+      </c>
+      <c r="J511" t="s">
+        <v>1630</v>
+      </c>
+      <c r="K511" t="s">
+        <v>305</v>
+      </c>
+      <c r="L511" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="512" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A512" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B512" s="3">
+        <v>7</v>
+      </c>
+      <c r="C512" s="4">
+        <v>46217</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E512" s="5">
+        <v>15000000</v>
+      </c>
+      <c r="F512" t="s">
+        <v>14</v>
+      </c>
+      <c r="G512" s="6" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1631</v>
+      </c>
+      <c r="I512" t="s">
+        <v>1057</v>
+      </c>
+      <c r="J512" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K512" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L512" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="513" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A513" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B513" s="3">
+        <v>7</v>
+      </c>
+      <c r="C513" s="4">
+        <v>46230</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E513" s="5">
+        <v>1300000</v>
+      </c>
+      <c r="F513" t="s">
+        <v>14</v>
+      </c>
+      <c r="G513" s="6" t="s">
+        <v>1633</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1634</v>
+      </c>
+      <c r="I513" t="s">
+        <v>1635</v>
+      </c>
+      <c r="J513" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K513" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L513" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="514" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A514" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B514" s="3">
+        <v>7</v>
+      </c>
+      <c r="C514" s="4">
+        <v>46227</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E514" s="5">
+        <v>1000000</v>
+      </c>
+      <c r="F514" t="s">
+        <v>14</v>
+      </c>
+      <c r="G514" s="6" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1638</v>
+      </c>
+      <c r="I514" t="s">
+        <v>1639</v>
+      </c>
+      <c r="J514" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K514" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L514" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="515" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A515" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B515" s="3">
+        <v>7</v>
+      </c>
+      <c r="C515" s="4">
+        <v>46218</v>
+      </c>
+      <c r="D515" t="s">
+        <v>206</v>
+      </c>
+      <c r="E515" s="5">
+        <v>225961950</v>
+      </c>
+      <c r="F515" t="s">
+        <v>14</v>
+      </c>
+      <c r="G515" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1640</v>
+      </c>
+      <c r="I515" t="s">
+        <v>209</v>
+      </c>
+      <c r="J515" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K515" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L515" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="516" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A516" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B516" s="3">
+        <v>7</v>
+      </c>
+      <c r="C516" s="4">
+        <v>46220</v>
+      </c>
+      <c r="D516" t="s">
+        <v>35</v>
+      </c>
+      <c r="E516" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F516" t="s">
+        <v>14</v>
+      </c>
+      <c r="G516" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1641</v>
+      </c>
+      <c r="I516" t="s">
+        <v>1642</v>
+      </c>
+      <c r="J516" t="s">
+        <v>1643</v>
+      </c>
+      <c r="K516" t="s">
+        <v>347</v>
+      </c>
+      <c r="L516" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="517" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A517" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B517" s="3">
+        <v>7</v>
+      </c>
+      <c r="C517" s="4">
+        <v>46220</v>
+      </c>
+      <c r="D517" t="s">
+        <v>35</v>
+      </c>
+      <c r="E517" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F517" t="s">
+        <v>14</v>
+      </c>
+      <c r="G517" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1644</v>
+      </c>
+      <c r="I517" t="s">
+        <v>1645</v>
+      </c>
+      <c r="J517" t="s">
+        <v>1646</v>
+      </c>
+      <c r="K517" t="s">
+        <v>51</v>
+      </c>
+      <c r="L517" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="518" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A518" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B518" s="3">
+        <v>7</v>
+      </c>
+      <c r="C518" s="4">
+        <v>46220</v>
+      </c>
+      <c r="D518" t="s">
+        <v>35</v>
+      </c>
+      <c r="E518" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F518" t="s">
+        <v>14</v>
+      </c>
+      <c r="G518" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1647</v>
+      </c>
+      <c r="I518" t="s">
+        <v>1648</v>
+      </c>
+      <c r="J518" t="s">
+        <v>1649</v>
+      </c>
+      <c r="K518" t="s">
+        <v>279</v>
+      </c>
+      <c r="L518" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="519" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A519" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B519" s="3">
+        <v>7</v>
+      </c>
+      <c r="C519" s="4">
+        <v>46220</v>
+      </c>
+      <c r="D519" t="s">
+        <v>35</v>
+      </c>
+      <c r="E519" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F519" t="s">
+        <v>14</v>
+      </c>
+      <c r="G519" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1650</v>
+      </c>
+      <c r="I519" t="s">
+        <v>1651</v>
+      </c>
+      <c r="J519" t="s">
+        <v>1652</v>
+      </c>
+      <c r="K519" t="s">
+        <v>1653</v>
+      </c>
+      <c r="L519" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="520" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A520" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B520" s="3">
+        <v>7</v>
+      </c>
+      <c r="C520" s="4">
+        <v>46226</v>
+      </c>
+      <c r="D520" t="s">
+        <v>122</v>
+      </c>
+      <c r="E520" s="5">
+        <v>154462</v>
+      </c>
+      <c r="F520" t="s">
+        <v>14</v>
+      </c>
+      <c r="G520" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1654</v>
+      </c>
+      <c r="I520" t="s">
+        <v>843</v>
+      </c>
+      <c r="J520" t="s">
+        <v>844</v>
+      </c>
+      <c r="K520" t="s">
+        <v>845</v>
+      </c>
+      <c r="L520" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="521" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A521" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B521" s="3">
+        <v>7</v>
+      </c>
+      <c r="C521" s="4">
+        <v>46226</v>
+      </c>
+      <c r="D521" t="s">
+        <v>122</v>
+      </c>
+      <c r="E521" s="5">
+        <v>85442</v>
+      </c>
+      <c r="F521" t="s">
+        <v>14</v>
+      </c>
+      <c r="G521" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1654</v>
+      </c>
+      <c r="I521" t="s">
+        <v>843</v>
+      </c>
+      <c r="J521" t="s">
+        <v>844</v>
+      </c>
+      <c r="K521" t="s">
+        <v>845</v>
+      </c>
+      <c r="L521" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="522" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A522" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B522" s="3">
+        <v>7</v>
+      </c>
+      <c r="C522" s="4">
+        <v>46226</v>
+      </c>
+      <c r="D522" t="s">
+        <v>122</v>
+      </c>
+      <c r="E522" s="5">
+        <v>353252</v>
+      </c>
+      <c r="F522" t="s">
+        <v>14</v>
+      </c>
+      <c r="G522" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I522" t="s">
+        <v>841</v>
+      </c>
+      <c r="J522" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K522" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L522" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="523" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A523" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B523" s="3">
+        <v>7</v>
+      </c>
+      <c r="C523" s="4">
+        <v>46232</v>
+      </c>
+      <c r="D523" t="s">
+        <v>122</v>
+      </c>
+      <c r="E523" s="5">
+        <v>1993367</v>
+      </c>
+      <c r="F523" t="s">
+        <v>14</v>
+      </c>
+      <c r="G523" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1656</v>
+      </c>
+      <c r="I523" t="s">
+        <v>1657</v>
+      </c>
+      <c r="J523" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K523" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L523" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="524" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A524" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B524" s="3">
+        <v>7</v>
+      </c>
+      <c r="C524" s="4">
+        <v>46226</v>
+      </c>
+      <c r="D524" t="s">
+        <v>122</v>
+      </c>
+      <c r="E524" s="5">
+        <v>173121</v>
+      </c>
+      <c r="F524" t="s">
+        <v>14</v>
+      </c>
+      <c r="G524" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1658</v>
+      </c>
+      <c r="I524" t="s">
+        <v>655</v>
+      </c>
+      <c r="J524" t="s">
+        <v>656</v>
+      </c>
+      <c r="K524" t="s">
+        <v>427</v>
+      </c>
+      <c r="L524" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="525" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A525" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B525" s="3">
+        <v>7</v>
+      </c>
+      <c r="C525" s="4">
+        <v>46226</v>
+      </c>
+      <c r="D525" t="s">
+        <v>122</v>
+      </c>
+      <c r="E525" s="5">
+        <v>165120</v>
+      </c>
+      <c r="F525" t="s">
+        <v>14</v>
+      </c>
+      <c r="G525" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1659</v>
+      </c>
+      <c r="I525" t="s">
+        <v>655</v>
+      </c>
+      <c r="J525" t="s">
+        <v>656</v>
+      </c>
+      <c r="K525" t="s">
+        <v>427</v>
+      </c>
+      <c r="L525" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="526" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A526" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B526" s="3">
+        <v>7</v>
+      </c>
+      <c r="C526" s="4">
+        <v>46226</v>
+      </c>
+      <c r="D526" t="s">
+        <v>122</v>
+      </c>
+      <c r="E526" s="5">
+        <v>393929</v>
+      </c>
+      <c r="F526" t="s">
+        <v>14</v>
+      </c>
+      <c r="G526" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1660</v>
+      </c>
+      <c r="I526" t="s">
+        <v>655</v>
+      </c>
+      <c r="J526" t="s">
+        <v>656</v>
+      </c>
+      <c r="K526" t="s">
+        <v>427</v>
+      </c>
+      <c r="L526" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="527" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A527" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B527" s="3">
+        <v>7</v>
+      </c>
+      <c r="C527" s="4">
+        <v>46226</v>
+      </c>
+      <c r="D527" t="s">
+        <v>122</v>
+      </c>
+      <c r="E527" s="5">
+        <v>386750</v>
+      </c>
+      <c r="F527" t="s">
+        <v>14</v>
+      </c>
+      <c r="G527" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1661</v>
+      </c>
+      <c r="I527" t="s">
+        <v>841</v>
+      </c>
+      <c r="J527" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K527" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L527" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="528" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A528" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B528" s="3">
+        <v>7</v>
+      </c>
+      <c r="C528" s="4">
+        <v>46226</v>
+      </c>
+      <c r="D528" t="s">
+        <v>356</v>
+      </c>
+      <c r="E528" s="5">
+        <v>21376728</v>
+      </c>
+      <c r="F528" t="s">
+        <v>14</v>
+      </c>
+      <c r="G528" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1662</v>
+      </c>
+      <c r="I528" t="s">
+        <v>359</v>
+      </c>
+      <c r="J528" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K528" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L528" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="529" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A529" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B529" s="3">
+        <v>7</v>
+      </c>
+      <c r="C529" s="4">
+        <v>46227</v>
+      </c>
+      <c r="D529" t="s">
+        <v>35</v>
+      </c>
+      <c r="E529" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F529" t="s">
+        <v>14</v>
+      </c>
+      <c r="G529" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1663</v>
+      </c>
+      <c r="I529" t="s">
+        <v>1664</v>
+      </c>
+      <c r="J529" t="s">
+        <v>1665</v>
+      </c>
+      <c r="K529" t="s">
+        <v>1368</v>
+      </c>
+      <c r="L529" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="530" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A530" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B530" s="3">
+        <v>7</v>
+      </c>
+      <c r="C530" s="4">
+        <v>46227</v>
+      </c>
+      <c r="D530" t="s">
+        <v>35</v>
+      </c>
+      <c r="E530" s="5">
+        <v>90000</v>
+      </c>
+      <c r="F530" t="s">
+        <v>14</v>
+      </c>
+      <c r="G530" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1666</v>
+      </c>
+      <c r="I530" t="s">
+        <v>1667</v>
+      </c>
+      <c r="J530" t="s">
+        <v>1668</v>
+      </c>
+      <c r="K530" t="s">
+        <v>239</v>
+      </c>
+      <c r="L530" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="531" spans="1:12" ht="90" x14ac:dyDescent="0.25">
+      <c r="A531" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B531" s="3">
+        <v>7</v>
+      </c>
+      <c r="C531" s="4">
+        <v>46227</v>
+      </c>
+      <c r="D531" t="s">
+        <v>35</v>
+      </c>
+      <c r="E531" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F531" t="s">
+        <v>14</v>
+      </c>
+      <c r="G531" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H531" s="7" t="s">
+        <v>1669</v>
+      </c>
+      <c r="I531" t="s">
+        <v>1670</v>
+      </c>
+      <c r="J531" t="s">
+        <v>1671</v>
+      </c>
+      <c r="K531" t="s">
+        <v>164</v>
+      </c>
+      <c r="L531" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="532" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A532" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B532" s="3">
+        <v>7</v>
+      </c>
+      <c r="C532" s="4">
+        <v>46227</v>
+      </c>
+      <c r="D532" t="s">
+        <v>35</v>
+      </c>
+      <c r="E532" s="5">
+        <v>150000</v>
+      </c>
+      <c r="F532" t="s">
+        <v>14</v>
+      </c>
+      <c r="G532" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1672</v>
+      </c>
+      <c r="I532" t="s">
+        <v>1673</v>
+      </c>
+      <c r="J532" t="s">
+        <v>1674</v>
+      </c>
+      <c r="K532" t="s">
+        <v>1675</v>
+      </c>
+      <c r="L532" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="533" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A533" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B533" s="3">
+        <v>7</v>
+      </c>
+      <c r="C533" s="4">
+        <v>46227</v>
+      </c>
+      <c r="D533" t="s">
+        <v>136</v>
+      </c>
+      <c r="E533" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F533" t="s">
+        <v>14</v>
+      </c>
+      <c r="G533" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1676</v>
+      </c>
+      <c r="I533" t="s">
+        <v>1677</v>
+      </c>
+      <c r="J533" t="s">
+        <v>1048</v>
+      </c>
+      <c r="K533" t="s">
+        <v>1678</v>
+      </c>
+      <c r="L533" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="534" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A534" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B534" s="3">
+        <v>7</v>
+      </c>
+      <c r="C534" s="4">
+        <v>46227</v>
+      </c>
+      <c r="D534" t="s">
+        <v>136</v>
+      </c>
+      <c r="E534" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F534" t="s">
+        <v>14</v>
+      </c>
+      <c r="G534" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1679</v>
+      </c>
+      <c r="I534" t="s">
+        <v>1680</v>
+      </c>
+      <c r="J534" t="s">
+        <v>1681</v>
+      </c>
+      <c r="K534" t="s">
+        <v>1426</v>
+      </c>
+      <c r="L534" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="535" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A535" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B535" s="3">
+        <v>7</v>
+      </c>
+      <c r="C535" s="4">
+        <v>46227</v>
+      </c>
+      <c r="D535" t="s">
+        <v>136</v>
+      </c>
+      <c r="E535" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F535" t="s">
+        <v>14</v>
+      </c>
+      <c r="G535" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1682</v>
+      </c>
+      <c r="I535" t="s">
+        <v>1683</v>
+      </c>
+      <c r="J535" t="s">
+        <v>1684</v>
+      </c>
+      <c r="K535" t="s">
+        <v>304</v>
+      </c>
+      <c r="L535" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="536" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A536" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B536" s="3">
+        <v>7</v>
+      </c>
+      <c r="C536" s="4">
+        <v>46227</v>
+      </c>
+      <c r="D536" t="s">
+        <v>136</v>
+      </c>
+      <c r="E536" s="5">
+        <v>100000</v>
+      </c>
+      <c r="F536" t="s">
+        <v>14</v>
+      </c>
+      <c r="G536" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1685</v>
+      </c>
+      <c r="I536" t="s">
+        <v>1686</v>
+      </c>
+      <c r="J536" t="s">
+        <v>1687</v>
+      </c>
+      <c r="K536" t="s">
+        <v>1688</v>
+      </c>
+      <c r="L536" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="537" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A537" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B537" s="3">
+        <v>7</v>
+      </c>
+      <c r="C537" s="4">
+        <v>46227</v>
+      </c>
+      <c r="D537" t="s">
+        <v>136</v>
+      </c>
+      <c r="E537" s="5">
+        <v>200000</v>
+      </c>
+      <c r="F537" t="s">
+        <v>14</v>
+      </c>
+      <c r="G537" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1689</v>
+      </c>
+      <c r="I537" t="s">
+        <v>1690</v>
+      </c>
+      <c r="J537" t="s">
+        <v>1691</v>
+      </c>
+      <c r="K537" t="s">
+        <v>1692</v>
+      </c>
+      <c r="L537" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="538" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A538" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B538" s="3">
+        <v>7</v>
+      </c>
+      <c r="C538" s="4">
+        <v>46230</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E538" s="5">
+        <v>3000000</v>
+      </c>
+      <c r="F538" t="s">
+        <v>14</v>
+      </c>
+      <c r="G538" s="6" t="s">
+        <v>1694</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1695</v>
+      </c>
+      <c r="I538" t="s">
+        <v>1696</v>
+      </c>
+      <c r="J538" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K538" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L538" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="539" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A539" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B539" s="3">
+        <v>7</v>
+      </c>
+      <c r="C539" s="4">
+        <v>46232</v>
+      </c>
+      <c r="D539" t="s">
+        <v>206</v>
+      </c>
+      <c r="E539" s="5">
+        <v>848939887</v>
+      </c>
+      <c r="F539" t="s">
+        <v>14</v>
+      </c>
+      <c r="G539" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I539" t="s">
+        <v>209</v>
+      </c>
+      <c r="J539" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K539" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L539" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="540" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A540" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B540" s="3">
+        <v>7</v>
+      </c>
+      <c r="C540" s="4">
+        <v>46232</v>
+      </c>
+      <c r="D540" t="s">
+        <v>206</v>
+      </c>
+      <c r="E540" s="5">
+        <v>5831633</v>
+      </c>
+      <c r="F540" t="s">
+        <v>14</v>
+      </c>
+      <c r="G540" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I540" t="s">
+        <v>209</v>
+      </c>
+      <c r="J540" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K540" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L540" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="541" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A541" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B541" s="3">
+        <v>7</v>
+      </c>
+      <c r="C541" s="4">
+        <v>46232</v>
+      </c>
+      <c r="D541" t="s">
+        <v>206</v>
+      </c>
+      <c r="E541" s="5">
+        <v>241133220</v>
+      </c>
+      <c r="F541" t="s">
+        <v>14</v>
+      </c>
+      <c r="G541" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1699</v>
+      </c>
+      <c r="I541" t="s">
+        <v>209</v>
+      </c>
+      <c r="J541" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K541" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L541" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="542" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A542" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B542" s="3">
+        <v>7</v>
+      </c>
+      <c r="C542" s="4">
+        <v>46233</v>
+      </c>
+      <c r="D542" t="s">
+        <v>82</v>
+      </c>
+      <c r="E542" s="5">
+        <v>30000000</v>
+      </c>
+      <c r="F542" t="s">
+        <v>14</v>
+      </c>
+      <c r="G542" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1700</v>
+      </c>
+      <c r="I542" t="s">
+        <v>85</v>
+      </c>
+      <c r="J542" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K542" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L542" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="543" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A543" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B543" s="3">
+        <v>7</v>
+      </c>
+      <c r="C543" s="4">
+        <v>46234</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E543" s="5">
+        <v>2000000</v>
+      </c>
+      <c r="F543" t="s">
+        <v>14</v>
+      </c>
+      <c r="G543" s="6" t="s">
+        <v>1702</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1703</v>
+      </c>
+      <c r="I543" t="s">
+        <v>1704</v>
+      </c>
+      <c r="J543" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K543" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L543" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="544" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A544" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B544" s="3">
+        <v>7</v>
+      </c>
+      <c r="C544" s="4">
+        <v>46234</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E544" s="5">
+        <v>2500000</v>
+      </c>
+      <c r="F544" t="s">
+        <v>14</v>
+      </c>
+      <c r="G544" s="6" t="s">
+        <v>1706</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1707</v>
+      </c>
+      <c r="I544" t="s">
+        <v>1708</v>
+      </c>
+      <c r="J544" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K544" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L544" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="545" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A545" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B545" s="3">
+        <v>7</v>
+      </c>
+      <c r="C545" s="4">
+        <v>46234</v>
+      </c>
+      <c r="D545" t="s">
+        <v>369</v>
+      </c>
+      <c r="E545" s="5">
+        <v>30673000</v>
+      </c>
+      <c r="F545" t="s">
+        <v>14</v>
+      </c>
+      <c r="G545" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1709</v>
+      </c>
+      <c r="I545" t="s">
+        <v>209</v>
+      </c>
+      <c r="J545" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K545" t="s">
+        <v>1710</v>
+      </c>
+      <c r="L545" t="s">
+        <v>1710</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="J3:L325" xr:uid="{63242E26-C292-4D15-9AF2-79F7E084FBA2}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>