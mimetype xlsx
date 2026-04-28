--- v0 (2025-10-14)
+++ v1 (2026-04-28)
@@ -1,76 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jonat\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jonat\Desktop\01 ENERO\8.0 Actos y resoluciones que tengan efectos sobre terceros\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED3B4CC4-1BDB-449E-8D0B-8420B8F4ACC7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{12AE0129-7F07-4408-98D8-53F4DAEC2EDD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="19095" yWindow="0" windowWidth="19410" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="21">
   <si>
     <t>Actos y resoluciones con efectos sobre terceros</t>
   </si>
   <si>
     <t>Tipo de norma</t>
   </si>
   <si>
     <t>Denominación norma</t>
   </si>
   <si>
     <t>Número norma</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Breve descripción del objeto del acto</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
     <t>Concurso Público</t>
   </si>
   <si>
@@ -79,54 +79,60 @@
   <si>
     <t>Página web municipalidad de Ancud</t>
   </si>
   <si>
     <t>Tiene efectos generales</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fecha última actualización (dd/mm/aaaa), si corresponde a actos y resoluciones con efectos generales</t>
   </si>
   <si>
     <t>Sin modificaciones</t>
   </si>
   <si>
     <t>Enlace a la publicación o archivo correspondiente</t>
   </si>
   <si>
     <t>Convoca a Concurso público de antecedentes para la contratación bajo la modalidad de honorarios, de 4 Profesionales para desempeñarse como Educadoras de Trato Directo en el Programa de Recuperación del Ejercicio de la Autonomía para Víctimas y Sobrevivientes de Violencia de Género, componente Residencia Transitoria de Ancud.</t>
   </si>
   <si>
     <t>Convoca a Concurso público de antecedentes para la contratación bajo la modalidad de honorarios, de un Profesional Psicólogo o Terapeuta Ocupacional para desempeñarse como Gestor Ocupacional Laboral / Gestor de Redes del Programa Calle.</t>
   </si>
   <si>
-    <t>Convoca a Concurso público de antecedentes para la contratación bajo la modalidad de honorarios, de un Profesional o Técnico del área de las Ciencias Sociales para desempeñarse como Apoyo Familiar del Programa de Acompañamiento Familiar Integral, en convenio con el FOSIS.</t>
-[...1 lines deleted...]
-  <si>
     <t>Enlace</t>
+  </si>
+  <si>
+    <t>Convoca a Concurso público de antecedentes para la contratación bajo la modalidad de honorarios, de un Profesional para desempeñarse como Apoyo Familiar del Programa de Acompañamiento Familiar Integral, en convenio con el FOSIS.</t>
+  </si>
+  <si>
+    <t>Convoca a Concurso público de antecedentes para la contratación bajo la modalidad de honorarios, de Profesional para desempeñarse en el Programa Recuperación del Ejercicio de la Autonomía para víctimas y sobrevivientes de violencia de género, componente Residencia Transitoria Ancud.</t>
+  </si>
+  <si>
+    <t>Convoca a Concurso público de antecedentes para la contratación bajo la modalidad de honorarios, de Profesionales Ingeniero Agrónomo, Ingeniero en Ejecución Agrícola, Ingeniero Agrícola o Ganadero, Agrícola o Pecuario; otro perfil profesional relacionado con la pequeña agricultura para desempeñarse en el Programa PDTI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
@@ -230,90 +236,105 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="14" fontId="0" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -556,59 +577,59 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.muniancud.cl/portal/concurso-publico-profesional-apoyo-familiar-programa-fosis/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.muniancud.cl/portal/wp-content/uploads/2025/02/DECRETO-ALCALDICIO-112-CONVOCA-CONCURSO-PROGRAMA-CALLE-2025-PSICOLOGHO-O-TERAPEUTA.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.muniancud.cl/portal/wp-content/uploads/2025/01/DECRETO-58.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.muniancud.cl/portal/concurso-publico-profesional-apoyo-familiar-programa-fosis/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.muniancud.cl/portal/wp-content/uploads/2025/02/DECRETO-ALCALDICIO-112-CONVOCA-CONCURSO-PROGRAMA-CALLE-2025-PSICOLOGHO-O-TERAPEUTA.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.muniancud.cl/portal/wp-content/uploads/2025/01/DECRETO-58.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.muniancud.cl/portal/concurso-publico-1-cargo-profesional-acompanamiento/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.muniancud.cl/portal/concurso-publico-1-cargo-profesional-pdti/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I6"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I4" sqref="I4:I6"/>
+    <sheetView tabSelected="1" topLeftCell="C4" workbookViewId="0">
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="13.140625" customWidth="1"/>
     <col min="5" max="5" width="27.85546875" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" customWidth="1"/>
     <col min="7" max="7" width="24.42578125" customWidth="1"/>
     <col min="8" max="8" width="31.7109375" customWidth="1"/>
     <col min="9" max="9" width="22.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
@@ -657,123 +678,183 @@
     <row r="4" spans="1:9" ht="165" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="6">
         <v>58</v>
       </c>
       <c r="D4" s="7">
         <v>45674</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="I4" s="14" t="s">
-        <v>18</v>
+      <c r="I4" s="10" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="120" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="6">
         <v>112</v>
       </c>
       <c r="D5" s="7">
         <v>45698</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="I5" s="14" t="s">
+      <c r="I5" s="10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="135" x14ac:dyDescent="0.25">
+      <c r="A6" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="16">
+        <v>129</v>
+      </c>
+      <c r="D6" s="17">
+        <v>45715</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="18" t="s">
         <v>18</v>
       </c>
+      <c r="I6" s="10" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="6" spans="1:9" ht="150" x14ac:dyDescent="0.25">
-      <c r="A6" s="4" t="s">
+    <row r="7" spans="1:9" ht="150" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B7" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="6">
-[...5 lines deleted...]
-      <c r="E6" s="6" t="s">
+      <c r="C7" s="16">
+        <v>204</v>
+      </c>
+      <c r="D7" s="17">
+        <v>45755</v>
+      </c>
+      <c r="E7" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="F7" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="10">
-[...2 lines deleted...]
-      <c r="H6" s="8" t="s">
+      <c r="G7" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="I6" s="14" t="s">
-        <v>18</v>
+    </row>
+    <row r="8" spans="1:9" ht="165" x14ac:dyDescent="0.25">
+      <c r="A8" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="16">
+        <v>217</v>
+      </c>
+      <c r="D8" s="17">
+        <v>45761</v>
+      </c>
+      <c r="E8" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="I8" s="10" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I4" r:id="rId1" xr:uid="{FD72F159-2534-49F0-BCB5-87F7970715B5}"/>
     <hyperlink ref="I5" r:id="rId2" xr:uid="{671C4817-D785-4F87-839C-B513C4DE579D}"/>
     <hyperlink ref="I6" r:id="rId3" xr:uid="{1A96B4B5-8918-4DD0-8032-7A2CC8EAE217}"/>
+    <hyperlink ref="I8" r:id="rId4" xr:uid="{8520D850-2C3A-462B-90D2-52BADC5E4C04}"/>
+    <hyperlink ref="I7" r:id="rId5" xr:uid="{63666689-3B0C-44C4-9A95-750F38A9673A}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="landscape" r:id="rId4"/>
+  <pageSetup orientation="landscape" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>