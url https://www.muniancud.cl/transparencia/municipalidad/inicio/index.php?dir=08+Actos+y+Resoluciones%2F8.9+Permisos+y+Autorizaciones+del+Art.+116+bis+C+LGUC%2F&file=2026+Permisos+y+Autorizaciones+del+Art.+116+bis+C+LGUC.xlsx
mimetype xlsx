--- v0 (2026-03-31)
+++ v1 (2026-08-13)
@@ -16,92 +16,116 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mahernandez\Desktop\116 BIS C\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12315"/>
   </bookViews>
   <sheets>
     <sheet name="PP0260_DOM_permisos_autorizacio" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="22">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Número de resolución</t>
   </si>
   <si>
     <t>Fecha resolución</t>
   </si>
   <si>
     <t>Denominación</t>
   </si>
   <si>
     <t>Descripción del objeto del acto</t>
   </si>
   <si>
     <t>Fecha de la publicación en Transparencia Activa</t>
   </si>
   <si>
     <t>Enlace a resolución</t>
   </si>
   <si>
     <t>Res.Ex. 001 Permisos</t>
   </si>
   <si>
     <t>Resolucion informa permisos según Ley 21.718 sobre agilizacion de permisos</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
     <t>ENERO</t>
   </si>
   <si>
     <t>FEBRERO</t>
   </si>
   <si>
     <t>Res.Ex. 002Permisos</t>
+  </si>
+  <si>
+    <t>MARZO</t>
+  </si>
+  <si>
+    <t>Res.Ex. 003Permisos</t>
+  </si>
+  <si>
+    <t>ABRIL</t>
+  </si>
+  <si>
+    <t>Res.Ex. 004Permisos</t>
+  </si>
+  <si>
+    <t>MAYO</t>
+  </si>
+  <si>
+    <t>JUNIO</t>
+  </si>
+  <si>
+    <t>Res.Ex. 005Permisos</t>
+  </si>
+  <si>
+    <t>Res.Ex. 006Permisos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -967,214 +991,282 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/03/resolucion-02-febrero-26-ley21718-art-116-bis-c-LGUC_compressed.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/02/resolucion-01-ENERO-26-ley21718-art-116-bis-c-LGUC_compressed.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/04/resolucion-03-MARZO-26-ley21718-art-116-bis-c-LGUC_compressed.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/03/resolucion-02-febrero-26-ley21718-art-116-bis-c-LGUC_compressed.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/02/resolucion-01-ENERO-26-ley21718-art-116-bis-c-LGUC_compressed.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/07/resolucion-06-junio-26-ley21718-art-116-bis-c-LGUC_opt.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/07/resolucion-05-mayo-26-ley21718-art-116-bis-c-LGUC_opt.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.muniancud.cl/docs/wp-content/uploads/2026/05/resolucion-04-abril-26-ley21718-art-116-bis-c-LGUC_compressed.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H3" sqref="H3"/>
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="23.375" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="3" width="10.75" style="1" customWidth="1"/>
     <col min="4" max="7" width="23.375" style="1"/>
     <col min="8" max="8" width="15.75" style="1" customWidth="1"/>
     <col min="9" max="16384" width="23.375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="30">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="57">
       <c r="A2" s="2">
         <v>2026</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C2" s="2">
         <v>1</v>
       </c>
       <c r="D2" s="3">
-        <v>46026</v>
+        <v>46057</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G2" s="3">
-        <v>46031</v>
+        <v>46062</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="57">
       <c r="A3" s="2">
         <v>2026</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D3" s="3">
-        <v>46055</v>
+        <v>46083</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="3">
-        <v>46063</v>
+        <v>46091</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
-[...7 lines deleted...]
-      <c r="H4" s="4"/>
+    <row r="4" spans="1:8" ht="57">
+      <c r="A4" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="2">
+        <v>3</v>
+      </c>
+      <c r="D4" s="3">
+        <v>46113</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="3">
+        <v>46122</v>
+      </c>
+      <c r="H4" s="4" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="5" spans="1:8">
-[...7 lines deleted...]
-      <c r="H5" s="4"/>
+    <row r="5" spans="1:8" ht="57">
+      <c r="A5" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="2">
+        <v>4</v>
+      </c>
+      <c r="D5" s="3">
+        <v>46143</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="3">
+        <v>46152</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="6" spans="1:8">
-[...7 lines deleted...]
-      <c r="H6" s="4"/>
+    <row r="6" spans="1:8" ht="57">
+      <c r="A6" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="2">
+        <v>5</v>
+      </c>
+      <c r="D6" s="3">
+        <v>46174</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="3">
+        <v>46178</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="7" spans="1:8">
-[...7 lines deleted...]
-      <c r="H7" s="4"/>
+    <row r="7" spans="1:8" ht="57">
+      <c r="A7" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="2">
+        <v>6</v>
+      </c>
+      <c r="D7" s="3">
+        <v>46204</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="3">
+        <v>46208</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="3"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="3"/>
       <c r="H8" s="4"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="3"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="3"/>
       <c r="H9" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1"/>
     <hyperlink ref="H3" r:id="rId2"/>
+    <hyperlink ref="H4" r:id="rId3"/>
+    <hyperlink ref="H5" r:id="rId4"/>
+    <hyperlink ref="H6" r:id="rId5"/>
+    <hyperlink ref="H7" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId3"/>
+  <pageSetup orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PP0260_DOM_permisos_autorizacio</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>